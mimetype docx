--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc COLLETTA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acquisition du langage, gestualité, pragmatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le lexique en français des enfants scolarisés au Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Boutolini Mounanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, GLOSSA, 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Alors, là, je vais vous expliquer comment on joue ! » Explication procédurale finalisée dans une perspective développementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.221.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation multimodale du savoir. Leçons tirées de pratiques explicatives en café scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14-1, pp.9-29. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.5292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multimodal Mediation of Knowledge: instructors' explanations in a scientific café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2018-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of gestural polysigns and gestural sequences in teaching mathematical concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ovendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Brookes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zain Davis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.128--157. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/gest.00013.ove⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal and gestural expressions of motion and space events: New evidences from different age groups and different linguistic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Fibigerova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal and gestural expression of motion and spatial events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Fibigerova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.11-21. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.15002.fib⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental changes in articulation rate and phonic groups during narration in French children aged four to eleven years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian-Cefidekhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (6), pp.1337-1356. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000918000235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La deixis spatiale : entre indexicalité et représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 193 (1), pp.127--144. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.193.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-linguistic study of the development of gesture and speech in Zulu and French oral narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Kunene Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (01), pp.36-62. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000915000628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying activities that take place in speech interactions: a theoretical and methodological framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Specogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Qualitative Studies in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (5), pp.686-713. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09518398.2016.1145277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context sensitive 'how' explanation in children's multimodal behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of multimodal communication studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of age and language on co-speech gesture production: an investigation of French, American, and Italian children's narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Capirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Cristilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozlem Ece Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (01), pp.122-145. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000913000585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des productions multimodales d'enfants français âgés de dix sept à quarante et un mois en situation de jeu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du collooque acquisilyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.??-??</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00444386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude longitudinale des productions multimodales d'enfants français âgés de 18 mois à 3 ans et demi (41 mois).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.??-??</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00446021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in co-speech gesture and narrative: Evidence from French children and adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (6), pp.565-575. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2010.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières verbalisations, gestualité et conduites bimodales : données et questions actuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Batista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 241, pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00455632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal adaptation to pragmatic constraints in a complex language task: a developmental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society For Gesture Studies, ISGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cape town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Alors, là, je vais vous expliquer comment on joue ! » Explication procédurale finalisée dans une perspective développementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Discours programmateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instructional Use of Multimodal Resources in Explanations During a Scientific Café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Coletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Internationale pour l'Etude des Gestes (ISGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gattegno 2.0 : l’apport des TICE à la multimodalité à travers la conception, le développement et les retombées de l’outil Kinéphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues sur objectifs spécifiques : perspectives croisées entre linguistique et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources multimodales utilisées par des apprentis-animateurs en café scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Multimodalité et interaction didactique en classe de langue"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PLIDAM (INALCO), Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluences dans le vieillissement &amp;quot;normal&amp;quot; et la maladie d'Alzheimer : indices segmentaux, suprasegmentaux et gestuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.182-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réflexivité entre anecdote et raisonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARGAGE (Argumentation &amp; Language)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01335896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzheimer's hand gestures and speech disorders in spoken and sung modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seriux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRS 6th Annual Meeting (2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nashville, TN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doute, argumentation et modalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anda Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procédés argumentatifs dans les Communautés de Recherche Philosophique. Symposium conducted at the meeting of ARGAGE (Argumentation&amp; Language)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxies manuelles et de la parole en voix parlée et voix chantée chez les personnes atteintes de la maladie d’Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPC 2015 - 6èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross linguistic study of the representation of space in language and gesture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Jalilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Society (AFLiCo 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02017175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do Alzheimer’s patients coordinate rhythmic gestures with singing voice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMPC 2015 - 2015 biennial meeting of the Society for Music Perception &amp; Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand gestures and speech impairments in spoken and sung modalities in people with Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESPIN 2015 - 4th Conference on Gesture and Speech in Interaction (GESPIN 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On gesture and speech production in the child aged 3 to 11 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination/synchronization gestes-voix dans la démence de la maladie d'Alzheimer en voix parlée et chantée : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014 - 30e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age related changes in the processing of bimodal production between 3 and 11 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference of the International Society for Gesture Studies (ISGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On gesture and speech production in the child aged 3 to 11 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian-Cefidekhanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et planification de la parole spontanée en contexte narratif chez l'enfant âgé de 3 à 11 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil numérique de référence pour l’enseignement-apprentissage des phonèmes anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual International TESOL France Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture-speech rate and bimodal production in the child aged 3 to 11 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress for the Study of Child Language (IASCL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination/synchronisation gestes-voix dans la démence de type Alzheimer : un protocole expérimental original utilisant la parole et le chant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPC 2013 - 5èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attributing abstract meaning to hand gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian-Cefidekhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Jalilian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Society for Gesture Studies (ISGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02017246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age related changes in French children and adult's multimodal narratives and their underlying factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assela Reig Alamillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité de la communication chez l'enfant : gestes, émotions, langage et cognition (MULTIMOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du débit de parole chez l'enfant francophone dans des tâches narrative et conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de la Communication Parlée, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal explanations in French children: gesture as a window into abstract thought ? Evanston, Chicago, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGS 2007 Integrating gesture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestualité dans les jeux chantés du folklore enfantin: description, transcription et analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chauvin-Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestualité dans les jeux chantés du folklore enfantin: description, transcription et analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Limoges, France. pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00230218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Lebas-Fraczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès national du réseau des MSH, Quelles sciences humaines et sociales pour le XXIe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Caen, France. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ce.2011.23041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The import of verbo-gestural metaphor in collective reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lagrange-Lanaspre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Analogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-year old children's linguistic and gestural expression of contextual constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Coventry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-year old children's linguistic and gestural expression of contextual constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01313705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Blasco-Dulbecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès du GIS, Réseau National des MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosopher avec les enfants, fabrique de l'apprendre, fabrique du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anda Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lagrange-Lanaspre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-84516-922-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur de l'atelier de philosophie. Une pensée collective en acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de l'U.B.P. 2015, Auriac-Slusarczyk, 978-2-84516-695-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodalité de la communication chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellug, Grenoble, 42, 2010, Revue de Linguistique Et De Didactique Des Langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures d'analogies verbo-gestuelles et raisonnement collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lagrange-Lanaspre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anda Fournel; Jean-Pascal Simon; Sandra Lagrange-Lanaspre; Jean-Marc Colletta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosopher avec les enfants : fabrique de l'apprendre, fabrique du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.439-460, 2020, 978-2-84516-922-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place de la focalisation multiple dans l’interaction chez le jeune enfant dans une perspective développementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches plurielles de la multimodalité du langage. Collection Langues, Gestes, paroles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7. Gesture and speech in adults’ and children’s narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona N. Kunene-Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hickmann, Maya and Veneziano, E. and Jisa, Harriet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TILAR, 22 : Sources of Variation in First Language Acquisition. Languages, contexts, and learners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.140--159, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conceptualisation collective dans des discussions à visée philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Blaise Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ateliers De Philosophie Une Pensée Collective en Acte.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Blaise Pascal, pp.273-287, 2015, Sphère éducative, 9782845166950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosopher avec les mains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auriac-Slusarczyk, Emmanuèle and Colletta, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au coeur de l'atelier de philosophie. Une pensée collective en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.289--310, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestures and multimodal development: Some key issues for child language acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Fibigerova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Seyfeddinipur; M. Gullberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Gesture in Conversation to Visible utterance in action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.351-370, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Multimodal Explanations in French Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nippold, M. ; Scott, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expository Discourse in Children, Adolescents, and Adults. Development and Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erlbaum, Taylor &amp; Francis, pp.63-99, 2009, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780203848821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292684v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech-Gesture Production in Late Language Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Variation in Early Representational Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian-Cefidkhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Jalilian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Representation: What Makes Gesture a Learning Tool in Mathematics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Brookes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zain Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ovendale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How Silent Way Teachers Gesture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chika Ninomiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical Acquisition and Gesture across Bantu and Romance Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Capirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'enjeu interactionnel influence la conduite explicative : une analyse multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech and Gesture Development: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Capirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Linguistic Study of the Representation of Space in Language and Gesture. Evidence from Persian and Azeri Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Jalilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture as a Resource for Abstraction and Conceptual Reasoning in Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Import of Linguistic and Gestural Metaphor in Critical Thought and Collective Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lagrange-Lanaspre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Gestural Representational during Early and Late Language Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Variability in the Processing of Gestural Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian-Cefidkhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux théoriques et empiriques de la description pragmatique du discours parlé. Données d’études acquisitionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui fait du geste manuel un outil pour les apprentissages mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Data on Representational Gesture in Romance and Bantu Languages Using Ping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sparaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Brookes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Capirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona N. Kunene-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian-Cefidkhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gattegno 2.0 : L’apport des TICE à la multimodalité à travers la conception, le développement et les retombées de l’outil Kinéphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution pragmatique et multimodale à l’analyse des échanges dans les discussion à visée philosophique : analyser pour former ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Specogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural Markers of Decontextualized Speech in Young Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture and Language Development: Towards a Unified Theoretical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport pédagogique de la gestuelle de l’enseignant de Silent Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chika Ninomiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Adaptation to Pragmatic Constraints in a Complex Language Task : A Developmental Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestualité représentationnelle, réflexivité et argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian-Cefidkhanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Representational Gestures across Bantu and Romance Languages: A Matter of Age or a Matter of Language & Culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Brookes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nteso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Capirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sparaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de codage : Transcription et annotation de données multimodales sous ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Capirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Cristilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Goldin-Meadow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Stendhal-Grenoble III. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc COLLETTA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acquisition du langage, gestualité, pragmatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le lexique en français des enfants scolarisés au Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Boutolini Mounanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, GLOSSA, 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Alors, là, je vais vous expliquer comment on joue ! » Explication procédurale finalisée dans une perspective développementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.221.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation multimodale du savoir. Leçons tirées de pratiques explicatives en café scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14-1, pp.9-29. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.5292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multimodal Mediation of Knowledge: instructors' explanations in a scientific café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2018-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of gestural polysigns and gestural sequences in teaching mathematical concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ovendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Brookes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zain Davis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.128--157. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/gest.00013.ove⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal and gestural expressions of motion and space events: New evidences from different age groups and different linguistic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Fibigerova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal and gestural expression of motion and spatial events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Fibigerova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.11-21. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.15002.fib⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental changes in articulation rate and phonic groups during narration in French children aged four to eleven years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian-Cefidekhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (6), pp.1337-1356. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000918000235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La deixis spatiale : entre indexicalité et représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 193 (1), pp.127--144. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.193.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-linguistic study of the development of gesture and speech in Zulu and French oral narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Kunene Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (01), pp.36-62. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000915000628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying activities that take place in speech interactions: a theoretical and methodological framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Specogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Qualitative Studies in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (5), pp.686-713. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09518398.2016.1145277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context sensitive 'how' explanation in children's multimodal behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of multimodal communication studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of age and language on co-speech gesture production: an investigation of French, American, and Italian children's narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Capirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Cristilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozlem Ece Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (01), pp.122-145. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000913000585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des productions multimodales d'enfants français âgés de dix sept à quarante et un mois en situation de jeu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du collooque acquisilyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.??-??</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00444386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude longitudinale des productions multimodales d'enfants français âgés de 18 mois à 3 ans et demi (41 mois).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.??-??</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00446021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in co-speech gesture and narrative: Evidence from French children and adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (6), pp.565-575. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2010.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières verbalisations, gestualité et conduites bimodales : données et questions actuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Batista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 241, pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00455632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal adaptation to pragmatic constraints in a complex language task: a developmental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society For Gesture Studies, ISGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cape town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Alors, là, je vais vous expliquer comment on joue ! » Explication procédurale finalisée dans une perspective développementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Discours programmateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instructional Use of Multimodal Resources in Explanations During a Scientific Café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Coletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Internationale pour l'Etude des Gestes (ISGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gattegno 2.0 : l’apport des TICE à la multimodalité à travers la conception, le développement et les retombées de l’outil Kinéphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues sur objectifs spécifiques : perspectives croisées entre linguistique et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources multimodales utilisées par des apprentis-animateurs en café scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Multimodalité et interaction didactique en classe de langue"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PLIDAM (INALCO), Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluences dans le vieillissement &amp;quot;normal&amp;quot; et la maladie d'Alzheimer : indices segmentaux, suprasegmentaux et gestuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.182-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzheimer's hand gestures and speech disorders in spoken and sung modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seriux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRS 6th Annual Meeting (2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nashville, TN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réflexivité entre anecdote et raisonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARGAGE (Argumentation &amp; Language)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01335896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doute, argumentation et modalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anda Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procédés argumentatifs dans les Communautés de Recherche Philosophique. Symposium conducted at the meeting of ARGAGE (Argumentation&amp; Language)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxies manuelles et de la parole en voix parlée et voix chantée chez les personnes atteintes de la maladie d’Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPC 2015 - 6èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do Alzheimer’s patients coordinate rhythmic gestures with singing voice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMPC 2015 - 2015 biennial meeting of the Society for Music Perception &amp; Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand gestures and speech impairments in spoken and sung modalities in people with Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESPIN 2015 - 4th Conference on Gesture and Speech in Interaction (GESPIN 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross linguistic study of the representation of space in language and gesture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Jalilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Society (AFLiCo 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02017175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination/synchronization gestes-voix dans la démence de la maladie d'Alzheimer en voix parlée et chantée : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014 - 30e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On gesture and speech production in the child aged 3 to 11 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age related changes in the processing of bimodal production between 3 and 11 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference of the International Society for Gesture Studies (ISGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On gesture and speech production in the child aged 3 to 11 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian-Cefidekhanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil numérique de référence pour l’enseignement-apprentissage des phonèmes anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual International TESOL France Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et planification de la parole spontanée en contexte narratif chez l'enfant âgé de 3 à 11 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture-speech rate and bimodal production in the child aged 3 to 11 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress for the Study of Child Language (IASCL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination/synchronisation gestes-voix dans la démence de type Alzheimer : un protocole expérimental original utilisant la parole et le chant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPC 2013 - 5èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attributing abstract meaning to hand gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian-Cefidekhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Jalilian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Society for Gesture Studies (ISGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02017246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age related changes in French children and adult's multimodal narratives and their underlying factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assela Reig Alamillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité de la communication chez l'enfant : gestes, émotions, langage et cognition (MULTIMOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du débit de parole chez l'enfant francophone dans des tâches narrative et conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de la Communication Parlée, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal explanations in French children: gesture as a window into abstract thought ? Evanston, Chicago, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGS 2007 Integrating gesture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestualité dans les jeux chantés du folklore enfantin: description, transcription et analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chauvin-Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestualité dans les jeux chantés du folklore enfantin: description, transcription et analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Limoges, France. pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00230218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Lebas-Fraczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès national du réseau des MSH, Quelles sciences humaines et sociales pour le XXIe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Caen, France. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ce.2011.23041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The import of verbo-gestural metaphor in collective reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lagrange-Lanaspre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Analogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-year old children's linguistic and gestural expression of contextual constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Coventry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-year old children's linguistic and gestural expression of contextual constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01313705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Blasco-Dulbecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès du GIS, Réseau National des MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosopher avec les enfants, fabrique de l'apprendre, fabrique du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anda Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lagrange-Lanaspre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-84516-922-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur de l'atelier de philosophie. Une pensée collective en acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de l'U.B.P. 2015, Auriac-Slusarczyk, 978-2-84516-695-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodalité de la communication chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellug, Grenoble, 42, 2010, Revue de Linguistique Et De Didactique Des Langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures d'analogies verbo-gestuelles et raisonnement collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lagrange-Lanaspre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anda Fournel; Jean-Pascal Simon; Sandra Lagrange-Lanaspre; Jean-Marc Colletta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosopher avec les enfants : fabrique de l'apprendre, fabrique du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.439-460, 2020, 978-2-84516-922-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place de la focalisation multiple dans l’interaction chez le jeune enfant dans une perspective développementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches plurielles de la multimodalité du langage. Collection Langues, Gestes, paroles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7. Gesture and speech in adults’ and children’s narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona N. Kunene-Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hickmann, Maya and Veneziano, E. and Jisa, Harriet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TILAR, 22 : Sources of Variation in First Language Acquisition. Languages, contexts, and learners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.140--159, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conceptualisation collective dans des discussions à visée philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Blaise Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ateliers De Philosophie Une Pensée Collective en Acte.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Blaise Pascal, pp.273-287, 2015, Sphère éducative, 9782845166950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosopher avec les mains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auriac-Slusarczyk, Emmanuèle and Colletta, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au coeur de l'atelier de philosophie. Une pensée collective en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.289--310, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestures and multimodal development: Some key issues for child language acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Fibigerova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Seyfeddinipur; M. Gullberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Gesture in Conversation to Visible utterance in action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.351-370, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Multimodal Explanations in French Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nippold, M. ; Scott, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expository Discourse in Children, Adolescents, and Adults. Development and Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erlbaum, Taylor &amp; Francis, pp.63-99, 2009, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780203848821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292684v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How Silent Way Teachers Gesture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chika Ninomiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech-Gesture Production in Late Language Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical Acquisition and Gesture across Bantu and Romance Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Capirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'enjeu interactionnel influence la conduite explicative : une analyse multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Representation: What Makes Gesture a Learning Tool in Mathematics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Brookes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zain Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ovendale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Variation in Early Representational Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian-Cefidkhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Jalilian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech and Gesture Development: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Capirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Linguistic Study of the Representation of Space in Language and Gesture. Evidence from Persian and Azeri Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Jalilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Import of Linguistic and Gestural Metaphor in Critical Thought and Collective Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lagrange-Lanaspre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Variability in the Processing of Gestural Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian-Cefidkhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Gestural Representational during Early and Late Language Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture as a Resource for Abstraction and Conceptual Reasoning in Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Data on Representational Gesture in Romance and Bantu Languages Using Ping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sparaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Brookes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Capirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona N. Kunene-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian-Cefidkhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux théoriques et empiriques de la description pragmatique du discours parlé. Données d’études acquisitionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui fait du geste manuel un outil pour les apprentissages mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gattegno 2.0 : L’apport des TICE à la multimodalité à travers la conception, le développement et les retombées de l’outil Kinéphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution pragmatique et multimodale à l’analyse des échanges dans les discussion à visée philosophique : analyser pour former ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Specogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural Markers of Decontextualized Speech in Young Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestualité représentationnelle, réflexivité et argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian-Cefidkhanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Representational Gestures across Bantu and Romance Languages: A Matter of Age or a Matter of Language & Culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Brookes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nteso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Capirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sparaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture and Language Development: Towards a Unified Theoretical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Adaptation to Pragmatic Constraints in a Complex Language Task : A Developmental Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport pédagogique de la gestuelle de l’enseignant de Silent Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chika Ninomiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de codage : Transcription et annotation de données multimodales sous ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Capirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Cristilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Goldin-Meadow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Stendhal-Grenoble III. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Boutolini Mounanga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.221.0123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583600v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Polo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.5292" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2018-0009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ovendale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Brookes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Davis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.00013.ove" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897588v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Fibigerova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897589v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.15002.fib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian-Cefidekhanie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000918000235" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049323v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.193.0127" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Kunene Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000915000628" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Specogna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09518398.2016.1145277" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Capirci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cristilli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Ece Demir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000913000585" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444386v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Batista" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446021v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292628v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.02.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455632v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Coletta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413099v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Caussade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian Cefidekhanie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243048v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gaubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seriux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006875v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Fournel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243167v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02017175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Jalilian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243140v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123035v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163291v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163222v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079607v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02017246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assela Reig Alamillo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689872v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chauvin-Payan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500791v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lebas-Fraczak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Daniel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ce.2011.23041" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008173v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lagrange-Lanaspre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952500v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313705v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Lund" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238012v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco-Dulbecco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889196v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Philosopher%20avec%20les%20enfants" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04070475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193536v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona N. Kunene-Nicolas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941072v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049294v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02155497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292684v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203848821" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049624v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049616v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian-Cefidkhanie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049625v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049617v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chika Ninomiya" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049613v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049626v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049633v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049622v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049630v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049620v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049632v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049629v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049619v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sparaci" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049612v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049628v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049615v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049627v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049609v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049621v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nteso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397224v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Goldin-Meadow" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Boutolini Mounanga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.221.0123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583600v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Polo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.5292" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2018-0009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ovendale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Brookes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Davis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.00013.ove" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897588v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Fibigerova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897589v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.15002.fib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian-Cefidekhanie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000918000235" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049323v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.193.0127" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Kunene Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000915000628" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Specogna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09518398.2016.1145277" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Capirci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cristilli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Ece Demir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000913000585" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444386v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Batista" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446021v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292628v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.02.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455632v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Coletta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413099v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Caussade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gaubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seriux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian Cefidekhanie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006875v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Fournel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243167v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243161v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02017175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Jalilian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243196v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163291v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079607v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02017246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assela Reig Alamillo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689872v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chauvin-Payan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500791v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lebas-Fraczak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Daniel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ce.2011.23041" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008173v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lagrange-Lanaspre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952500v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313705v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Lund" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238012v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco-Dulbecco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889196v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Philosopher%20avec%20les%20enfants" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04070475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193536v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona N. Kunene-Nicolas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941072v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049294v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02155497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292684v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203848821" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chika Ninomiya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049624v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049613v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049625v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049616v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian-Cefidkhanie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049633v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049622v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049611v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049620v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049630v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049619v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sparaci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049632v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049629v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049612v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049628v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049615v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049621v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049607v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nteso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049631v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049609v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049627v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397224v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Goldin-Meadow" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>