--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc COLLETTA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acquisition du langage, gestualité, pragmatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le lexique en français des enfants scolarisés au Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Boutolini Mounanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, GLOSSA, 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Alors, là, je vais vous expliquer comment on joue ! » Explication procédurale finalisée dans une perspective développementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.221.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation multimodale du savoir. Leçons tirées de pratiques explicatives en café scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14-1, pp.9-29. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.5292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multimodal Mediation of Knowledge: instructors' explanations in a scientific café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2018-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of gestural polysigns and gestural sequences in teaching mathematical concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ovendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Brookes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zain Davis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.128--157. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/gest.00013.ove⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal and gestural expressions of motion and space events: New evidences from different age groups and different linguistic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Fibigerova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal and gestural expression of motion and spatial events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Fibigerova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.11-21. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.15002.fib⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental changes in articulation rate and phonic groups during narration in French children aged four to eleven years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian-Cefidekhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (6), pp.1337-1356. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000918000235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La deixis spatiale : entre indexicalité et représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 193 (1), pp.127--144. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.193.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-linguistic study of the development of gesture and speech in Zulu and French oral narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Kunene Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (01), pp.36-62. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000915000628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying activities that take place in speech interactions: a theoretical and methodological framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Specogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Qualitative Studies in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (5), pp.686-713. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09518398.2016.1145277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context sensitive 'how' explanation in children's multimodal behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of multimodal communication studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of age and language on co-speech gesture production: an investigation of French, American, and Italian children's narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Capirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Cristilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozlem Ece Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (01), pp.122-145. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000913000585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des productions multimodales d'enfants français âgés de dix sept à quarante et un mois en situation de jeu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du collooque acquisilyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.??-??</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00444386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude longitudinale des productions multimodales d'enfants français âgés de 18 mois à 3 ans et demi (41 mois).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.??-??</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00446021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in co-speech gesture and narrative: Evidence from French children and adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (6), pp.565-575. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2010.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières verbalisations, gestualité et conduites bimodales : données et questions actuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Batista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 241, pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00455632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal adaptation to pragmatic constraints in a complex language task: a developmental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society For Gesture Studies, ISGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cape town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Alors, là, je vais vous expliquer comment on joue ! » Explication procédurale finalisée dans une perspective développementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Discours programmateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instructional Use of Multimodal Resources in Explanations During a Scientific Café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Coletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Internationale pour l'Etude des Gestes (ISGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gattegno 2.0 : l’apport des TICE à la multimodalité à travers la conception, le développement et les retombées de l’outil Kinéphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues sur objectifs spécifiques : perspectives croisées entre linguistique et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources multimodales utilisées par des apprentis-animateurs en café scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Multimodalité et interaction didactique en classe de langue"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PLIDAM (INALCO), Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluences dans le vieillissement &amp;quot;normal&amp;quot; et la maladie d'Alzheimer : indices segmentaux, suprasegmentaux et gestuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.182-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzheimer's hand gestures and speech disorders in spoken and sung modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seriux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRS 6th Annual Meeting (2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nashville, TN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réflexivité entre anecdote et raisonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARGAGE (Argumentation &amp; Language)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01335896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doute, argumentation et modalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anda Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procédés argumentatifs dans les Communautés de Recherche Philosophique. Symposium conducted at the meeting of ARGAGE (Argumentation&amp; Language)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxies manuelles et de la parole en voix parlée et voix chantée chez les personnes atteintes de la maladie d’Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPC 2015 - 6èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do Alzheimer’s patients coordinate rhythmic gestures with singing voice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMPC 2015 - 2015 biennial meeting of the Society for Music Perception &amp; Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand gestures and speech impairments in spoken and sung modalities in people with Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESPIN 2015 - 4th Conference on Gesture and Speech in Interaction (GESPIN 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross linguistic study of the representation of space in language and gesture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Jalilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Society (AFLiCo 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02017175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination/synchronization gestes-voix dans la démence de la maladie d'Alzheimer en voix parlée et chantée : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014 - 30e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On gesture and speech production in the child aged 3 to 11 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age related changes in the processing of bimodal production between 3 and 11 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference of the International Society for Gesture Studies (ISGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On gesture and speech production in the child aged 3 to 11 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian-Cefidekhanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil numérique de référence pour l’enseignement-apprentissage des phonèmes anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual International TESOL France Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et planification de la parole spontanée en contexte narratif chez l'enfant âgé de 3 à 11 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture-speech rate and bimodal production in the child aged 3 to 11 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress for the Study of Child Language (IASCL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination/synchronisation gestes-voix dans la démence de type Alzheimer : un protocole expérimental original utilisant la parole et le chant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPC 2013 - 5èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attributing abstract meaning to hand gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian-Cefidekhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Jalilian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Society for Gesture Studies (ISGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02017246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age related changes in French children and adult's multimodal narratives and their underlying factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assela Reig Alamillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité de la communication chez l'enfant : gestes, émotions, langage et cognition (MULTIMOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du débit de parole chez l'enfant francophone dans des tâches narrative et conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de la Communication Parlée, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal explanations in French children: gesture as a window into abstract thought ? Evanston, Chicago, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGS 2007 Integrating gesture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestualité dans les jeux chantés du folklore enfantin: description, transcription et analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chauvin-Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestualité dans les jeux chantés du folklore enfantin: description, transcription et analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Limoges, France. pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00230218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Lebas-Fraczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès national du réseau des MSH, Quelles sciences humaines et sociales pour le XXIe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Caen, France. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ce.2011.23041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The import of verbo-gestural metaphor in collective reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lagrange-Lanaspre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Analogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-year old children's linguistic and gestural expression of contextual constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Coventry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-year old children's linguistic and gestural expression of contextual constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01313705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Blasco-Dulbecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès du GIS, Réseau National des MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosopher avec les enfants, fabrique de l'apprendre, fabrique du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anda Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lagrange-Lanaspre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-84516-922-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur de l'atelier de philosophie. Une pensée collective en acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de l'U.B.P. 2015, Auriac-Slusarczyk, 978-2-84516-695-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodalité de la communication chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellug, Grenoble, 42, 2010, Revue de Linguistique Et De Didactique Des Langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures d'analogies verbo-gestuelles et raisonnement collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lagrange-Lanaspre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anda Fournel; Jean-Pascal Simon; Sandra Lagrange-Lanaspre; Jean-Marc Colletta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosopher avec les enfants : fabrique de l'apprendre, fabrique du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.439-460, 2020, 978-2-84516-922-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place de la focalisation multiple dans l’interaction chez le jeune enfant dans une perspective développementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches plurielles de la multimodalité du langage. Collection Langues, Gestes, paroles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7. Gesture and speech in adults’ and children’s narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona N. Kunene-Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hickmann, Maya and Veneziano, E. and Jisa, Harriet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TILAR, 22 : Sources of Variation in First Language Acquisition. Languages, contexts, and learners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.140--159, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conceptualisation collective dans des discussions à visée philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Blaise Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ateliers De Philosophie Une Pensée Collective en Acte.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Blaise Pascal, pp.273-287, 2015, Sphère éducative, 9782845166950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosopher avec les mains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auriac-Slusarczyk, Emmanuèle and Colletta, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au coeur de l'atelier de philosophie. Une pensée collective en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.289--310, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestures and multimodal development: Some key issues for child language acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Fibigerova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Seyfeddinipur; M. Gullberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Gesture in Conversation to Visible utterance in action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.351-370, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Multimodal Explanations in French Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nippold, M. ; Scott, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expository Discourse in Children, Adolescents, and Adults. Development and Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erlbaum, Taylor &amp; Francis, pp.63-99, 2009, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780203848821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292684v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How Silent Way Teachers Gesture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chika Ninomiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech-Gesture Production in Late Language Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical Acquisition and Gesture across Bantu and Romance Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Capirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'enjeu interactionnel influence la conduite explicative : une analyse multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Representation: What Makes Gesture a Learning Tool in Mathematics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Brookes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zain Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ovendale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Variation in Early Representational Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian-Cefidkhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Jalilian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech and Gesture Development: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Capirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Linguistic Study of the Representation of Space in Language and Gesture. Evidence from Persian and Azeri Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Jalilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Import of Linguistic and Gestural Metaphor in Critical Thought and Collective Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lagrange-Lanaspre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Variability in the Processing of Gestural Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian-Cefidkhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Gestural Representational during Early and Late Language Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture as a Resource for Abstraction and Conceptual Reasoning in Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Data on Representational Gesture in Romance and Bantu Languages Using Ping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sparaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Brookes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Capirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona N. Kunene-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian-Cefidkhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux théoriques et empiriques de la description pragmatique du discours parlé. Données d’études acquisitionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui fait du geste manuel un outil pour les apprentissages mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gattegno 2.0 : L’apport des TICE à la multimodalité à travers la conception, le développement et les retombées de l’outil Kinéphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution pragmatique et multimodale à l’analyse des échanges dans les discussion à visée philosophique : analyser pour former ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Specogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural Markers of Decontextualized Speech in Young Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestualité représentationnelle, réflexivité et argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian-Cefidkhanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Representational Gestures across Bantu and Romance Languages: A Matter of Age or a Matter of Language & Culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Brookes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nteso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Capirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sparaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture and Language Development: Towards a Unified Theoretical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Adaptation to Pragmatic Constraints in a Complex Language Task : A Developmental Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport pédagogique de la gestuelle de l’enseignant de Silent Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chika Ninomiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de codage : Transcription et annotation de données multimodales sous ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Capirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Cristilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Goldin-Meadow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Stendhal-Grenoble III. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc COLLETTA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acquisition du langage, gestualité, pragmatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le lexique en français des enfants scolarisés au Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Boutolini Mounanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, GLOSSA, 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Alors, là, je vais vous expliquer comment on joue ! » Explication procédurale finalisée dans une perspective développementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.221.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation multimodale du savoir. Leçons tirées de pratiques explicatives en café scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14-1, pp.9-29. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.5292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multimodal Mediation of Knowledge: instructors' explanations in a scientific café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mc-2018-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental changes in articulation rate and phonic groups during narration in French children aged four to eleven years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian-Cefidekhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (6), pp.1337-1356. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000918000235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of gestural polysigns and gestural sequences in teaching mathematical concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ovendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Brookes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zain Davis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.128--157. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/gest.00013.ove⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal and gestural expressions of motion and space events: New evidences from different age groups and different linguistic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Fibigerova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal and gestural expression of motion and spatial events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Fibigerova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.11-21. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/lia.15002.fib⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-linguistic study of the development of gesture and speech in Zulu and French oral narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Kunene Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (01), pp.36-62. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000915000628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La deixis spatiale : entre indexicalité et représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 193 (1), pp.127--144. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.193.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying activities that take place in speech interactions: a theoretical and methodological framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Specogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Qualitative Studies in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (5), pp.686-713. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09518398.2016.1145277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context sensitive 'how' explanation in children's multimodal behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of multimodal communication studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of age and language on co-speech gesture production: an investigation of French, American, and Italian children's narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Capirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Cristilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozlem Ece Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (01), pp.122-145. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000913000585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des productions multimodales d'enfants français âgés de dix sept à quarante et un mois en situation de jeu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du collooque acquisilyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.??-??</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00444386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude longitudinale des productions multimodales d'enfants français âgés de 18 mois à 3 ans et demi (41 mois).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.??-??</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00446021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in co-speech gesture and narrative: Evidence from French children and adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (6), pp.565-575. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2010.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières verbalisations, gestualité et conduites bimodales : données et questions actuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Batista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 241, pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00455632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal adaptation to pragmatic constraints in a complex language task: a developmental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society For Gesture Studies, ISGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cape town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Alors, là, je vais vous expliquer comment on joue ! » Explication procédurale finalisée dans une perspective développementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Discours programmateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instructional Use of Multimodal Resources in Explanations During a Scientific Café</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Coletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Internationale pour l'Etude des Gestes (ISGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gattegno 2.0 : l’apport des TICE à la multimodalité à travers la conception, le développement et les retombées de l’outil Kinéphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues sur objectifs spécifiques : perspectives croisées entre linguistique et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources multimodales utilisées par des apprentis-animateurs en café scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Multimodalité et interaction didactique en classe de langue"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PLIDAM (INALCO), Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluences dans le vieillissement &amp;quot;normal&amp;quot; et la maladie d'Alzheimer : indices segmentaux, suprasegmentaux et gestuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.182-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross linguistic study of the representation of space in language and gesture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Jalilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Society (AFLiCo 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02017175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do Alzheimer’s patients coordinate rhythmic gestures with singing voice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMPC 2015 - 2015 biennial meeting of the Society for Music Perception &amp; Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand gestures and speech impairments in spoken and sung modalities in people with Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESPIN 2015 - 4th Conference on Gesture and Speech in Interaction (GESPIN 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doute, argumentation et modalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anda Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procédés argumentatifs dans les Communautés de Recherche Philosophique. Symposium conducted at the meeting of ARGAGE (Argumentation&amp; Language)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réflexivité entre anecdote et raisonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARGAGE (Argumentation &amp; Language)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01335896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzheimer's hand gestures and speech disorders in spoken and sung modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seriux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRS 6th Annual Meeting (2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nashville, TN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apraxies manuelles et de la parole en voix parlée et voix chantée chez les personnes atteintes de la maladie d’Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPC 2015 - 6èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age related changes in the processing of bimodal production between 3 and 11 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference of the International Society for Gesture Studies (ISGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On gesture and speech production in the child aged 3 to 11 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian-Cefidekhanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On gesture and speech production in the child aged 3 to 11 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination/synchronization gestes-voix dans la démence de la maladie d'Alzheimer en voix parlée et chantée : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014 - 30e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et planification de la parole spontanée en contexte narratif chez l'enfant âgé de 3 à 11 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian Cefidekhanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil numérique de référence pour l’enseignement-apprentissage des phonèmes anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual International TESOL France Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture-speech rate and bimodal production in the child aged 3 to 11 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress for the Study of Child Language (IASCL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination/synchronisation gestes-voix dans la démence de type Alzheimer : un protocole expérimental original utilisant la parole et le chant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Caussade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPC 2013 - 5èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attributing abstract meaning to hand gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian-Cefidekhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Jalilian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Society for Gesture Studies (ISGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02017246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age related changes in French children and adult's multimodal narratives and their underlying factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assela Reig Alamillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité de la communication chez l'enfant : gestes, émotions, langage et cognition (MULTIMOD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du débit de parole chez l'enfant francophone dans des tâches narrative et conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de la Communication Parlée, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal explanations in French children: gesture as a window into abstract thought ? Evanston, Chicago, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGS 2007 Integrating gesture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestualité dans les jeux chantés du folklore enfantin: description, transcription et analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chauvin-Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestualité dans les jeux chantés du folklore enfantin: description, transcription et analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Limoges, France. pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00230218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Lebas-Fraczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès national du réseau des MSH, Quelles sciences humaines et sociales pour le XXIe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Caen, France. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ce.2011.23041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The import of verbo-gestural metaphor in collective reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lagrange-Lanaspre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Analogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-year old children's linguistic and gestural expression of contextual constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Coventry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-year old children's linguistic and gestural expression of contextual constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Language Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01313705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Blasco-Dulbecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès du GIS, Réseau National des MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosopher avec les enfants, fabrique de l'apprendre, fabrique du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anda Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lagrange-Lanaspre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-84516-922-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur de l'atelier de philosophie. Une pensée collective en acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de l'U.B.P. 2015, Auriac-Slusarczyk, 978-2-84516-695-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodalité de la communication chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellug, Grenoble, 42, 2010, Revue de Linguistique Et De Didactique Des Langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures d'analogies verbo-gestuelles et raisonnement collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lagrange-Lanaspre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anda Fournel; Jean-Pascal Simon; Sandra Lagrange-Lanaspre; Jean-Marc Colletta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosopher avec les enfants : fabrique de l'apprendre, fabrique du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.439-460, 2020, 978-2-84516-922-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place de la focalisation multiple dans l’interaction chez le jeune enfant dans une perspective développementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches plurielles de la multimodalité du langage. Collection Langues, Gestes, paroles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7. Gesture and speech in adults’ and children’s narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona N. Kunene-Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hickmann, Maya and Veneziano, E. and Jisa, Harriet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TILAR, 22 : Sources of Variation in First Language Acquisition. Languages, contexts, and learners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.140--159, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosopher avec les mains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auriac-Slusarczyk, Emmanuèle and Colletta, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au coeur de l'atelier de philosophie. Une pensée collective en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.289--310, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conceptualisation collective dans des discussions à visée philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Blaise Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ateliers De Philosophie Une Pensée Collective en Acte.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Blaise Pascal, pp.273-287, 2015, Sphère éducative, 9782845166950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestures and multimodal development: Some key issues for child language acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Fibigerova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Seyfeddinipur; M. Gullberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Gesture in Conversation to Visible utterance in action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.351-370, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Multimodal Explanations in French Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nippold, M. ; Scott, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expository Discourse in Children, Adolescents, and Adults. Development and Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erlbaum, Taylor &amp; Francis, pp.63-99, 2009, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780203848821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292684v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture and Language Development: Towards a Unified Theoretical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport pédagogique de la gestuelle de l’enseignant de Silent Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chika Ninomiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestualité représentationnelle, réflexivité et argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian-Cefidkhanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Adaptation to Pragmatic Constraints in a Complex Language Task : A Developmental Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Representational Gestures across Bantu and Romance Languages: A Matter of Age or a Matter of Language & Culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Brookes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nteso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Capirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sparaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Import of Linguistic and Gestural Metaphor in Critical Thought and Collective Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lagrange-Lanaspre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Variability in the Processing of Gestural Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian-Cefidkhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Gestural Representational during Early and Late Language Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture as a Resource for Abstraction and Conceptual Reasoning in Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech and Gesture Development: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Capirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Linguistic Study of the Representation of Space in Language and Gesture. Evidence from Persian and Azeri Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Jalilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'enjeu interactionnel influence la conduite explicative : une analyse multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Representation: What Makes Gesture a Learning Tool in Mathematics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Brookes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zain Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ovendale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech-Gesture Production in Late Language Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical Acquisition and Gesture across Bantu and Romance Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Capirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Variation in Early Representational Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian-Cefidkhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Jalilian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How Silent Way Teachers Gesture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chika Ninomiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux théoriques et empiriques de la description pragmatique du discours parlé. Données d’études acquisitionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui fait du geste manuel un outil pour les apprentissages mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Data on Representational Gesture in Romance and Bantu Languages Using Ping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sparaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Brookes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Capirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona N. Kunene-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadian-Cefidkhanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gattegno 2.0 : L’apport des TICE à la multimodalité à travers la conception, le développement et les retombées de l’outil Kinéphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Magnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution pragmatique et multimodale à l’analyse des échanges dans les discussion à visée philosophique : analyser pour former ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Specogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural Markers of Decontextualized Speech in Young Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de codage : Transcription et annotation de données multimodales sous ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Capirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Cristilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Goldin-Meadow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Stendhal-Grenoble III. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Boutolini Mounanga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.221.0123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583600v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Polo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.5292" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2018-0009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ovendale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Brookes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Davis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.00013.ove" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897588v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Fibigerova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897589v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.15002.fib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian-Cefidekhanie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000918000235" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049323v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.193.0127" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Kunene Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000915000628" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Specogna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09518398.2016.1145277" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Capirci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cristilli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Ece Demir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000913000585" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444386v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Batista" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446021v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292628v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.02.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455632v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Coletta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413099v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Caussade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gaubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seriux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian Cefidekhanie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006875v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Fournel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243167v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243161v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02017175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Jalilian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243196v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163291v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079607v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02017246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assela Reig Alamillo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689872v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chauvin-Payan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500791v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lebas-Fraczak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Daniel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ce.2011.23041" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008173v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lagrange-Lanaspre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952500v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313705v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Lund" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238012v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco-Dulbecco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889196v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Philosopher%20avec%20les%20enfants" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04070475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193536v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona N. Kunene-Nicolas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941072v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049294v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02155497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292684v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203848821" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chika Ninomiya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049624v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049613v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049625v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049616v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian-Cefidkhanie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049633v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049622v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049611v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049620v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049630v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049619v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sparaci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049632v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049629v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049612v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049628v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049615v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049621v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049607v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nteso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049631v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049609v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049627v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397224v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Goldin-Meadow" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Boutolini Mounanga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.221.0123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583600v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Polo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.5292" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2018-0009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689838v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian-Cefidekhanie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000918000235" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ovendale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Brookes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zain Davis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.00013.ove" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Fibigerova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01897589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.15002.fib" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074663v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Kunene Nicolas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000915000628" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.193.0127" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Specogna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09518398.2016.1145277" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Capirci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cristilli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Ece Demir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000913000585" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444386v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Batista" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446021v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292628v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.02.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455632v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Coletta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413099v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Caussade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02017175v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Jalilian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243140v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian Cefidekhanie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Fournel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335896v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Simon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gaubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seriux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243167v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292709v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243196v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163222v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079607v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02017246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assela Reig Alamillo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689872v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chauvin-Payan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500791v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lebas-Fraczak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Daniel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ce.2011.23041" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008173v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lagrange-Lanaspre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952500v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313705v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Lund" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238012v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco-Dulbecco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889196v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Philosopher%20avec%20les%20enfants" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04070475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193536v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona N. Kunene-Nicolas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049294v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941072v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02155497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01292684v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203848821" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049631v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049627v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chika Ninomiya" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049621v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadian-Cefidkhanie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049609v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049607v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nteso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sparaci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049611v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049620v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049630v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049633v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049622v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049626v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049625v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049624v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049613v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049616v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049617v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049632v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049629v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049619v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049612v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049628v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049615v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397224v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Goldin-Meadow" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>