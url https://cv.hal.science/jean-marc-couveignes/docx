--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -3835,51 +3835,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E54D40FB"/>
+    <w:nsid w:val="3BE4AF94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>