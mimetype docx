--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -147,1109 +147,1122 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The equivariant complexity of multiplication in finite field extensions</w:t>
+                <w:t xml:space="preserve">Elliptic butterflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Ezome</w:t>
+                <w:t xml:space="preserve">Reynald Lercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 622, pp.694-720. </w:t>
+              <w:t xml:space="preserve">Journal of Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 95, pp.102046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2023.01.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jco.2026.102046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410146v2</w:t>
+                <w:t xml:space="preserve">hal-05342789v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enumerating number fields</w:t>
+                <w:t xml:space="preserve">The equivariant complexity of multiplication in finite field extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Ezome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4007/annals.2020.192.2.4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 622, pp.694-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2023.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375397v1</w:t>
+                <w:t xml:space="preserve">hal-03410146v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing functions on Jacobians and their quotients</w:t>
+                <w:t xml:space="preserve">Enumerating number fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Ezome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMS Journal of Computation and Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 192 (2), pp.487-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4007/annals.2020.192.2.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088933v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geometry of some parameterizations and encodings</w:t>
+                <w:t xml:space="preserve">Computing functions on Jacobians and their quotients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reynald Lercier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Ezome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics of Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LMS Journal of Computation and Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (1), pp.555-577</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/amc.2014.8.437⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00870112v1</w:t>
+                <w:t xml:space="preserve">hal-01088933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast construction of irreducible polynomials over finite fields</w:t>
+                <w:t xml:space="preserve">The geometry of some parameterizations and encodings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynald Lercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 194 (1), pp.77-105. </w:t>
+              <w:t xml:space="preserve">Advances in Mathematics of Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (4), pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11856-012-0070-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/amc.2014.8.437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00456456v1</w:t>
+                <w:t xml:space="preserve">hal-00870112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A faster pseudo-primality test</w:t>
+                <w:t xml:space="preserve">Fast construction of irreducible polynomials over finite fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynald Lercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendiconti del Circolo Matematico di Palermo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 61 (2), pp.261-278. </w:t>
+              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 194 (1), pp.77-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12215-012-0088-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11856-012-0070-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694113v1</w:t>
+                <w:t xml:space="preserve">hal-00456456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geometry of flex tangents to a cubic curve and its parameterizations</w:t>
+                <w:t xml:space="preserve">A faster pseudo-primality test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Gabriel Kammerer</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Ezome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Lercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2011.11.003⟩</w:t>
+              <w:t xml:space="preserve">Rendiconti del Circolo Matematico di Palermo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (2), pp.261-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12215-012-0088-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104612v1</w:t>
+                <w:t xml:space="preserve">hal-00694113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global descent obstructions for varieties</w:t>
+                <w:t xml:space="preserve">The geometry of flex tangents to a cubic curve and its parameterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Hallouin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Kammerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algebra &amp; Number Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/ant.2011.5.431⟩</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (3), pp.266 - 281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2011.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630393v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliptic periods for finite fields</w:t>
+                <w:t xml:space="preserve">Global descent obstructions for varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reynald Lercier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hallouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Fields and Their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 15 (1), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Algebra &amp; Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (4), pp.431-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ffa.2008.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/ant.2011.5.431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630391v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linearizing torsion classes in the Picard group of algebraic curves over finite fields</w:t>
+                <w:t xml:space="preserve">Elliptic periods for finite fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Lercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finite Fields and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ffa.2008.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630403v1</w:t>
+                <w:t xml:space="preserve">hal-00630391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des obstructions globales à la descente des revêtements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linearizing torsion classes in the Picard group of algebraic curves over finite fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Arithmetica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 321, pp.2085-2118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502526v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomorphisms between Artin-Schreier towers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des obstructions globales à la descente des revêtements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 69 (232), pp.1625-1632. </w:t>
+              <w:t xml:space="preserve">Acta Arithmetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 114 (4), pp.331-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/S0025-5718-00-01193-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4064/aa114-4-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523057v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary of Hurwitz Spaces and Explicit Patching</w:t>
               </w:r>
@@ -1307,349 +1320,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factorisations explicites de g(y) - h(z)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isomorphisms between Artin-Schreier towers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Arithmetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4064/aa-87-4-291-317⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 69 (232), pp.1625-1632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0025-5718-00-01193-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523310v1</w:t>
+                <w:t xml:space="preserve">hal-04523057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques revêtements définis sur ℚ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factorisations explicites de g(y) - h(z)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Cassou-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuscripta mathematica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 92 (1), pp.409-445. </w:t>
+              <w:t xml:space="preserve">Acta Arithmetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 87 (4), pp.291-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF02678203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4064/aa-87-4-291-317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04523330v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos du théorème de Belyi</w:t>
+                <w:t xml:space="preserve">Quelques revêtements définis sur ℚ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Théorie des Nombres de Bordeaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Manuscripta mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 92 (1), pp.409-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02678203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526067v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos du théorème de Belyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Théorie des Nombres de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8 (1), pp.93-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul et rationalité de fonctions de Belyi en genre 0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 44 (1), pp.1-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/aif.1387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1659,354 +1750,354 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit Riemann-Roch spaces in the Hilbert class field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gasnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arithmetic, geometry, cryptography and coding theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, MARSEILLE (FRANCE), France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 832, American mathematical society, 2026, 978-1-4704-7685-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Approximation of a Discrete Situated and Reactive Multi-Agent System: Contribution to Agent Parameterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Stuker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Adreit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMA 2014 - 17th Pacific Rim international Conference on Principles and Practice of Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Queenland, Australia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8861, Springer, pp.365--380, 2015, Lecture Notes in Computer Science book series (LNCS), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-13191-7_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galois invariant smoothness basis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynald Lercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algebraic Geometry and Its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Papeete, France. pp.142-167, 2008, Series on Number Theory and Its Applications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobiens, jacobiennes et stabilité numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2020,265 +2111,265 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Luminy (CIRM, Centre International de Rencontres Mathématiques), France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires et congrès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Société mathématique de France, 2006, Séminaires et congrès 13, 978-2-85629-222-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action of Modular Correspondences around CM Points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Henocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmic Number Theory Symposium 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Sydney (AUSTRALIA), Australia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2369, pp.234-243, 2002, Lecture Notes in Computer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45455-1_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic groups and discrete logarithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public-Key Cryptography and Computational Number Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Varsovie (PL), Poland. DE GRUYTER, 2001, De Gruyter proceedings in mathematics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110881035.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for the computation of families of coverings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2292,260 +2383,239 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Gainesville, United States. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes Series London Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 256, Cambridge university press, pp.38-65, 1999, London Math. Soc. Lecture Note Ser., 0-521-63747-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing l-isogenies using the p-torsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmic Number Theory Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1996, TALENCE, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1122, Springer Berlin Heidelberg, pp.59-65, 1996, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-61581-4_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schoof's algorithm and isogeny cycles</w:t>
+                <w:t xml:space="preserve">Dessins from a geometric point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Morain</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Granboulan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmic Number Theory Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1994, Ithaca, United States. </w:t>
+              <w:t xml:space="preserve">The Grothendieck Theory of Dessins d'Enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1993, Luminy (France), France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">London Mathematical Society Lecture Note Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 200, Cambridge university press, 1994, 9780521478212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-58691-1_42⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04526020v1</w:t>
+                <w:t xml:space="preserve">hal-04526133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the interactive complexity of graph reliability</w:t>
               </w:r>
@@ -2665,322 +2735,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dessins from a geometric point of view</w:t>
+                <w:t xml:space="preserve">Schoof's algorithm and isogeny cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Granboulan</w:t>
+                <w:t xml:space="preserve">François Morain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Grothendieck Theory of Dessins d'Enfants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1993, Luminy (France), France. </w:t>
+              <w:t xml:space="preserve">Algorithmic Number Theory Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1994, Ithaca, United States. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">London Mathematical Society Lecture Note Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 877, Springer Berlin Heidelberg, pp.43-58, 1994, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-58691-1_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526133v1</w:t>
+                <w:t xml:space="preserve">hal-04526020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric and differential Galois theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Boalch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dèbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société Mathématique de France, pp.240, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Aspects of Modular Forms and Galois Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas Edixhoven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Princeton University Press, pp.425, 2011, 9780691142029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2990,521 +3081,446 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate computations with modular curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas Edixhoven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carel Faber, Gavril Farkas, Robin de Jong. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometry and Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.91-112, 2012, EMS Series of Congress Reports, 978-3-03719-119-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4171/119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing a square root for the number field sieve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The development of the number field sieve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1554, Springer Berlin Heidelberg, pp.95-102, 1993, Lecture Notes in Mathematics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BFb0091540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliptic butterflies</w:t>
+                <w:t xml:space="preserve">Short models of global fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05342789v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short models of global fields</w:t>
+                <w:t xml:space="preserve">Elliptic periods and primality proving (extented version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Ezome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Lercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989008v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliptic periods and primality proving (extented version)</w:t>
+                <w:t xml:space="preserve">Hard Homogeneous Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3514,100 +3530,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some computations in Number Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematics [math]. Université de Bordeaux, 1994. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04526085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3617,157 +3633,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for protecting the integrity of data transmitted over a network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Zemor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lopez Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Couveignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US 9,009,839 B2. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3835,51 +3851,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BE4AF94"/>
+    <w:nsid w:val="142CC102"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4066,51 +4082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-couveignes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6562-4688" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09903381X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410146v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Couveignes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ezome" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2023.01.022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4007/annals.2020.192.2.4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088933v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870112v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Lercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2014.8.437" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456456v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-012-0070-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694113v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12215-012-0088-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104612v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Kammerer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.11.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630393v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hallouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/ant.2011.5.431" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630391v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ffa.2008.07.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa114-4-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-00-01193-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsco.2000.0381" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Cassou-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa-87-4-291-317" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02678203" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N95DLHH5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526535v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.1387" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219975v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190229v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stuker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Adreit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13191-7_30" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502407v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henocq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45455-1_19" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B5G8BNSN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110881035.17" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61581-4_41" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-58691-1_42" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0T4GRCL8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Diaz-Frias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Rougemont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Santha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-58715-2_110" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9HP2CMJ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Granboulan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694296v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boalch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#232;bes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bertrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Edixhoven" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/119" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0091540" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342789v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04526085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213785v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Zemor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopez Juan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-couveignes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6562-4688" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09903381X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342789v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Couveignes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Lercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2026.102046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410146v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ezome" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2023.01.022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375397v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4007/annals.2020.192.2.4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088933v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2014.8.437" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456456v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-012-0070-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12215-012-0088-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Kammerer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.11.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hallouin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/ant.2011.5.431" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ffa.2008.07.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630403v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa114-4-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsco.2000.0381" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523057v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-00-01193-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523310v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Cassou-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa-87-4-291-317" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02678203" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N95DLHH5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.1387" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219975v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stuker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Adreit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13191-7_30" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henocq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45455-1_19" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B5G8BNSN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523027v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110881035.17" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523155v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61581-4_41" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526133v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Granboulan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Diaz-Frias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Rougemont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Santha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-58715-2_110" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9HP2CMJ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526020v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-58691-1_42" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0T4GRCL8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694296v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boalch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#232;bes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bertrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Edixhoven" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772114v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/119" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526543v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0091540" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102000v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04526085v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Zemor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopez Juan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>