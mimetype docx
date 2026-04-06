--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,7986 +66,8136 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loss of tRNA uridine thiolation affects mRNA translation, protein production, and sulfur-compound metabolism in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dannfald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cadoudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Merret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-translational mRNA decay in plants: recent advances and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Merret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/eraf146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant response to intermittent heat stress involves modulation of mRNA translation efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dannfald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Merret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 197 (2), pp.kiae648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plphys/kiae648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The methyl phosphate capping enzyme Bmc1/Bin3 is a stable component of the fission yeast telomerase holoenzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Porat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moaine El Baidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorg Grigull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bayfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.1277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-28985-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631716v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ecology of the Genome and the Dynamics of the Biological Dark Matter</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LARP6C orchestrates post-transcriptional reprogramming of gene expression during hydration to promote pollen tube guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Panaud</w:t>
+                <w:t xml:space="preserve">Elodie Billey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Hafidh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Cruz-Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso G Litholdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2021.110641⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (8), pp.2637-2661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koab131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157289v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275017v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LARP6C orchestrates post-transcriptional reprogramming of gene expression during hydration to promote pollen tube guidance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variations in transfer and ribosomal RNA epitranscriptomic status can adapt eukaryote translation to changing physiological and environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dannfald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koab131⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.4-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2021.1931756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275017v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in transfer and ribosomal RNA epitranscriptomic status can adapt eukaryote translation to changing physiological and environmental conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dannfald</w:t>
+                <w:t xml:space="preserve">The Ecology of the Genome and the Dynamics of the Biological Dark Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alheli Flores-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Glémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Favory</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15476286.2021.1931756⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 518, pp.110641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2021.110641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275204v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution, organization an evolutionary history of La and LARPs in eukaryotes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The plant mobile domain proteins MAIN and MAIL1 interact with the phosphatase PP7L to regulate gene expression and silence transposable elements in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Nicolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Descombin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Jami-Alahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhua Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15476286.2020.1739930⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (4), pp.e1008324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521074v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant mobile domain proteins MAIN and MAIL1 interact with the phosphatase PP7L to regulate gene expression and silence transposable elements in Arabidopsis thaliana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Suhua Feng</w:t>
+                <w:t xml:space="preserve">Monitoring of XRN4 targets reveals the importance of co-translational decay during Arabidopsis development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seng Hour Vichet Be</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Bousquet-Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008324⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.00942.2020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.20.00942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561768v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of XRN4 targets reveals the importance of co-translational decay during Arabidopsis development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Distribution, organization an evolutionary history of La and LARPs in eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.20.00942⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2020.1739930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945049v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The analogous and opposing roles of double-stranded RNA-binding proteins in bacterial resistance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Readers of the m6A epitranscriptomic code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Hoey</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Soizik Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Scutenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bousquet-Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz019⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1862 (3), pp.329-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119200v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Readers of the m6A epitranscriptomic code</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The analogous and opposing roles of double-stranded RNA-binding proteins in bacterial resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gah-Hyun Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shifeng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Hoey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.12.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (5), pp.1627-1638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119233v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The YTH Domain Protein ECT2 Is an m 6 A Reader Required for Normal Trichome Branching in Arabidopsis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Viviane Jean</w:t>
+                <w:t xml:space="preserve">COP1, a negative regulator of photomorphogenesis, positively regulates plant disease resistance via double-stranded RNA binding proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gah-Hyun Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Benhamed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Raynaud</w:t>
+                <w:t xml:space="preserve">Timothy Hoey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shifeng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keshun Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.e1006894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.17.00854⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02100408v1</w:t>
+                <w:t xml:space="preserve">hal-02100410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COP1, a negative regulator of photomorphogenesis, positively regulates plant disease resistance via double-stranded RNA binding proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Keshun Yu</w:t>
+                <w:t xml:space="preserve">The YTH Domain Protein ECT2 Is an m 6 A Reader Required for Normal Trichome Branching in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Scutenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Benhamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (5), pp.986-1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.17.00854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006894⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02100410v1</w:t>
+                <w:t xml:space="preserve">hal-02100408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis proteins with a transposon-related domain act in gene silencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Ikeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Pouch-Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms15122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Shock Protein HSP101 Affects the Release of Ribosomal Protein mRNAs for Recovery after Heat Shock.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Merret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Descombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 174 (2), pp.1216-1225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.17.00269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur availability regulates plant growth via glucose-TOR signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marleen Silbermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Speiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Forieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Linster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), pp.1174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-017-01224-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of double-stranded RNA binding proteins in plants: identification of new cofactors involved in easiRNA biogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Tschopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Pouch-Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 91 (1-2), pp.131-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11103-016-0448-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel action of AtDRB2 and RdDM in the control of transposable element expression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of LARP1 in translation and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Marc Deragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bousquet-Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-015-0455-z⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews-RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Topics in Current Genetics, 6 (4), pp.399-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wrna.1282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02119319v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The La-related protein 1-specific domain repurposes HEAT-like repeats to directly bind a 5'TOP sequence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roni L. Lahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seshat M. Mack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Heroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah P. Blagden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bousquet-Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (16), pp.8077-8088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkv748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of LARP1 in translation and beyond</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heat-induced ribosome pausing triggers mRNA co-translational decay in Arabidopsis thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Merret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinay K Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunhee Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews-RNA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (8), pp.4121-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-04823904v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat-induced ribosome pausing triggers mRNA co-translational decay in Arabidopsis thaliana.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Favory</w:t>
+                <w:t xml:space="preserve">Parallel action of AtDRB2 and RdDM in the control of transposable element expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Descombin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-015-0455-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180128v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XRN4 and LARP1 are required for a heat-triggered mRNA decay pathway involved in plant acclimation and survival during thermal stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Merret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Descombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Ting Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (5), pp.1279-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2013.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uridylation prevents 3' trimming of oligoadenylated mRNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Merret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 41 (14), pp.7115-7127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkt465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The association of a La module with the PABP-interacting motif PAM2 is a recurrent evolutionary process that led to the neofunctionalization of La-related proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Merret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bousquet-Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Descombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (1), pp.36-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1261/rna.035469.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Congress on Transposable Elements (ICTE) 2012 in Saint Malo and the sea of TE stories.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aïnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bétermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mick Chandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cordaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Cristofari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile DNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (1), pp.17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1759-8753-3-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00764323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double-stranded RNA binding proteins DRB2 and DRB4 have an antagonistic impact on polymerase IV-dependent siRNA levels in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Pouch-Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Vaucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (8), pp.1502 - 1510. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.2680711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sublethal Cadmium Intoxication In Arabidopsis thaliana Impacts Translation at Multiple Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lageix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 52 (2), pp.436 - 447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pcp/pcr001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel long non-protein coding RNAs involved in Arabidopsis differentiation and stress responses.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exceptional diversity, non-random distribution, and rapid evolution of retroelements in the B73 maize genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Laporte</w:t>
+                <w:t xml:space="preserve">Regina S Baucom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves d'Aubenton-Carafa</w:t>
+                <w:t xml:space="preserve">James C Estill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naadira Upshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansuya Jogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.080275.108⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (11), pp.e1000732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736193v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed analysis of a contiguous 22-Mb region of the maize genome.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel long non-protein coding RNAs involved in Arabidopsis differentiation and stress responses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengzhi Liang</w:t>
+                <w:t xml:space="preserve">Besma Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianwei Zhang</w:t>
+                <w:t xml:space="preserve">Sonia Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert S Fulton</w:t>
+                <w:t xml:space="preserve">Francisco Merchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves d'Aubenton-Carafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000728⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (1), pp.57-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.080275.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736698v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of transposable elements on the human genome</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detailed analysis of a contiguous 22-Mb region of the maize genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fusheng Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua C Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengzhi Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert S Fulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (11), pp.e1000728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/07853890009011771⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04821526v1</w:t>
+                <w:t xml:space="preserve">hal-00736698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptional diversity, non-random distribution, and rapid evolution of retroelements in the B73 maize genome.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of transposable elements on the human genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Capy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000732⟩</w:t>
+              <w:t xml:space="preserve">Annals of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (4), pp.264-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/07853890009011771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736178v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The B73 maize genome: complexity, diversity, and dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick S Schnable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doreen Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert S Fulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua C Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusheng Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 326 (5956), pp.1112-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1178534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive analysis of the La-motif protein superfamily.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bousquet-Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (5), pp.750-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1261/rna.1478709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the evolution and expression of Chlamydomonas reinhardtii nucleus-encoded transfer RNA genes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SINE RNA Induces Severe Developmental Defects in Arabidopsis thaliana and Interacts with HYL1 (DRB1), a Key Member of the DCL1 Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Remacle</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Pouch-Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taline Elmayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vaucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drasko Boko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.107.085688⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (6), pp.e1000096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00309516v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$Arabidopsis$ eIF2α kinase GCN2 is essential for growth in stress conditions and is activated by wounding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lageix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Robaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8, pp.134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2229-8-134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SINE RNA Induces Severe Developmental Defects in Arabidopsis thaliana and Interacts with HYL1 (DRB1), a Key Member of the DCL1 Complex</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the evolution and expression of Chlamydomonas reinhardtii nucleus-encoded transfer RNA genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drasko Boko</w:t>
+                <w:t xml:space="preserve">Valérie Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Vinogradova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thalia Salinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000096⟩</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 179 (1), pp.113-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.107.085688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515706v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00309516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nanovirus-encoded Clink protein affects plant cell cycle regulation through interaction with the retinoblastoma-related protein.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A bona fide La protein is required for embryogenesis in Arabidopsis thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fleurdépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bousquet-Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (10), pp.3306-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.02103-06⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00172958v1</w:t>
+                <w:t xml:space="preserve">hal-00169113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bona fide La protein is required for embryogenesis in Arabidopsis thaliana.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The nanovirus-encoded Clink protein affects plant cell cycle regulation through interaction with the retinoblastoma-related protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lageix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gronenborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (8), pp.4177-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02103-06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00169113v1</w:t>
+                <w:t xml:space="preserve">hal-00172958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common evolutionary trends for SINE RNA structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng-Jie Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fleurdépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bousquet-Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Caetano-Anollés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (1), pp.26-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tig.2006.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short Interspersed Elements (SINEs) in Plants: Origin, Classification, and Use as Phylogenetic Markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 55 (6), pp.949-956. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10635150601047843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative evolution history of SINEs in &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Brassica oleracea:&amp;lt;/i&amp;gt; evidence for a high rate of SINE loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bousquet-Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110 (1-4), pp.441-447. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000084976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of crop-specific transposable element (SINE) markers for studying gene flow from oilseed rape to wild radish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A‐m. Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 111 (3), pp.446-455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-005-2017-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and processing of tRNA-related SINE transcripts in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bousquet-Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 32 (13), pp.3957-3966. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkh738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bali1A, a Possible LINE Partner for the SINE S1 in &amp;lt;i&amp;gt;Brassica napus&amp;lt;/i&amp;gt;</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Utilization of the IR hybrid dysgenesis system in Drosophila to test in vivo mobilization of synthetic SINEs sharing 3′ homology with the I factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tatout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lavige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Busseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bucheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 285 (1-2), pp.239-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0378-1119(02)00400-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/gl.2002.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04821548v1</w:t>
+                <w:t xml:space="preserve">hal-04821544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of the IR hybrid dysgenesis system in Drosophila to test in vivo mobilization of synthetic SINEs sharing 3′ homology with the I factor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Bali1A, a Possible LINE Partner for the SINE S1 in &amp;lt;i&amp;gt;Brassica napus&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Luis Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tatout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0378-1119(02)00400-6⟩</w:t>
+              <w:t xml:space="preserve">Genome letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1 (3), pp.123-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/gl.2002.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04821544v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolutionary Origin and Genomic Organization of SINEs in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Lavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Goubely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Coté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 18 (12), pp.2315 - 2322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a003778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the SINE S1 Pol III promoter from Brassica; impact of methylation and influence of external sequences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Yukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.295-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation SINE/LINE : Un exemple de parasitisme moléculaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 17 (1), pp.103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/10608/1795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target sites for SINE integration in Brassica genomes display nuclear matrix binding activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tikhonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tatout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bennetzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Avramova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chromosome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 9 (4), pp.325-337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/a:1016650830798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SINE Retroposons Can Be Used In Vivo as Nucleation Centers for De Novo Methylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Goubely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 20 (10), pp.3434-3441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mcb.20.10.3434-3441.2000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technoscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Angele M. A. Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 195, pp.2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S1 SINE retroposons are methylated at symmetrical and non- symmetrical positions in Brassica napus: identification of a preferred target site for asymmetrical methylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Goubely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tatout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Heslop-Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 39 (2), pp.243-255. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/a:1006108325504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similar target site selection occurs in integration of plant and mammalian retroposons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tatout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 47 (4), pp.463-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of SINE S1 retroposons in Cruciferae plant species.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Plant S1 SINEs as a model to study retroposion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.I. Warwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a025836⟩</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 100 (1/3), pp.155-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/a:1018377411475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874482v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant S1 SINEs as a model to study retroposion.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Gilbert</w:t>
+                <w:t xml:space="preserve">Evolution of SINE S1 retroposons in Cruciferae plant species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cournoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Warwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Arnaud</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/a:1018377411475⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 14 (9), pp.934-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a025836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04823963v1</w:t>
+                <w:t xml:space="preserve">hal-02874482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA regions flanking the major Arabidopsis thaliana satellite are principally enriched in Athila retroelement sequences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Tutois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Tourmente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 97 (2), pp.141-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/bf00054621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transcriptional analysis of the S1Bn (Brassica napus) family of SINE retroposons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 32 (5), pp.869-878. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/bf00020484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athila, a new retroelement from Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Tutois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Tourmente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Genestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 29 (3), pp.441-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of retroposition in plants based on a family of SINEs from Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.S. Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Tutois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Tourmente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 39 (4), pp.378-386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00160270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of minisatellites in Arabidopsis thaliana with sequence similarity to the human minisatellite core sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Tourmente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lafleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Tutois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 22 (16), pp.3317-3321. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/22.16.3317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAPD and other PCR-based analyses of plant genomes using DNA extracted from small leaf disks.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Alu RNA transcripts in human embryonal carcinoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sinnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B Landry</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Labuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.1.3.175⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 226 (3), pp.689-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-2836(92)90626-u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821460v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alu RNA transcripts in human embryonal carcinoma cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">RAPD and other PCR-based analyses of plant genomes using DNA extracted from small leaf disks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damian Labuda</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0022-2836(92)90626-u⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 1 (3), pp.175-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.1.3.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04821464v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alu RNA secondary structure consists of two independent 7 SL RNA-like folding units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sinnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Labuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 266 (14), pp.8675-8678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0021-9258(18)31497-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of mouse B1 repeats: 7SL RNA folding pattern conserved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8054,753 +8204,603 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sinnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Striker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 32 (5), pp.405-414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/bf02101280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmid from photosynthetic bacterium Ectothiorhodospira sp. carries a transposable streptomycin resistance gene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reverse transcriptase activity from human embryonal carcinoma cells NTera2D1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Gingras</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sinnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Labuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 9 (10), pp.3363-3368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/j.1460-2075.1990.tb07537.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0147-619x(90)90054-g⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04821403v1</w:t>
+                <w:t xml:space="preserve">hal-04821427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse transcriptase activity from human embryonal carcinoma cells NTera2D1.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Use of γ irradiation to eliminate DNA contamination for PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Labuda</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sinnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Labuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/j.1460-2075.1990.tb07537.x⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 18 (20), pp.6149-6149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/18.20.6149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821427v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of γ irradiation to eliminate DNA contamination for PCR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Alumorphs—Human DNA polymorphisms detected by polymerase chain reaction using Alu-specific primers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sinnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Potier</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Labuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/18.20.6149⟩</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 7 (3), pp.331-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0888-7543(90)90166-r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821421v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alumorphs—Human DNA polymorphisms detected by polymerase chain reaction using Alu-specific primers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Plasmid from photosynthetic bacterium Ectothiorhodospira sp. carries a transposable streptomycin resistance gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damian Labuda</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Corriveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gingras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasmid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 23 (3), pp.226-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0147-619x(90)90054-g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0888-7543(90)90166-r⟩</w:t>
-[...180 lines deleted...]
-                <w:t xml:space="preserve">hal-05302244v1</w:t>
+                <w:t xml:space="preserve">hal-04821403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8818,77 +8818,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can heat-stress variations of tRNA epitranscriptome adapt translation to set up plant memory ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dannfald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Post-transcriptional Gene Regulation in Plants (PGRP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Banyuls-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8913,103 +8913,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitranscriptomics of the Heat-Stress Response in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Merret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Scutenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bousquet-Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Next-Generation Epitranscriptomics in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gordon Research Conference, Mar 2019, Lucca (Barga), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9066,77 +9066,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can heat-stress variations of tRNA epitranscriptome adapt translation to set up plant memory ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dannfald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Post-Transcriptional Gene Regulation in Plants (PGRP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, State College, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9193,51 +9193,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SINE Exaptation as Cellular Regulators Occurred Numerous Times During Eukaryote Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Transposable Elements.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.253-271, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9262,51 +9262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encyclopedia of Life Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transposons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2005, </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9509,51 +9509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deragon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874246v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dannfald" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favory" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae648" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03631716v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Porat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Grigull" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bayfield" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28985-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157289v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alheli Flores-Ferrer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2021.110641" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03275017v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Billey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hafidh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cruz-Gallardo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso G Litholdo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Jean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab131" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03275204v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1931756" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02521074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1739930" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02561768v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Nicolau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descombin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Jami-Alahmadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhua Feng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008324" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Hour Vichet Be" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00942" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119200v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gah-Hyun Lim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifeng Zhu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hoey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizik Berlivet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Scutenaire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.12.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100408v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00854" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100410v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clavel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshun Yu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006894" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01917158v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ikeda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourguet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pouch-Pelissier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15122" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594829v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00269" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119189v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihan Dong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Silbermann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Speiser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Forieri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Linster" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01224-w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306579v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clavel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Montavon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Tschopp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Pouch-P&#233;lissier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0448-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119319v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pelissier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0455-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roni L. Lahr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seshat M. Mack" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Heroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P. Blagden" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv748" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Marc Deragon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrna.1282" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RK0MB0SK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180128v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay K Nagarajan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunhee Park" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217835v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ting Juan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.11.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sement" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zuber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alioua" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt465" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119353v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fneich" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Descombin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.035469.112" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00764323v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;termier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Chandler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cristofari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-3-17" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190246v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vaucheret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2680711" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917936v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sormani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delannoy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lageix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lanet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcr001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736193v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Ben Amor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Wirth" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Merchan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.080275.108" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736698v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusheng Wei" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengzhi Liang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Fulton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000728" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821526v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07853890009011771" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736178v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina S Baucom" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Estill" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naadira Upshaw" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansuya Jogi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000732" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751527v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S Schnable" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Ware" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1178534" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698535v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1478709" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309516v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Vinogradova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Salinas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Remacle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.085688" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917935v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lageix" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lanet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle P&#233;lissier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Espagnol" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Robaglia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-134" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515706v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pouch-P&#233;lissier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Elmayan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaucheret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drasko Boko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000096" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172958v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gronenborn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02103-06" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169113v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fleurd&#233;pine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devic" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guilleminot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm200" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119421v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Jie Sun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Caetano-Anoll&#233;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2006.11.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GCTFVJM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821558v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150601047843" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823874v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoir" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P&#233;lissier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000084976" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503832v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prieto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pouilly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jenczewski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deragon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#8208;m. Ch&#232;vre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-2017-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SZMTD3KC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823862v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh738" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821548v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Prieto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tatout" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/gl.2002.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821544v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavige" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Busseau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bucheton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(02)00400-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94XKR69P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917701v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lenoir" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Prieto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goubely" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Cot&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a003778" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934570v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Arnaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arnaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Yukawa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T P&#233;lissier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821540v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/1795" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823847v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tikhonov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bennetzen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Avramova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1016650830798" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J23H7T4N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821523v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Goubely" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.20.10.3434-3441.2000" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690921v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Deragon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Angele M. A. Grandbastien" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821518v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Heslop-Harrison" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1006108325504" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BQQ3C15J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927344v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02874482v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Warwick" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a025836" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823963v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gilbert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Warwick" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1018377411475" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DNHGQJ3M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917628v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tutois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tourmente" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Deragon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Picard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00054621" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7ACDCA67AD1BBB5C0B970BAA04B059DC60AB6CE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821493v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilbert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouquet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00020484" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-B31M0KWR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917499v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Genestier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917392v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Landry" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00160270" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7850E0A28CD25437E35572833699B65152F3044/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01920378v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Deragon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lafleuriel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/22.16.3317" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821460v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Landry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1.3.175" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821464v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sinnett" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Richer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Labuda" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(92)90626-u" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C7Z9WJV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823806v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(18)31497-2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821438v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Striker" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02101280" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-64VC593T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821403v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corriveau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gingras" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0147-619x(90)90054-g" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN31Z9MZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821427v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sinnett" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Labuda" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1990.tb07537.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821421v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Mitchell" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/18.20.6149" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821418v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Simard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0888-7543(90)90166-r" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWZMZQ7C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302244v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cadoudal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rigal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874227v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943389v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874198v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119363v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823869v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npg.els.0005064" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dannfald" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cadoudal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rigal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343882v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deragon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf146" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favory" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae648" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03631716v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Porat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Grigull" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bayfield" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28985-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03275017v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Billey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hafidh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cruz-Gallardo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso G Litholdo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Jean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab131" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03275204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1931756" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157289v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alheli Flores-Ferrer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2021.110641" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02561768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Nicolau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descombin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Jami-Alahmadi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhua Feng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008324" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Hour Vichet Be" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00942" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02521074v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1739930" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizik Berlivet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Scutenaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.12.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119200v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gah-Hyun Lim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifeng Zhu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hoey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100410v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clavel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshun Yu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006894" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100408v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00854" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01917158v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ikeda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourguet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pouch-Pelissier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15122" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00269" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119189v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihan Dong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Silbermann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Speiser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Forieri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Linster" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01224-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306579v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clavel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Montavon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Tschopp" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Pouch-P&#233;lissier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0448-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823904v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Marc Deragon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrna.1282" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RK0MB0SK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215256v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roni L. Lahr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seshat M. Mack" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Heroux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P. Blagden" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv748" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180128v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay K Nagarajan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunhee Park" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pelissier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0455-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217835v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ting Juan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.11.019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119343v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sement" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zuber" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alioua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt465" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119353v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fneich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Descombin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.035469.112" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00764323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;termier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Chandler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cristofari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-3-17" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vaucheret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2680711" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sormani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delannoy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lageix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lanet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcr001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736178v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina S Baucom" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Estill" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naadira Upshaw" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansuya Jogi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000732" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736193v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Ben Amor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Wirth" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Merchan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.080275.108" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736698v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusheng Wei" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengzhi Liang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Zhang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Fulton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000728" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821526v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07853890009011771" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751527v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S Schnable" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Ware" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1178534" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698535v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1478709" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515706v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pouch-P&#233;lissier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Elmayan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaucheret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drasko Boko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000096" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917935v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lageix" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lanet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle P&#233;lissier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Espagnol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Robaglia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-134" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309516v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Vinogradova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Salinas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Remacle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.085688" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169113v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fleurd&#233;pine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guilleminot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm200" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172958v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gronenborn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02103-06" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119421v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Jie Sun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Caetano-Anoll&#233;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2006.11.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GCTFVJM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821558v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150601047843" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823874v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoir" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P&#233;lissier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000084976" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503832v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prieto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pouilly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jenczewski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deragon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#8208;m. Ch&#232;vre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-2017-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SZMTD3KC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823862v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh738" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821544v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tatout" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavige" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Busseau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bucheton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(02)00400-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94XKR69P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821548v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Prieto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/gl.2002.012" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917701v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lenoir" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Prieto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goubely" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Cot&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a003778" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934570v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Arnaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Yukawa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T P&#233;lissier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821540v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/1795" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823847v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tikhonov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bennetzen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Avramova" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1016650830798" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J23H7T4N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821523v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Goubely" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.20.10.3434-3441.2000" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690921v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Deragon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Angele M. A. Grandbastien" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821518v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Heslop-Harrison" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1006108325504" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BQQ3C15J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927344v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823963v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gilbert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Warwick" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1018377411475" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DNHGQJ3M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02874482v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Warwick" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a025836" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917628v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tutois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tourmente" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Deragon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Picard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00054621" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7ACDCA67AD1BBB5C0B970BAA04B059DC60AB6CE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821493v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilbert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouquet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00020484" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-B31M0KWR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917499v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Genestier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917392v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Landry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00160270" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7850E0A28CD25437E35572833699B65152F3044/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01920378v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Deragon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lafleuriel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/22.16.3317" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821464v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sinnett" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Richer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Labuda" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(92)90626-u" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C7Z9WJV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821460v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Landry" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1.3.175" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823806v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(18)31497-2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821438v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Striker" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02101280" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-64VC593T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821427v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sinnett" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Labuda" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1990.tb07537.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821421v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Mitchell" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/18.20.6149" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821418v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Simard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0888-7543(90)90166-r" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWZMZQ7C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821403v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corriveau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gingras" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0147-619x(90)90054-g" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN31Z9MZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874227v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943389v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874198v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119363v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823869v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npg.els.0005064" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>