--- v1 (2026-04-06)
+++ v2 (2026-05-08)
@@ -973,680 +973,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant mobile domain proteins MAIN and MAIL1 interact with the phosphatase PP7L to regulate gene expression and silence transposable elements in Arabidopsis thaliana</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution, organization an evolutionary history of La and LARPs in eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008324⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2020.1739930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561768v1</w:t>
+                <w:t xml:space="preserve">hal-02521074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of XRN4 targets reveals the importance of co-translational decay during Arabidopsis development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Bousquet-Antonelli</w:t>
+                <w:t xml:space="preserve">The plant mobile domain proteins MAIN and MAIL1 interact with the phosphatase PP7L to regulate gene expression and silence transposable elements in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Nicolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Descombin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Jami-Alahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhua Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.20.00942⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (4), pp.e1008324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945049v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution, organization an evolutionary history of La and LARPs in eukaryotes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring of XRN4 targets reveals the importance of co-translational decay during Arabidopsis development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seng Hour Vichet Be</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Bousquet-Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.00942.2020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15476286.2020.1739930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.20.00942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521074v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Readers of the m6A epitranscriptomic code</w:t>
+                <w:t xml:space="preserve">The analogous and opposing roles of double-stranded RNA-binding proteins in bacterial resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizik Berlivet</w:t>
+                <w:t xml:space="preserve">Gah-Hyun Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Scutenaire</w:t>
+                <w:t xml:space="preserve">Shifeng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Hoey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.12.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (5), pp.1627-1638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119233v1</w:t>
+                <w:t xml:space="preserve">hal-02119200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The analogous and opposing roles of double-stranded RNA-binding proteins in bacterial resistance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Readers of the m6A epitranscriptomic code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifeng Zhu</w:t>
+                <w:t xml:space="preserve">Soizik Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Zhang</w:t>
+                <w:t xml:space="preserve">Jérémy Scutenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Hoey</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Bousquet-Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 70 (5), pp.1627-1638. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1862 (3), pp.329-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119200v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COP1, a negative regulator of photomorphogenesis, positively regulates plant disease resistance via double-stranded RNA binding proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gah-Hyun Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Hoey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifeng Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1710,51 +1710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The YTH Domain Protein ECT2 Is an m 6 A Reader Required for Normal Trichome Branching in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Scutenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2030,51 +2030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Descombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 174 (2), pp.1216-1225. </w:t>
@@ -2374,268 +2374,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of LARP1 in translation and beyond</w:t>
+                <w:t xml:space="preserve">The La-related protein 1-specific domain repurposes HEAT-like repeats to directly bind a 5'TOP sequence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐Marc Deragon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Roni L. Lahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seshat M. Mack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Heroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah P. Blagden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bousquet-Antonelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews-RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wrna.1282⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (16), pp.8077-8088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823904v1</w:t>
+                <w:t xml:space="preserve">hal-01215256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The La-related protein 1-specific domain repurposes HEAT-like repeats to directly bind a 5'TOP sequence.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of LARP1 in translation and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Heroux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Jean‐Marc Deragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bousquet-Antonelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews-RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Topics in Current Genetics, 6 (4), pp.399-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wrna.1282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv748⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01215256v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat-induced ribosome pausing triggers mRNA co-translational decay in Arabidopsis thaliana.</w:t>
               </w:r>
@@ -2772,51 +2772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Descombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2893,51 +2893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XRN4 and LARP1 are required for a heat-triggered mRNA decay pathway involved in plant acclimation and survival during thermal stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Merret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Descombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Ting Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3678,520 +3678,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptional diversity, non-random distribution, and rapid evolution of retroelements in the B73 maize genome.</w:t>
+                <w:t xml:space="preserve">Novel long non-protein coding RNAs involved in Arabidopsis differentiation and stress responses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina S Baucom</w:t>
+                <w:t xml:space="preserve">Besma Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James C Estill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Sonia Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naadira Upshaw</w:t>
+                <w:t xml:space="preserve">Francisco Merchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ansuya Jogi</w:t>
+                <w:t xml:space="preserve">Philippe Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves d'Aubenton-Carafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000732⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (1), pp.57-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.080275.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736178v1</w:t>
+                <w:t xml:space="preserve">hal-00736193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel long non-protein coding RNAs involved in Arabidopsis differentiation and stress responses.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detailed analysis of a contiguous 22-Mb region of the maize genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Wirth</w:t>
+                <w:t xml:space="preserve">Fusheng Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Merchan</w:t>
+                <w:t xml:space="preserve">Joshua C Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Laporte</w:t>
+                <w:t xml:space="preserve">Chengzhi Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves d'Aubenton-Carafa</w:t>
+                <w:t xml:space="preserve">Jianwei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert S Fulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.080275.108⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (11), pp.e1000728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736193v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed analysis of a contiguous 22-Mb region of the maize genome.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fusheng Wei</w:t>
+                <w:t xml:space="preserve">Impact of transposable elements on the human genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua C Stein</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Capy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000728⟩</w:t>
+              <w:t xml:space="preserve">Annals of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (4), pp.264-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/07853890009011771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736698v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of transposable elements on the human genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
+                <w:t xml:space="preserve">Exceptional diversity, non-random distribution, and rapid evolution of retroelements in the B73 maize genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina S Baucom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C Estill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naadira Upshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Capy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ansuya Jogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 32 (4), pp.264-273. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (11), pp.e1000732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/07853890009011771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821526v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The B73 maize genome: complexity, diversity, and dynamics.</w:t>
               </w:r>
@@ -4203,77 +4203,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick S Schnable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doreen Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert S Fulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua C Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusheng Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 326 (5956), pp.1112-5. </w:t>
@@ -4311,51 +4311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive analysis of the La-motif protein superfamily.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bousquet-Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4396,161 +4396,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SINE RNA Induces Severe Developmental Defects in Arabidopsis thaliana and Interacts with HYL1 (DRB1), a Key Member of the DCL1 Complex</w:t>
+                <w:t xml:space="preserve">On the evolution and expression of Chlamydomonas reinhardtii nucleus-encoded transfer RNA genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Pouch-Pélissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pélissier</w:t>
+                <w:t xml:space="preserve">Valérie Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taline Elmayan</w:t>
+                <w:t xml:space="preserve">Elizaveta Vinogradova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Vaucheret</w:t>
+                <w:t xml:space="preserve">Thalia Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drasko Boko</w:t>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4 (6), pp.e1000096. </w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 179 (1), pp.113-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/genetics.107.085688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515706v1</w:t>
+                <w:t xml:space="preserve">hal-00309516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$Arabidopsis$ eIF2α kinase GCN2 is essential for growth in stress conditions and is activated by wounding</w:t>
               </w:r>
@@ -4664,481 +4664,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the evolution and expression of Chlamydomonas reinhardtii nucleus-encoded transfer RNA genes</w:t>
+                <w:t xml:space="preserve">SINE RNA Induces Severe Developmental Defects in Arabidopsis thaliana and Interacts with HYL1 (DRB1), a Key Member of the DCL1 Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Cognat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Pouch-Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizaveta Vinogradova</w:t>
+                <w:t xml:space="preserve">Taline Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thalia Salinas</w:t>
+                <w:t xml:space="preserve">Hervé Vaucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Remacle</w:t>
+                <w:t xml:space="preserve">Drasko Boko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 179 (1), pp.113-123. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (6), pp.e1000096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.107.085688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00309516v1</w:t>
+                <w:t xml:space="preserve">hal-04515706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bona fide La protein is required for embryogenesis in Arabidopsis thaliana.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The nanovirus-encoded Clink protein affects plant cell cycle regulation through interaction with the retinoblastoma-related protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lageix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Fleurdépine</w:t>
+                <w:t xml:space="preserve">Olivier Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Devic</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Gronenborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm200⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (8), pp.4177-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02103-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169113v1</w:t>
+                <w:t xml:space="preserve">hal-00172958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nanovirus-encoded Clink protein affects plant cell cycle regulation through interaction with the retinoblastoma-related protein.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lageix</w:t>
+                <w:t xml:space="preserve">A bona fide La protein is required for embryogenesis in Arabidopsis thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fleurdépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Catrice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
+                <w:t xml:space="preserve">Martine Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Gronenborn</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jocelyne Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bousquet-Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 81 (8), pp.4177-85. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (10), pp.3306-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.02103-06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172958v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common evolutionary trends for SINE RNA structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng-Jie Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fleurdépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bousquet-Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Caetano-Anollés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5573,51 +5573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and processing of tRNA-related SINE transcripts in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bousquet-Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5671,290 +5671,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of the IR hybrid dysgenesis system in Drosophila to test in vivo mobilization of synthetic SINEs sharing 3′ homology with the I factor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pélissier</w:t>
+                <w:t xml:space="preserve">Bali1A, a Possible LINE Partner for the SINE S1 in &amp;lt;i&amp;gt;Brassica napus&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">José-Luis Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Tatout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0378-1119(02)00400-6⟩</w:t>
+              <w:t xml:space="preserve">Genome letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1 (3), pp.123-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/gl.2002.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821544v1</w:t>
+                <w:t xml:space="preserve">hal-04821548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bali1A, a Possible LINE Partner for the SINE S1 in &amp;lt;i&amp;gt;Brassica napus&amp;lt;/i&amp;gt;</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Utilization of the IR hybrid dysgenesis system in Drosophila to test in vivo mobilization of synthetic SINEs sharing 3′ homology with the I factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tatout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lavige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Busseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bucheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 285 (1-2), pp.239-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0378-1119(02)00400-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/gl.2002.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04821548v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolutionary Origin and Genomic Organization of SINEs in Arabidopsis thaliana</w:t>
               </w:r>
@@ -6303,51 +6303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tikhonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tatout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bennetzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6648,51 +6648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Goubely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tatout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Heslop-Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6764,51 +6764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similar target site selection occurs in integration of plant and mammalian retroposons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tatout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6853,303 +6853,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant S1 SINEs as a model to study retroposion.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of SINE S1 retroposons in Cruciferae plant species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gilbert</w:t>
+                <w:t xml:space="preserve">Benoit Cournoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Lenoir</w:t>
+                <w:t xml:space="preserve">S. Warwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.I. Warwick</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/a:1018377411475⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 14 (9), pp.934-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a025836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823963v1</w:t>
+                <w:t xml:space="preserve">hal-02874482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of SINE S1 retroposons in Cruciferae plant species.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant S1 SINEs as a model to study retroposion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Cournoyer</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">S.I. Warwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 100 (1/3), pp.155-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/a:1018377411475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a025836⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02874482v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA regions flanking the major Arabidopsis thaliana satellite are principally enriched in Athila retroelement sequences.</w:t>
               </w:r>
@@ -7822,316 +7822,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alu RNA transcripts in human embryonal carcinoma cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RAPD and other PCR-based analyses of plant genomes using DNA extracted from small leaf disks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sinnett</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Damian Labuda</w:t>
+                <w:t xml:space="preserve">B Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0022-2836(92)90626-u⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 1 (3), pp.175-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.1.3.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821464v1</w:t>
+                <w:t xml:space="preserve">hal-04821460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAPD and other PCR-based analyses of plant genomes using DNA extracted from small leaf disks.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alu RNA transcripts in human embryonal carcinoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sinnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B Landry</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Labuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 226 (3), pp.689-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-2836(92)90626-u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.1.3.175⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04821460v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alu RNA secondary structure consists of two independent 7 SL RNA-like folding units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sinnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Labuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 266 (14), pp.8675-8678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8165,77 +8165,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of mouse B1 repeats: 7SL RNA folding pattern conserved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sinnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8301,506 +8301,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse transcriptase activity from human embryonal carcinoma cells NTera2D1.</w:t>
+                <w:t xml:space="preserve">Plasmid from photosynthetic bacterium Ectothiorhodospira sp. carries a transposable streptomycin resistance gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sinnett</w:t>
+                <w:t xml:space="preserve">Pierre Corriveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Labuda</w:t>
+                <w:t xml:space="preserve">Gabriel Gingras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 9 (10), pp.3363-3368. </w:t>
+              <w:t xml:space="preserve">Plasmid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 23 (3), pp.226-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/j.1460-2075.1990.tb07537.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0147-619x(90)90054-g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821427v1</w:t>
+                <w:t xml:space="preserve">hal-04821403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of γ irradiation to eliminate DNA contamination for PCR</w:t>
+                <w:t xml:space="preserve">Reverse transcriptase activity from human embryonal carcinoma cells NTera2D1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Potier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damian Labuda</w:t>
+                <w:t xml:space="preserve">D. Sinnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Labuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/18.20.6149⟩</w:t>
+              <w:t xml:space="preserve">The EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 9 (10), pp.3363-3368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/j.1460-2075.1990.tb07537.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821421v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alumorphs—Human DNA polymorphisms detected by polymerase chain reaction using Alu-specific primers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+                <w:t xml:space="preserve">Use of γ irradiation to eliminate DNA contamination for PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sinnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Labuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0888-7543(90)90166-r⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 18 (20), pp.6149-6149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/18.20.6149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04821418v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmid from photosynthetic bacterium Ectothiorhodospira sp. carries a transposable streptomycin resistance gene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alumorphs—Human DNA polymorphisms detected by polymerase chain reaction using Alu-specific primers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sinnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Gingras</w:t>
+                <w:t xml:space="preserve">Louise Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Labuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 23 (3), pp.226-236. </w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 7 (3), pp.331-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0147-619x(90)90054-g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0888-7543(90)90166-r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821403v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8926,77 +8926,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitranscriptomics of the Heat-Stress Response in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Merret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Scutenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bousquet-Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Deragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9509,51 +9509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dannfald" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cadoudal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rigal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343882v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deragon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf146" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favory" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae648" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03631716v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Porat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Grigull" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bayfield" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28985-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03275017v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Billey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hafidh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cruz-Gallardo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso G Litholdo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Jean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab131" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03275204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1931756" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157289v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alheli Flores-Ferrer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2021.110641" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02561768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Nicolau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descombin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Jami-Alahmadi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhua Feng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008324" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Hour Vichet Be" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00942" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02521074v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1739930" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizik Berlivet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Scutenaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.12.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119200v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gah-Hyun Lim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifeng Zhu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hoey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100410v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clavel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshun Yu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006894" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100408v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00854" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01917158v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ikeda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourguet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pouch-Pelissier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15122" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00269" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119189v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihan Dong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Silbermann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Speiser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Forieri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Linster" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01224-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306579v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clavel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Montavon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Tschopp" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Pouch-P&#233;lissier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0448-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823904v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Marc Deragon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrna.1282" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RK0MB0SK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215256v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roni L. Lahr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seshat M. Mack" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Heroux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P. Blagden" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv748" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180128v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay K Nagarajan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunhee Park" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pelissier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0455-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217835v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ting Juan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.11.019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119343v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sement" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zuber" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alioua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt465" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119353v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fneich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Descombin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.035469.112" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00764323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;termier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Chandler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cristofari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-3-17" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vaucheret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2680711" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sormani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delannoy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lageix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lanet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcr001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736178v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina S Baucom" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Estill" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naadira Upshaw" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansuya Jogi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000732" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736193v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Ben Amor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Wirth" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Merchan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.080275.108" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736698v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusheng Wei" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengzhi Liang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Zhang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Fulton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000728" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821526v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07853890009011771" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751527v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S Schnable" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Ware" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1178534" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698535v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1478709" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515706v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pouch-P&#233;lissier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Elmayan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaucheret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drasko Boko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000096" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917935v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lageix" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lanet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle P&#233;lissier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Espagnol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Robaglia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-134" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309516v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Vinogradova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Salinas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Remacle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.085688" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169113v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fleurd&#233;pine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guilleminot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm200" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172958v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gronenborn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02103-06" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119421v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Jie Sun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Caetano-Anoll&#233;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2006.11.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GCTFVJM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821558v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150601047843" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823874v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoir" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P&#233;lissier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000084976" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503832v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prieto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pouilly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jenczewski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deragon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#8208;m. Ch&#232;vre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-2017-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SZMTD3KC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823862v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh738" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821544v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tatout" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavige" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Busseau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bucheton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(02)00400-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94XKR69P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821548v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Prieto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/gl.2002.012" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917701v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lenoir" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Prieto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goubely" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Cot&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a003778" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934570v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Arnaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Yukawa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T P&#233;lissier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821540v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/1795" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823847v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tikhonov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bennetzen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Avramova" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1016650830798" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J23H7T4N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821523v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Goubely" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.20.10.3434-3441.2000" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690921v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Deragon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Angele M. A. Grandbastien" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821518v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Heslop-Harrison" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1006108325504" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BQQ3C15J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927344v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823963v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gilbert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Warwick" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1018377411475" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DNHGQJ3M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02874482v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Warwick" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a025836" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917628v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tutois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tourmente" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Deragon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Picard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00054621" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7ACDCA67AD1BBB5C0B970BAA04B059DC60AB6CE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821493v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilbert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouquet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00020484" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-B31M0KWR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917499v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Genestier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917392v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Landry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00160270" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7850E0A28CD25437E35572833699B65152F3044/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01920378v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Deragon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lafleuriel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/22.16.3317" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821464v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sinnett" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Richer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Labuda" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(92)90626-u" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C7Z9WJV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821460v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Landry" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1.3.175" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823806v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(18)31497-2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821438v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Striker" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02101280" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-64VC593T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821427v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sinnett" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Labuda" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1990.tb07537.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821421v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Mitchell" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/18.20.6149" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821418v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Simard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0888-7543(90)90166-r" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWZMZQ7C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821403v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corriveau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gingras" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0147-619x(90)90054-g" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN31Z9MZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874227v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943389v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874198v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119363v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823869v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npg.els.0005064" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dannfald" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cadoudal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rigal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343882v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deragon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf146" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favory" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae648" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03631716v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Porat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Grigull" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bayfield" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28985-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03275017v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Billey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hafidh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cruz-Gallardo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso G Litholdo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Jean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab131" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03275204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1931756" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157289v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alheli Flores-Ferrer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2021.110641" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02521074v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1739930" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02561768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Nicolau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Descombin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Jami-Alahmadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhua Feng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008324" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Hour Vichet Be" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00942" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gah-Hyun Lim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifeng Zhu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hoey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119233v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizik Berlivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Scutenaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.12.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100410v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clavel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshun Yu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006894" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100408v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00854" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01917158v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ikeda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourguet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pouch-Pelissier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15122" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00269" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119189v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihan Dong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Silbermann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Speiser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Forieri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Linster" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01224-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306579v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clavel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Montavon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Tschopp" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Pouch-P&#233;lissier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0448-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roni L. Lahr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seshat M. Mack" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Heroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P. Blagden" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv748" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Marc Deragon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrna.1282" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RK0MB0SK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180128v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay K Nagarajan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunhee Park" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pelissier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0455-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217835v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ting Juan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.11.019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119343v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sement" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zuber" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alioua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt465" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119353v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fneich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Descombin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.035469.112" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00764323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;termier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Chandler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cristofari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-3-17" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vaucheret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2680711" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sormani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delannoy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lageix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lanet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcr001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Ben Amor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Wirth" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Merchan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.080275.108" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736698v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusheng Wei" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengzhi Liang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Fulton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000728" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821526v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07853890009011771" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736178v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina S Baucom" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Estill" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naadira Upshaw" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansuya Jogi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000732" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751527v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S Schnable" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Ware" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1178534" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698535v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1478709" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309516v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Vinogradova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Salinas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Remacle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.085688" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917935v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lageix" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lanet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle P&#233;lissier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Espagnol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Robaglia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-134" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515706v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pouch-P&#233;lissier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Elmayan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaucheret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drasko Boko" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000096" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172958v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gronenborn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02103-06" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169113v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fleurd&#233;pine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Devic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guilleminot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm200" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119421v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Jie Sun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Caetano-Anoll&#233;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2006.11.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GCTFVJM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821558v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150601047843" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823874v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenoir" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P&#233;lissier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000084976" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04503832v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prieto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pouilly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jenczewski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deragon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#8208;m. Ch&#232;vre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-2017-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SZMTD3KC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823862v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh738" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821548v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Prieto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tatout" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/gl.2002.012" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821544v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavige" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Busseau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bucheton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(02)00400-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94XKR69P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917701v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lenoir" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lavie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Prieto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goubely" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Cot&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a003778" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934570v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Arnaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Yukawa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T P&#233;lissier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821540v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/1795" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823847v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tikhonov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bennetzen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Avramova" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1016650830798" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J23H7T4N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821523v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Goubely" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.20.10.3434-3441.2000" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690921v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Deragon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Angele M. A. Grandbastien" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821518v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Heslop-Harrison" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1006108325504" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BQQ3C15J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927344v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02874482v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Warwick" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a025836" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823963v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gilbert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Warwick" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1018377411475" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DNHGQJ3M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917628v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tutois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tourmente" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Deragon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Picard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00054621" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7ACDCA67AD1BBB5C0B970BAA04B059DC60AB6CE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821493v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilbert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouquet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00020484" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-B31M0KWR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917499v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Genestier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917392v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Landry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00160270" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7850E0A28CD25437E35572833699B65152F3044/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01920378v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Deragon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lafleuriel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/22.16.3317" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821460v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Landry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1.3.175" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821464v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sinnett" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Richer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Labuda" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(92)90626-u" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C7Z9WJV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823806v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(18)31497-2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821438v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Striker" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02101280" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-64VC593T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821403v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corriveau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gingras" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0147-619x(90)90054-g" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN31Z9MZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821427v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sinnett" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Labuda" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1990.tb07537.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821421v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Mitchell" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/18.20.6149" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821418v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Simard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0888-7543(90)90166-r" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWZMZQ7C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874227v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943389v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874198v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02119363v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823869v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npg.els.0005064" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>