--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -827,891 +827,891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Discharges Detection Using an Electromagnetic Antenna: a New Approach Based on Polyimide-Epoxy Samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thevenin black box model to characterize conducted electromagnetic interference of DC/AC converters for aerospace applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noan Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Coutin</w:t>
+                <w:t xml:space="preserve">Laurent Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sara Boujoujex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMC Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bruges, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754036v1</w:t>
+                <w:t xml:space="preserve">hal-04758520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme LABCEEM : exemple d'une synergie Recherche - Enseignement Universitaire - Transfert de technologies autour de l'ingénierie électromagnétique et la CEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partial Discharges Detection Using an Electromagnetic Antenna: a New Approach Based on Polyimide-Epoxy Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Coutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nogarède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème colloque pédagogique national GEII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188508v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système Temps Réel pour Accélérateur Multi-Impulsion (STREAMI)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plateforme LABCEEM : exemple d'une synergie Recherche - Enseignement Universitaire - Transfert de technologies autour de l'ingénierie électromagnétique et la CEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières Journées HPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEA - Centre de Gramat, Feb 2024, GRAMAT, France</w:t>
+              <w:t xml:space="preserve">50ème colloque pédagogique national GEII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire de Technologie, Aix-Marseille Université, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496622v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thevenin black box model to characterize conducted electromagnetic interference of DC/AC converters for aerospace applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noan Artaud</w:t>
+                <w:t xml:space="preserve">Système Temps Réel pour Accélérateur Multi-Impulsion (STREAMI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guibert</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Boujoujex</w:t>
+                <w:t xml:space="preserve">Laurent Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC Europe 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">Premières Journées HPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA - Centre de Gramat, Feb 2024, GRAMAT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758520v1</w:t>
+                <w:t xml:space="preserve">hal-04496622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of thermo-oxidative ageing applied to an epoxy resin using a microstrip ring resonator structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Coutin</w:t>
+                <w:t xml:space="preserve">Étude de l'efficacité des blindages multicouches pour l'immunité des circuits électroniques embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca Petre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 14th International Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives (SDEMPED)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21e Colloque International et Exposition sur la Compatibilité ElectroMagnétique (CEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, INP-ENSEEIHT, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295303v1</w:t>
+                <w:t xml:space="preserve">hal-04076716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIGN OF A COMPLETE SOURCE AND VICTIM 3D ELECTROMAGNETIC MODEL FOR MULTILAYER SHIELDING EVALUATION</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+                <w:t xml:space="preserve">Study of thermo-oxidative ageing applied to an epoxy resin using a microstrip ring resonator structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Coutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioav Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 2023 Pulsed Power Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 14th International Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives (SDEMPED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Chania, Greece. pp.337-343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SDEMPED54949.2023.10271463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288794v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'efficacité des blindages multicouches pour l'immunité des circuits électroniques embarqués</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">DESIGN OF A COMPLETE SOURCE AND VICTIM 3D ELECTROMAGNETIC MODEL FOR MULTILAYER SHIELDING EVALUATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Colloque International et Exposition sur la Compatibilité ElectroMagnétique (CEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, INP-ENSEEIHT, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE 2023 Pulsed Power Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Nuclear &amp; Plasma Sciences Society, Jun 2023, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076716v1</w:t>
+                <w:t xml:space="preserve">hal-04288794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrations de capteurs champ proche dans les modules de puissance à base de semi-conducteurs Grand-gap MOSFET SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1779,103 +1779,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une microstrip à anneau résonnant pour l'analyse et la caractérisation des propriétés diélectriques haute fréquence des bobinages statoriques de moteur électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Coutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioav Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e Colloque International et Exposition sur la Compatibilité ElectroMagnétique (CEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, INP-ENSEEIHT, Toulouse, France</w:t>
@@ -1917,77 +1917,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles problématiques EMC/EMI liées à l’intégration embarquée des architectures électroniques de puissance et de commande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2023,338 +2023,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation methodology for considering delamination and bonding pullout in a SiC MOSFET chip during the short-circuit phase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Batista</w:t>
+                <w:t xml:space="preserve">Multilayer shielding designs for sensitive devices under harsh electromagnetic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Symposium on Power Electronics for Distributed Generation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual, United States</w:t>
+              <w:t xml:space="preserve">IEEE Pulsed Power conference and Symposium on Fusion Engineering (PPC/SOFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Denver, Colorado, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478169v1</w:t>
+                <w:t xml:space="preserve">hal-03481536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer shielding designs for sensitive devices under harsh electromagnetic environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Ruscassie</w:t>
+                <w:t xml:space="preserve">Simulation methodology for considering delamination and bonding pullout in a SiC MOSFET chip during the short-circuit phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Reess</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Pulsed Power conference and Symposium on Fusion Engineering (PPC/SOFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Denver, Colorado, France</w:t>
+              <w:t xml:space="preserve">12th IEEE International Symposium on Power Electronics for Distributed Generation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481536v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of multilayer electromagnetic shielding effectiveness using high and low permeability materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2392,77 +2392,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non invasive electromagnetic diagnostic for new wide band gap semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioav Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2487,90 +2487,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency signals synchronization using FPGA SOC technology for security system in a radiography equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2638,64 +2638,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioav Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Metrology for AeroSpace (MAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2841,77 +2841,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating fast wide band semiconductors driving using either FPGA or micro-controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioav Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2962,90 +2962,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash lamps current monitoring using optically insulated FPGA technology under harsh pulsed power environement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cadilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Petre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Pulsed Power and Plasma Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3064,562 +3064,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles problématiques EMC/EMI liées à l'intégration embarquée des architectures de puissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
+                <w:t xml:space="preserve">Electromagnetic antenna for power electronic modules : towards a real time electromagnetic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASSEMBLEE GENERALE GDR ONDES-CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de TARBES - Labceem, Oct 2017, Sophia2017-Antipolis, France</w:t>
+              <w:t xml:space="preserve">19th Conference on Power Electronics and Applications (and Exhibition), EPE'17 ECCE (Energy Conversion Congress and Expo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Varsaw, Poland. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04532472v1</w:t>
+                <w:t xml:space="preserve">hal-02135769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of thermal aggressions on susceptibility responses and immunity figures of PWM patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoritical and experimental study of magnetic sensors for near-field emission measurement. Application to design and integration in power printed board circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
+                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC Europe 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, ANGERS, France. pp.0</w:t>
+              <w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility, EMC Europe 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Angers, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826280v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded set of sensors for power electronic modules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Effects of thermal aggressions on susceptibility responses and immunity figures of PWM patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">More Electric Aircraft (MEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Bordeaux, France. pp.0</w:t>
+              <w:t xml:space="preserve">EMC Europe 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, ANGERS, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657416v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic antenna for power electronic modules : towards a real time electromagnetic characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embedded set of sensors for power electronic modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Sakhraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Viné</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baptiste Trajin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference on Power Electronics and Applications (and Exhibition), EPE'17 ECCE (Energy Conversion Congress and Expo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Varsaw, Poland. pp.1-10</w:t>
+              <w:t xml:space="preserve">More Electric Aircraft (MEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Bordeaux, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135769v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoritical and experimental study of magnetic sensors for near-field emission measurement. Application to design and integration in power printed board circuit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
+                <w:t xml:space="preserve">Nouvelles problématiques EMC/EMI liées à l'intégration embarquée des architectures de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility, EMC Europe 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Angers, France. pp.0</w:t>
+              <w:t xml:space="preserve">ASSEMBLEE GENERALE GDR ONDES-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de TARBES - Labceem, Oct 2017, Sophia2017-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135770v1</w:t>
+                <w:t xml:space="preserve">hal-04532472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de capteurs intégrés et logiciels pour des modules d'électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rotella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Sakhraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Trajin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du pôle Intégration et Systèmes de Puissance 3D (ISP3D) du GdR SEEDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Toulouse, France. pp.0</w:t>
@@ -3642,601 +3642,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des intéractions électromagnétiques pour l'intégration de capteurs en électronique de puissance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Capacitive couplings modeling in concentrated windings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ioav Ramos Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nogarède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XXIIth International Conference on Electrical Machines, ICEM'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. pp.1387-1393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361689v1</w:t>
+                <w:t xml:space="preserve">hal-02135767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New susceptibility and immunity figures of PWM patterns and circuits with temperature impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Electromagnetics Symposium - EUROEM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, London, United Kingdom. pp. 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitive couplings modeling in concentrated windings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Ioav Ramos Chavez</w:t>
+                <w:t xml:space="preserve">Caractérisation des intéractions électromagnétiques pour l'intégration de capteurs en électronique de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Nogarède</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIth International Conference on Electrical Machines, ICEM'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. pp.1387-1393</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135767v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative embedded sensors for power electronic modules: CAPTIF – ANR research project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rob-cem I : un démonstrateur des problématiques de Compatibilité Electromagnétique dans les circuits et architectures électroniques embarquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Nano to Micro Power Electronics And Packaging Workshop, International Microelectronics Assembly and Packaging Society (IMAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Tours, France. pp.0</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT 2016 - CNRIUT'16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111677v1</w:t>
+                <w:t xml:space="preserve">hal-01416130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob-cem I : un démonstrateur des problématiques de Compatibilité Electromagnétique dans les circuits et architectures électroniques embarquées</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Innovative embedded sensors for power electronic modules: CAPTIF – ANR research project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Sakhraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Trajin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche des IUT 2016 - CNRIUT'16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France. pp. 1-4</w:t>
+              <w:t xml:space="preserve">From Nano to Micro Power Electronics And Packaging Workshop, International Microelectronics Assembly and Packaging Society (IMAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Tours, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416130v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des interactions électromagnétiques pour l'intégration de capteurs en électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2016 : EF-EPF-MGE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4287,51 +4287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés National de la Recherche en IUT CNRIUT 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, NANTES, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4382,51 +4382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioav Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on the Electromagnetic Compatibility of Integrated Circuits (EMC Compo 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Edimbourg, United Kingdom. pp.190-195, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4454,355 +4454,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual experimentation for EMC parameters extraction : case of the parasitic capacitance in wound structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioav Ramos</w:t>
+                <w:t xml:space="preserve">Contribution to modeling of parasitic couplings for predicting EMC behavior of electrical machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ioav Ramos Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nogarède</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems - ElectrIMACS'2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Valence, Spain. pp.0</w:t>
+              <w:t xml:space="preserve">2014 International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.1050-1056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103503v1</w:t>
+                <w:t xml:space="preserve">hal-02135802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to modeling of parasitic couplings for predicting EMC behavior of electrical machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Ioav Ramos Chavez</w:t>
+                <w:t xml:space="preserve">Virtual experimentation for EMC parameters extraction : case of the parasitic capacitance in wound structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioav Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nogarède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Conference on Electrical Machines (ICEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.1050-1056</w:t>
+              <w:t xml:space="preserve">11 th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems - ElectrIMACS'2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Valence, Spain. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135802v1</w:t>
+                <w:t xml:space="preserve">hal-04103503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations multi physiques et expérimentations virtuelles des cas de bruits électromagnétiques et d'interactions champ proche dans les systèmes mobiles et mécatroniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioav Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nogarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée plénière "Interférences d'Ondes", GDR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
@@ -4900,51 +4900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-cases of electromagnetic immunity and reliability in embedded electronics architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Batista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4995,77 +4995,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical stress induced by electromagnetic forces on wire bonds of high power modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Medjahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nogarède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroEm 2012 (European Electromagnetics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp. 1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5519,103 +5519,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and 3D Numerical Study of Multilayer Shielding Effectiveness for Board Level Shielding Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (24), pp.4156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5662,51 +5662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization method of radiated magnetic field based on integrated antenna measurement applied to power module technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6300,90 +6300,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation fréquentielle du vieillissement de matériaux diélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Coutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioav Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvième Conférence Plénière du GDR ONDES Université de Lille -Pôle évènementiel de LILLIAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6421,51 +6421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MESURES ET ANALYSES DES ÉMISSIONS RAYONNÉES CHAMP PROCHE DES PCB DE PUISSANCE À BASE DE SEMI-CONDUCTEURS GRAND-GAP MOSFET SIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6533,51 +6533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rise of electromagnetic pollution and interactions in mobile and transport applications using new electronic chips and energy devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroscience Open Forum ESOF2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.1-1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6812,51 +6812,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9FE45A99"/>
+    <w:nsid w:val="628CDE8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7043,51 +7043,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-dienot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5493-4253" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061052574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05526642v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dienot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1014747" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Massol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Pastor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-0-387-77845-7?page=2#toc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-77845-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188580v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188586v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Artaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Batista" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Junqua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ruscassi&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AerospaceEMC64918.2025.11074948" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754036v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Coutin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Gavrilenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Leduc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogar&#232;de" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613310" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04496622v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruscassie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courtois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guibert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boujoujex" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Petre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioav Ramos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDEMPED54949.2023.10271463" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288794v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njomza Ibrahimi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04076716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04076710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pecastaing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumollard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04076720v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04404795v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Larbaig" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03478169v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03481536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reess" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03470043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03470039v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03470074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025986v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025998v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cadilhon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532472v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826280v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Di&#233;not" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rotella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Sakhraoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trajin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vin&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449167v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ioav Ramos Chavez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546906v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333505v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCCompo.2015.7358355" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103503v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135802v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944551v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932428v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975195v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Medjahed" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289181v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mandray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermet Guyennet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dienot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195406v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe de Maglie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lourdel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517791v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demarcq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188498v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03922954v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11244156" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03475087v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2916261" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840346v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355436v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2009.2013558" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290356v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2008.926379" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290389v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20070495" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253120v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dienot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994626" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288894v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288856v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168381v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188744v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lourdel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dutarde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-dienot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5493-4253" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061052574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05526642v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dienot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1014747" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Massol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Pastor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-0-387-77845-7?page=2#toc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-77845-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188580v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188586v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Artaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Batista" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Junqua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ruscassi&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AerospaceEMC64918.2025.11074948" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758520v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boujoujex" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754036v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Coutin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Gavrilenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Leduc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogar&#232;de" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613310" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04496622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruscassie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courtois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04076716v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njomza Ibrahimi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Petre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioav Ramos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDEMPED54949.2023.10271463" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04076710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pecastaing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumollard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04076720v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04404795v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Larbaig" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03481536v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reess" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03478169v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03470043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03470039v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03470074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025986v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025998v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cadilhon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135769v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vin&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Di&#233;not" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657416v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rotella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Sakhraoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trajin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ioav Ramos Chavez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449167v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416130v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546906v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333505v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCCompo.2015.7358355" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103503v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944551v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932428v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975195v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Medjahed" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289181v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mandray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermet Guyennet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dienot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195406v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe de Maglie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lourdel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517791v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demarcq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188498v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03922954v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11244156" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03475087v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2916261" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840346v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355436v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2009.2013558" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290356v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2008.926379" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290389v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20070495" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253120v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dienot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994626" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288894v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288856v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168381v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188744v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lourdel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dutarde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>