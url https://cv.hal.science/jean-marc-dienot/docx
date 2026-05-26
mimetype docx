--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -512,506 +512,502 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducted and Radiated Emissions of Power Chips with High Temperature Environment</w:t>
+                <w:t xml:space="preserve">New Figures of Conducted and Radiated Emissions of Electrical Power PCB With External Thermal Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noan Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruscassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Symposium on Electromagnetic Compatibility, Signal &amp; Power Integrity(2025 EMC+SIPI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 12th International Workshop on Metrology for AeroSpace (MetroAeroSpace)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Naples, France. pp.739-744, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MetroAeroSpace64938.2025.11114505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05188580v1</w:t>
+                <w:t xml:space="preserve">hal-05615692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on the characterization, the modeling and the simulation of conducted and radiated emissions of Power Printed Circuit Board (PPCB)</w:t>
+                <w:t xml:space="preserve">Conducted and Radiated Emissions of Power Chips with High Temperature Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Batista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium EMC Europe 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMC France section - Sorbonne University, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Symposium on Electromagnetic Compatibility, Signal &amp; Power Integrity(2025 EMC+SIPI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE EMC society, Aug 2025, Raleigh (North Carolina), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188586v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unterminated Thevenin black box modeling of a DC/3AC converter for aerospace applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A review on the characterization, the modeling and the simulation of conducted and radiated emissions of Power Printed Circuit Board (PPCB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noan Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert Ruscassié</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Batista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium EMC Europe 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMC France section - Sorbonne University, Sep 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187919v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thevenin black box model to characterize conducted electromagnetic interference of DC/AC converters for aerospace applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Unterminated Thevenin black box modeling of a DC/3AC converter for aerospace applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noan Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Boujoujex</w:t>
+                <w:t xml:space="preserve">Robert Ruscassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC Europe 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 ESA Workshop on Aerospace EMC (Aerospace EMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, May 2025, Seville, Spain. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/AerospaceEMC64918.2025.11074948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758520v1</w:t>
+                <w:t xml:space="preserve">hal-05187919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Discharges Detection Using an Electromagnetic Antenna: a New Approach Based on Polyimide-Epoxy Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Coutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1052,424 +1048,424 @@
               <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme LABCEEM : exemple d'une synergie Recherche - Enseignement Universitaire - Transfert de technologies autour de l'ingénierie électromagnétique et la CEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thevenin black box model to characterize conducted electromagnetic interference of DC/AC converters for aerospace applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noan Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Boujoujex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème colloque pédagogique national GEII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Universitaire de Technologie, Aix-Marseille Université, May 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">EMC Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05188508v1</w:t>
+                <w:t xml:space="preserve">hal-04758520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système Temps Réel pour Accélérateur Multi-Impulsion (STREAMI)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plateforme LABCEEM : exemple d'une synergie Recherche - Enseignement Universitaire - Transfert de technologies autour de l'ingénierie électromagnétique et la CEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières Journées HPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEA - Centre de Gramat, Feb 2024, GRAMAT, France</w:t>
+              <w:t xml:space="preserve">50ème colloque pédagogique national GEII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire de Technologie, Aix-Marseille Université, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496622v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'efficacité des blindages multicouches pour l'immunité des circuits électroniques embarqués</w:t>
+                <w:t xml:space="preserve">Système Temps Réel pour Accélérateur Multi-Impulsion (STREAMI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruscassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Ruscassie</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
+                <w:t xml:space="preserve">Laurent Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Colloque International et Exposition sur la Compatibilité ElectroMagnétique (CEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, INP-ENSEEIHT, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Premières Journées HPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA - Centre de Gramat, Feb 2024, GRAMAT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076716v1</w:t>
+                <w:t xml:space="preserve">hal-04496622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of thermo-oxidative ageing applied to an epoxy resin using a microstrip ring resonator structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Coutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioav Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1527,2375 +1523,2423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIGN OF A COMPLETE SOURCE AND VICTIM 3D ELECTROMAGNETIC MODEL FOR MULTILAYER SHIELDING EVALUATION</w:t>
+                <w:t xml:space="preserve">Étude de l'efficacité des blindages multicouches pour l'immunité des circuits électroniques embarqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruscassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 2023 Pulsed Power Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Nuclear &amp; Plasma Sciences Society, Jun 2023, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">21e Colloque International et Exposition sur la Compatibilité ElectroMagnétique (CEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, INP-ENSEEIHT, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288794v1</w:t>
+                <w:t xml:space="preserve">hal-04076716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrations de capteurs champ proche dans les modules de puissance à base de semi-conducteurs Grand-gap MOSFET SiC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DESIGN OF A COMPLETE SOURCE AND VICTIM 3D ELECTROMAGNETIC MODEL FOR MULTILAYER SHIELDING EVALUATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Colloque International et Exposition sur la Compatibilité ElectroMagnétique (CEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, INP-ENSEEIHT, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE 2023 Pulsed Power Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Nuclear &amp; Plasma Sciences Society, Jun 2023, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076710v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une microstrip à anneau résonnant pour l'analyse et la caractérisation des propriétés diélectriques haute fréquence des bobinages statoriques de moteur électrique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Intégrations de capteurs champ proche dans les modules de puissance à base de semi-conducteurs Grand-gap MOSFET SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e Colloque International et Exposition sur la Compatibilité ElectroMagnétique (CEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, INP-ENSEEIHT, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076720v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles problématiques EMC/EMI liées à l’intégration embarquée des architectures électroniques de puissance et de commande</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Conception d'une microstrip à anneau résonnant pour l'analyse et la caractérisation des propriétés diélectriques haute fréquence des bobinages statoriques de moteur électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Coutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioav Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Ondes, Webinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Tarbes, France</w:t>
+              <w:t xml:space="preserve">21e Colloque International et Exposition sur la Compatibilité ElectroMagnétique (CEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, INP-ENSEEIHT, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404795v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer shielding designs for sensitive devices under harsh electromagnetic environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Nouvelles problématiques EMC/EMI liées à l’intégration embarquée des architectures électroniques de puissance et de commande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Pulsed Power conference and Symposium on Fusion Engineering (PPC/SOFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Denver, Colorado, France</w:t>
+              <w:t xml:space="preserve">GDR Ondes, Webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481536v1</w:t>
+                <w:t xml:space="preserve">hal-04404795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation methodology for considering delamination and bonding pullout in a SiC MOSFET chip during the short-circuit phase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Batista</w:t>
+                <w:t xml:space="preserve">Multilayer shielding designs for sensitive devices under harsh electromagnetic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Symposium on Power Electronics for Distributed Generation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual, United States</w:t>
+              <w:t xml:space="preserve">IEEE Pulsed Power conference and Symposium on Fusion Engineering (PPC/SOFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Denver, Colorado, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478169v1</w:t>
+                <w:t xml:space="preserve">hal-03481536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of multilayer electromagnetic shielding effectiveness using high and low permeability materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
+                <w:t xml:space="preserve">Simulation methodology for considering delamination and bonding pullout in a SiC MOSFET chip during the short-circuit phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Reess</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
+              <w:t xml:space="preserve">12th IEEE International Symposium on Power Electronics for Distributed Generation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470043v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non invasive electromagnetic diagnostic for new wide band gap semiconductors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Ruscassie</w:t>
+                <w:t xml:space="preserve">Modeling and simulation methodology for considering delamination and bonding pull out in a SiC MOSFET chip during the short-circuit phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioav Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 12th International Symposium on Power Electronics for Distributed Generation Systems (PEDG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Chicago, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PEDG51384.2021.9494178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470039v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency signals synchronization using FPGA SOC technology for security system in a radiography equipment</w:t>
+                <w:t xml:space="preserve">Investigation of multilayer electromagnetic shielding effectiveness using high and low permeability materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reess</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470074v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenges for electromagnetic diagnosis and control of power devices using wide-band gap semi-conductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Non invasive electromagnetic diagnostic for new wide band gap semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruscassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioav Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Metrology for AeroSpace (MAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Pise, Italy</w:t>
+              <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025986v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation-based modeling of electrothermal behavior of a SiC MOSFET chip during a short circuit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Batista</w:t>
+                <w:t xml:space="preserve">High frequency signals synchronization using FPGA SOC technology for security system in a radiography equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruscassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Latin American Electron Devices Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, San Jose, Costa Rica</w:t>
+              <w:t xml:space="preserve">8th Euro-Asian Pulsed Power conference (EAPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025998v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating fast wide band semiconductors driving using either FPGA or micro-controller</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">The challenges for electromagnetic diagnosis and control of power devices using wide-band gap semi-conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioav Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference On Plasma Sciences (ICOPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Metrology for AeroSpace (MAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025981v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash lamps current monitoring using optically insulated FPGA technology under harsh pulsed power environement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Cadilhon</w:t>
+                <w:t xml:space="preserve">Equation-based modeling of electrothermal behavior of a SiC MOSFET chip during a short circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anca Petre</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Pulsed Power and Plasma Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orlando, Florida, United States</w:t>
+              <w:t xml:space="preserve">IEEE Latin American Electron Devices Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, San Jose, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026350v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic antenna for power electronic modules : towards a real time electromagnetic characterization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
+                <w:t xml:space="preserve">Investigating fast wide band semiconductors driving using either FPGA or micro-controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruscassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioav Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference on Power Electronics and Applications (and Exhibition), EPE'17 ECCE (Energy Conversion Congress and Expo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Varsaw, Poland. pp.1-10</w:t>
+              <w:t xml:space="preserve">IEEE International Conference On Plasma Sciences (ICOPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135769v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoritical and experimental study of magnetic sensors for near-field emission measurement. Application to design and integration in power printed board circuit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Viné</w:t>
+                <w:t xml:space="preserve">Flash lamps current monitoring using optically insulated FPGA technology under harsh pulsed power environement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
+                <w:t xml:space="preserve">B. Cadilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Petre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility, EMC Europe 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Angers, France. pp.0</w:t>
+              <w:t xml:space="preserve">IEEE Pulsed Power and Plasma Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135770v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of thermal aggressions on susceptibility responses and immunity figures of PWM patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
+                <w:t xml:space="preserve">Nouvelles problématiques EMC/EMI liées à l'intégration embarquée des architectures de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC Europe 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, ANGERS, France. pp.0</w:t>
+              <w:t xml:space="preserve">ASSEMBLEE GENERALE GDR ONDES-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de TARBES - Labceem, Oct 2017, Sophia2017-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826280v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded set of sensors for power electronic modules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Effects of thermal aggressions on susceptibility responses and immunity figures of PWM patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">More Electric Aircraft (MEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Bordeaux, France. pp.0</w:t>
+              <w:t xml:space="preserve">EMC Europe 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, ANGERS, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657416v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles problématiques EMC/EMI liées à l'intégration embarquée des architectures de puissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
+                <w:t xml:space="preserve">Electromagnetic antenna for power electronic modules : towards a real time electromagnetic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASSEMBLEE GENERALE GDR ONDES-CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de TARBES - Labceem, Oct 2017, Sophia2017-Antipolis, France</w:t>
+              <w:t xml:space="preserve">19th Conference on Power Electronics and Applications (and Exhibition), EPE'17 ECCE (Energy Conversion Congress and Expo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Varsaw, Poland. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532472v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de capteurs intégrés et logiciels pour des modules d'électronique de puissance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Theoritical and experimental study of magnetic sensors for near-field emission measurement. Application to design and integration in power printed board circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du pôle Intégration et Systèmes de Puissance 3D (ISP3D) du GdR SEEDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Toulouse, France. pp.0</w:t>
+              <w:t xml:space="preserve">International Symposium on Electromagnetic Compatibility, EMC Europe 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Angers, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657538v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitive couplings modeling in concentrated windings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embedded set of sensors for power electronic modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Ioav Ramos Chavez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
+                <w:t xml:space="preserve">Imane Sakhraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Viguier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baptiste Trajin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIth International Conference on Electrical Machines, ICEM'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. pp.1387-1393</w:t>
+              <w:t xml:space="preserve">More Electric Aircraft (MEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Bordeaux, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135767v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New susceptibility and immunity figures of PWM patterns and circuits with temperature impacts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conception de capteurs intégrés et logiciels pour des modules d'électronique de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Sakhraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Trajin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Electromagnetics Symposium - EUROEM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, London, United Kingdom. pp. 1-2</w:t>
+              <w:t xml:space="preserve">Journée du pôle Intégration et Systèmes de Puissance 3D (ISP3D) du GdR SEEDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449167v1</w:t>
+                <w:t xml:space="preserve">hal-03657538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des intéractions électromagnétiques pour l'intégration de capteurs en électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3927,1506 +3971,1696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob-cem I : un démonstrateur des problématiques de Compatibilité Electromagnétique dans les circuits et architectures électroniques embarquées</w:t>
+                <w:t xml:space="preserve">New susceptibility and immunity figures of PWM patterns and circuits with temperature impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Francoise Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche des IUT 2016 - CNRIUT'16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France. pp. 1-4</w:t>
+              <w:t xml:space="preserve">European Electromagnetics Symposium - EUROEM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, London, United Kingdom. pp. 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416130v1</w:t>
+                <w:t xml:space="preserve">hal-01449167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative embedded sensors for power electronic modules: CAPTIF – ANR research project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Capacitive couplings modeling in concentrated windings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ioav Ramos Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nogarède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Nano to Micro Power Electronics And Packaging Workshop, International Microelectronics Assembly and Packaging Society (IMAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Tours, France. pp.0</w:t>
+              <w:t xml:space="preserve">XXIIth International Conference on Electrical Machines, ICEM'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. pp.1387-1393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111677v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des interactions électromagnétiques pour l'intégration de capteurs en électronique de puissance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
+                <w:t xml:space="preserve">Rob-cem I : un démonstrateur des problématiques de Compatibilité Electromagnétique dans les circuits et architectures électroniques embarquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2016 : EF-EPF-MGE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp.0</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT 2016 - CNRIUT'16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139427v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruit électromagnétique et susceptibilité des architectures électroniques en présence d'environnement thermique agressif</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Innovative embedded sensors for power electronic modules: CAPTIF – ANR research project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Sakhraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Trajin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés National de la Recherche en IUT CNRIUT 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, NANTES, France. pp.0</w:t>
+              <w:t xml:space="preserve">From Nano to Micro Power Electronics And Packaging Workshop, International Microelectronics Assembly and Packaging Society (IMAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Tours, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546906v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal-electromagnetic susceptibility behaviors of PWM patterns used in control electronic circuit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ioav Ramos</w:t>
+                <w:t xml:space="preserve">Caractérisation des interactions électromagnétiques pour l'intégration de capteurs en électronique de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on the Electromagnetic Compatibility of Integrated Circuits (EMC Compo 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2016 : EF-EPF-MGE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp.0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333505v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to modeling of parasitic couplings for predicting EMC behavior of electrical machines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Nogarède</w:t>
+                <w:t xml:space="preserve">Bruit électromagnétique et susceptibilité des architectures électroniques en présence d'environnement thermique agressif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Conference on Electrical Machines (ICEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.1050-1056</w:t>
+              <w:t xml:space="preserve">Congrés National de la Recherche en IUT CNRIUT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, NANTES, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135802v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual experimentation for EMC parameters extraction : case of the parasitic capacitance in wound structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal-electromagnetic susceptibility behaviors of PWM patterns used in control electronic circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioav Ramos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems - ElectrIMACS'2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Workshop on the Electromagnetic Compatibility of Integrated Circuits (EMC Compo 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Edimbourg, United Kingdom. pp.190-195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMCCompo.2015.7358355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103503v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations multi physiques et expérimentations virtuelles des cas de bruits électromagnétiques et d'interactions champ proche dans les systèmes mobiles et mécatroniques.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virtual experimentation for EMC parameters extraction : case of the parasitic capacitance in wound structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioav Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nogarède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Viguier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Nogarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée plénière "Interférences d'Ondes", GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">11 th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems - ElectrIMACS'2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Valence, Spain. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944551v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of Integrated Near-field Antennas for Diagnosis of Electromagnetic Noises in Hybrid Electronic Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
+                <w:t xml:space="preserve">Contribution to modeling of parasitic couplings for predicting EMC behavior of electrical machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ioav Ramos Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nogarède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Control, Measurement, Signals and their application to Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2014 International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.1050-1056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932428v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-cases of electromagnetic immunity and reliability in embedded electronics architectures</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigations multi physiques et expérimentations virtuelles des cas de bruits électromagnétiques et d'interactions champ proche dans les systèmes mobiles et mécatroniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioav Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nogarède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROEM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp.87</w:t>
+              <w:t xml:space="preserve">Assemblée plénière "Interférences d'Ondes", GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977489v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stress induced by electromagnetic forces on wire bonds of high power modules</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applications of Integrated Near-field Antennas for Diagnosis of Electromagnetic Noises in Hybrid Electronic Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Nogarède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroEm 2012 (European Electromagnetics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp. 1-1</w:t>
+              <w:t xml:space="preserve">Electronic Control, Measurement, Signals and their application to Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975195v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic considerations for designing double-sided power modules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M. Dienot</w:t>
+                <w:t xml:space="preserve">Real-cases of electromagnetic immunity and reliability in embedded electronics architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Batista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Industrial Application Society 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, New Orléans, United States</w:t>
+              <w:t xml:space="preserve">EUROEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00289181v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User of accurate chip level modeling and analysis of a power module to establish reliability rules</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical stress induced by electromagnetic forces on wire bonds of high power modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hassen Medjahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nogarède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE International Symposium on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Montréal, Canada. 6p</w:t>
+              <w:t xml:space="preserve">EuroEm 2012 (European Electromagnetics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp. 1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195406v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Electromagnetic considerations for designing double-sided power modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mandray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mermet Guyennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dienot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Industrial Application Society 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, New Orléans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00289181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">User of accurate chip level modeling and analysis of a power module to establish reliability rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe de Maglie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Austin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dienot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2006 IEEE International Symposium on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Montréal, Canada. 6p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ELECTRICAL SIMULATION METHODOLOGY DEDICATED TO EMC DIGITAL CIRCUITS EMISSIONS ANALYSIS ON PCB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demarcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Electromagnetic Compatibility of Integrated Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Toulouse, France. pp. 61-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5436,847 +5670,847 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labceem : un exemple de plateforme Enseignement-Recherche autour de l’ingénierie électromagnétique et la CEM à l’IUT de Tarbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Départements de Génie Electrique et Informatique Industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 100/50 Colloque de Marseille, 43eme année (100), pp. 22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and 3D Numerical Study of Multilayer Shielding Effectiveness for Board Level Shielding Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njomza Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Gavrilenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (24), pp.4156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/electronics11244156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization method of radiated magnetic field based on integrated antenna measurement applied to power module technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35 (2), pp.1440-1449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPEL.2019.2916261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on electromagnetic noises and interactions in electronic architectures : a tutorial case on a mobile system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Telecommunications Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic considerations for designing double-sided power modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mandray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mermet Guyennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Dienot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tia.2009.2013558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Experimental Approach for Thermal Impacts on Electromagnetic Behavior of Electronic Circuit Board Configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 57 (11), pp.2405-2413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIM.2008.926379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation and simulation of digital device electromagnetic noise under non-ambient temperature conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Volume 43 (Issue 20), pp.1073-1074. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/el:20070495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse and large signal modelling of GaAs field effect transistors at 77 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 04 (C6), pp.C6-165-C6-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:1994626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00253120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6286,331 +6520,331 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation fréquentielle du vieillissement de matériaux diélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Coutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioav Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvième Conférence Plénière du GDR ONDES Université de Lille -Pôle évènementiel de LILLIAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MESURES ET ANALYSES DES ÉMISSIONS RAYONNÉES CHAMP PROCHE DES PCB DE PUISSANCE À BASE DE SEMI-CONDUCTEURS GRAND-GAP MOSFET SIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruscassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Larbaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dumollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvième Conférence Plénière du GDR- ONDES (2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rise of electromagnetic pollution and interactions in mobile and transport applications using new electronic chips and energy devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Diénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroscience Open Forum ESOF2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.1-1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6620,131 +6854,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System for measuring an electromagnetic field, a control system using the measuring system, and an electronic circuit designed for the measuring system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dutarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dienot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 2009/0160438A1. 2009, 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6812,51 +7046,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="628CDE8A"/>
+    <w:nsid w:val="F19399D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7043,51 +7277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-dienot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5493-4253" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061052574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05526642v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dienot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1014747" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Massol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Pastor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-0-387-77845-7?page=2#toc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-77845-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188580v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188586v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Artaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Batista" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Junqua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ruscassi&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AerospaceEMC64918.2025.11074948" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758520v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boujoujex" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754036v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Coutin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Gavrilenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Leduc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogar&#232;de" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613310" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04496622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruscassie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courtois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04076716v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njomza Ibrahimi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Petre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioav Ramos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDEMPED54949.2023.10271463" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04076710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pecastaing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumollard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04076720v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04404795v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Larbaig" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03481536v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reess" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03478169v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03470043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03470039v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03470074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025986v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025998v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cadilhon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135769v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vin&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Di&#233;not" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657416v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rotella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Sakhraoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trajin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657538v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ioav Ramos Chavez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449167v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416130v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546906v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333505v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCCompo.2015.7358355" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103503v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944551v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932428v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975195v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Medjahed" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289181v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mandray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermet Guyennet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dienot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195406v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe de Maglie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lourdel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517791v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demarcq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188498v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03922954v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11244156" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03475087v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2916261" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840346v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355436v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2009.2013558" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290356v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2008.926379" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290389v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20070495" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253120v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dienot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994626" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288894v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288856v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168381v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188744v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lourdel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dutarde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-dienot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5493-4253" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061052574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05526642v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dienot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1014747" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Massol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Gonzalo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Pastor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-0-387-77845-7?page=2#toc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-77845-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615692v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Artaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruscassie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Gavrilenko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAeroSpace64938.2025.11114505" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188580v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Batista" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Junqua" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ruscassi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AerospaceEMC64918.2025.11074948" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754036v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Coutin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Leduc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogar&#232;de" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613310" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guibert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Boujoujex" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04496622v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Courtois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Petre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioav Ramos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDEMPED54949.2023.10271463" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04076716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njomza Ibrahimi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04076710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pecastaing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumollard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04076720v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04404795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Larbaig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03481536v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reess" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03478169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDG51384.2021.9494178" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03470043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03470039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03470074v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025986v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025998v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03025981v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026350v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cadilhon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Di&#233;not" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vin&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rotella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Sakhraoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trajin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657538v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449167v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135767v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ioav Ramos Chavez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416130v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546906v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333505v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCCompo.2015.7358355" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103503v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944551v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932428v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975195v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Medjahed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289181v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mandray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermet Guyennet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dienot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe de Maglie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lourdel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517791v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demarcq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188498v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03922954v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11244156" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03475087v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2916261" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840346v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2009.2013558" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2008.926379" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290389v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20070495" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dienot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994626" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288894v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288856v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168381v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188744v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lourdel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dutarde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>