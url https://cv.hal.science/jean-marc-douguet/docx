--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Douguet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marc-douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3204-6700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reluctance Toward Complex Market Modelling and Simulation in The French Extractive and/or Recycling Sector: A Sociological Perspective on Agent-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenintsoa Andriamasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20944/preprints202510.1425.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic foresight analysis for the management of land-sea interface in a climate change context: A comprehensive literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gea Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Zennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Beunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2025.104111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Coastal and Marine Governance: Enhancing Decision Support Through Digital Tools for Cumulative Impact Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonne Kotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elis Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihhail Fetissov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/oas.10300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Local and Scientific Knowledge in Land–Sea Governance Through Strategic Foresight: Unlocking Transformative Adaptation in Valencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gea Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Zennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lujan Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernabe Aldeguerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/oas.10458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging local and science-based knowledge in land-sea governance through strategic foresight: an experience from Valencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gea Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Zennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Luján</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernabé Aldeguer Cerdà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/oas.i470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que pourrait nous dire la dette écologique sur l'eutrophisation en Bretagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O'Connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Analyses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working deliberat(iv)ely with(in) wicked problems: The existential, epistemological and ethical nexus of imperfect knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paul O’connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 163, pp.103436. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2024.103436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous dit l’évaluation de notre rencontre avec l’environnement ? Les mots de l’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Assessment of the Societal Costs of Fishing Activities in a Deliberative Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Failler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ferraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.6191. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14106191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious games as a social learning tool in formalizing the artisanal and small-scale mining sector in African territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenintsoa Andriamasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Angel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Extractive Industries and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.1108 - 1120. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exis.2020.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Out of the Blue, or How (Not) to Deal with Overfed Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bourblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for the History of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.115-142. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/ares.2020.110108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage structurel entre systèmes produits-services. Cas de l’approvisionnement en granulats de construction de la Région Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un partenariat de connaissances sur les questions de justice environnementale : Exemple du projet européen EJOLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahinala Raharinirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 13 - 1, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ere.332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for integrating soil and sub-soil in sustainable urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loschetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, The Sustainable City VIII, 1, pp.461 - 472. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SC130391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01513046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Quality Assessment in a Deliberative Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J van Der Sluijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry R Ravetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 8 Numéro 2, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.5035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux mécanismes de concertation appliqués aux ressources en eau : principes méthodologiques et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (4), pp.434-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidents in the Civil Nuclear Sector and their Impact on Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O’connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Cybersecurity, Technologies and Energy Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland; Springer, pp.1-73, 2025, Palgrave Studies in Energy Transitions, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04196-9_43-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidents in the Civil Nuclear Sector and their Impact on Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paul O'Connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palgrave Handbook of Cybersecurity, Technologies and Energy Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Assessment of the Societal Cost of Fishing Activities in a Deliberative Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre W. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Failler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chamaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding learning : Applications to Information and Communication Technology (ICT) and to Environmental Governance & Learning Pathways and the Design of Integrated Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ewing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de la Connaissance dans un processus délibératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van Der Sluijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Guimarães Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafin Corral Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining the integrity of the French Terroir? Critical Natural Capital in its Cultural Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O'Connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture and Water Quality Control – A Structural Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de valeurs et appropriation du Capital écologique : Modes de régulation de la ressource en eau en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O'Connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305392v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'eau et agricultures durables : Une approche structurelle de l'évaluation des politiques publiques d'environnement appliquée à la région Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur l’état des lieux 2025 du bassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur les gestions alternatives des urines et matières fécales humaines. Un potentiel d’amélioration conjointe de la gestion de l’eau et de la souveraineté alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional barriers and enablers. Blue Green Governance: Scientific Review Report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Fobé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Salès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Đinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blue Green Governance EU Project. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3.1 Conceptual and Operational elements of articulation of the Patrimonial Approach and the Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Perez Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Deladerriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universite Paris Saclay. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur la sobriété en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Report on Institutional Barriers and Enablers. Blue Green Governance: Deliverable 1.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Fobé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Salès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blue Green Governance EU Project. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Brief on Institutional Barriers and Enablers. Blue Green Governance: Deliverable 1.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Fobé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Trubbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Froukje Maria Platjouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blue Green Governance EU Project. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance on the implementation of the case studies – A tool for the development of strategic foresight. Blue Green Governance: Deliverable 2.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gea Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Zennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Beunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blue Green Governance EU Project. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case Study Protocol (including indicators and ex-ante evaluation). Blue Green Governance: Deliverable 3.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Zennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gea Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Beunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blue Green Governance EU Project. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques sociales et politiques associées à l’eutrophisation et à sa prise en charge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bourblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; IFREMER; INRA; IRSTEA. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Menesguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EMPREINTE ÉCOLOGIQUE DU PARC NATUREL DE LA HAUTE VALLÉE DE CHEVREUSE : DU CONCEPT À LA CONSTRUCTION DE L'OUTIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O 'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Doussoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Philippot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2014‐37, REEDS - Centre international de Recherches en Economie écologique, Eco-innovation et ingénierie du Développement Soutenable. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation socio-économiques des indicateurs agro-écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Versailles Saint-Quentin-En-Yvelines (UVSQ). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes agraires et Soutenabilité, un enjeu pour la préservation d'une eau de qualité en Bretagne, un problème d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Versailles-Saint Quentin en Yvelines, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00497251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Douguet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marc-douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3204-6700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reluctance Toward Complex Market Modelling and Simulation in The French Extractive and/or Recycling Sector: A Sociological Perspective on Agent-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenintsoa Andriamasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20944/preprints202510.1425.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic foresight analysis for the management of land-sea interface in a climate change context: A comprehensive literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gea Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Zennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Beunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2025.104111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Coastal and Marine Governance: Enhancing Decision Support Through Digital Tools for Cumulative Impact Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonne Kotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elis Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihhail Fetissov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/oas.10300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Local and Scientific Knowledge in Land–Sea Governance Through Strategic Foresight: Unlocking Transformative Adaptation in Valencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gea Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Zennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lujan Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernabe Aldeguerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/oas.10458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging local and science-based knowledge in land-sea governance through strategic foresight: an experience from Valencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gea Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Zennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Luján</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernabé Aldeguer Cerdà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/oas.i470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que pourrait nous dire la dette écologique sur l'eutrophisation en Bretagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O'Connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Analyses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working deliberat(iv)ely with(in) wicked problems: The existential, epistemological and ethical nexus of imperfect knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paul O’connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 163, pp.103436. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2024.103436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous dit l’évaluation de notre rencontre avec l’environnement ? Les mots de l’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Assessment of the Societal Costs of Fishing Activities in a Deliberative Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Failler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ferraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.6191. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14106191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious games as a social learning tool in formalizing the artisanal and small-scale mining sector in African territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenintsoa Andriamasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Angel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Extractive Industries and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.1108 - 1120. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exis.2020.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Out of the Blue, or How (Not) to Deal with Overfed Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bourblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for the History of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.115-142. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/ares.2020.110108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage structurel entre systèmes produits-services. Cas de l’approvisionnement en granulats de construction de la Région Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un partenariat de connaissances sur les questions de justice environnementale : Exemple du projet européen EJOLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahinala Raharinirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 13 - 1, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ere.332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for integrating soil and sub-soil in sustainable urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loschetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, The Sustainable City VIII, 1, pp.461 - 472. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SC130391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01513046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Quality Assessment in a Deliberative Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J van Der Sluijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry R Ravetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 8 Numéro 2, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.5035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux mécanismes de concertation appliqués aux ressources en eau : principes méthodologiques et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (4), pp.434-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidents in the Civil Nuclear Sector and their Impact on Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O’connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Cybersecurity, Technologies and Energy Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland; Springer, pp.1-73, 2025, Palgrave Studies in Energy Transitions, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04196-9_43-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidents in the Civil Nuclear Sector and their Impact on Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paul O'Connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palgrave Handbook of Cybersecurity, Technologies and Energy Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Assessment of the Societal Cost of Fishing Activities in a Deliberative Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre W. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Failler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chamaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding learning : Applications to Information and Communication Technology (ICT) and to Environmental Governance & Learning Pathways and the Design of Integrated Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ewing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de la Connaissance dans un processus délibératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van Der Sluijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Guimarães Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafin Corral Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining the integrity of the French Terroir? Critical Natural Capital in its Cultural Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O'Connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture and Water Quality Control – A Structural Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de valeurs et appropriation du Capital écologique : Modes de régulation de la ressource en eau en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O'Connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305392v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'eau et agricultures durables : Une approche structurelle de l'évaluation des politiques publiques d'environnement appliquée à la région Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur l’état des lieux 2025 du bassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur les gestions alternatives des urines et matières fécales humaines. Un potentiel d’amélioration conjointe de la gestion de l’eau et de la souveraineté alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional barriers and enablers. Blue Green Governance: Scientific Review Report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Fobé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Salès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Đinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blue Green Governance EU Project. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3.1 Conceptual and Operational elements of articulation of the Patrimonial Approach and the Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Perez Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Deladerriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universite Paris Saclay. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur la sobriété en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Report on Institutional Barriers and Enablers. Blue Green Governance: Deliverable 1.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Fobé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Salès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blue Green Governance EU Project. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Brief on Institutional Barriers and Enablers. Blue Green Governance: Deliverable 1.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Fobé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Trubbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Froukje Maria Platjouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blue Green Governance EU Project. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case Study Protocol (including indicators and ex-ante evaluation). Blue Green Governance: Deliverable 3.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Zennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gea Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Beunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blue Green Governance EU Project. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance on the implementation of the case studies – A tool for the development of strategic foresight. Blue Green Governance: Deliverable 2.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gea Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Zennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Beunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blue Green Governance EU Project. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques sociales et politiques associées à l’eutrophisation et à sa prise en charge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bourblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; IFREMER; INRA; IRSTEA. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Menesguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EMPREINTE ÉCOLOGIQUE DU PARC NATUREL DE LA HAUTE VALLÉE DE CHEVREUSE : DU CONCEPT À LA CONSTRUCTION DE L'OUTIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O 'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Doussoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Philippot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2014‐37, REEDS - Centre international de Recherches en Economie écologique, Eco-innovation et ingénierie du Développement Soutenable. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation socio-économiques des indicateurs agro-écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Versailles Saint-Quentin-En-Yvelines (UVSQ). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes agraires et Soutenabilité, un enjeu pour la préservation d'une eau de qualité en Bretagne, un problème d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Versailles-Saint Quentin en Yvelines, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00497251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35C03B0D"/>
+    <w:nsid w:val="91F9EA34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-douguet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3204-6700" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322139v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenintsoa Andriamasinoro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Douguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints202510.1425.v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126074v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gea Grassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Zennaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Ferraro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Beunen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2025.104111" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341208v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonne Kotta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis Vollmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihhail Fetissov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Furlan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/oas.10300" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lujan Climent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernabe Aldeguerc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Barbera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/oas.10458" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248180v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Luj&#225;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Barber&#224;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Aldeguer Cerd&#224;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/oas.i470" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04422410v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin O'Connor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04678254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paul O&#8217;connor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2024.103436" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03942055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14106191" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hohmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Angel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.07.017" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088349v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bourblanc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ares.2020.110108" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03942087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morlat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0445" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03942088v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahinala Raharinirina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.332" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC130391" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03942103v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Der Sluijs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry R Ravetz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.5035" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00387212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin O&#8217;connor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04196-9_43-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paul O'Connor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879665v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre W. Johnson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Failler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chamaret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ewing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Der Sluijs" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Guimar&#227;es Pereira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Corral Quintana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305399v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305411v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schembri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305392v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois No&#235;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505525v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conseil Scientifique Du Comit&#233; de Bassin Seine Normandie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373573v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Fob&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blatrix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Sal&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh &#272;inh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341222v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Perez Herrera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Deladerriere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341200v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dinh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Trubbach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froukje Maria Platjouw" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341203v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341205v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01761307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243385v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin O 'Connor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Doussoulin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanceleur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997518v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00497251v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-douguet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3204-6700" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322139v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenintsoa Andriamasinoro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Douguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints202510.1425.v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126074v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gea Grassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Zennaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Ferraro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Beunen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2025.104111" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341208v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonne Kotta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis Vollmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihhail Fetissov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Furlan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/oas.10300" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lujan Climent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernabe Aldeguerc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Barbera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/oas.10458" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248180v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Luj&#225;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Barber&#224;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Aldeguer Cerd&#224;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/oas.i470" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04422410v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin O'Connor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04678254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paul O&#8217;connor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2024.103436" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03942055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14106191" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hohmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Angel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.07.017" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088349v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bourblanc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ares.2020.110108" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03942087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morlat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0445" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03942088v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahinala Raharinirina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.332" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC130391" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03942103v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Der Sluijs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry R Ravetz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.5035" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00387212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin O&#8217;connor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04196-9_43-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paul O'Connor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879665v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre W. Johnson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Failler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chamaret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ewing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Der Sluijs" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Guimar&#227;es Pereira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Corral Quintana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305399v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305411v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schembri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305392v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois No&#235;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505525v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conseil Scientifique Du Comit&#233; de Bassin Seine Normandie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373573v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Fob&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blatrix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Sal&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh &#272;inh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341222v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Perez Herrera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Deladerriere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341200v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dinh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Trubbach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froukje Maria Platjouw" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341205v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341203v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01761307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243385v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin O 'Connor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Doussoulin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanceleur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997518v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00497251v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>