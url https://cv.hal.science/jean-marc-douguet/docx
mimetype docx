--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Douguet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marc-douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3204-6700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reluctance Toward Complex Market Modelling and Simulation in The French Extractive and/or Recycling Sector: A Sociological Perspective on Agent-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenintsoa Andriamasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20944/preprints202510.1425.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic foresight analysis for the management of land-sea interface in a climate change context: A comprehensive literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gea Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Zennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Beunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2025.104111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Coastal and Marine Governance: Enhancing Decision Support Through Digital Tools for Cumulative Impact Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonne Kotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elis Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihhail Fetissov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/oas.10300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Local and Scientific Knowledge in Land–Sea Governance Through Strategic Foresight: Unlocking Transformative Adaptation in Valencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gea Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Zennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lujan Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernabe Aldeguerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/oas.10458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging local and science-based knowledge in land-sea governance through strategic foresight: an experience from Valencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gea Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Zennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Luján</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernabé Aldeguer Cerdà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/oas.i470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que pourrait nous dire la dette écologique sur l'eutrophisation en Bretagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O'Connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Analyses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working deliberat(iv)ely with(in) wicked problems: The existential, epistemological and ethical nexus of imperfect knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paul O’connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 163, pp.103436. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2024.103436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous dit l’évaluation de notre rencontre avec l’environnement ? Les mots de l’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Assessment of the Societal Costs of Fishing Activities in a Deliberative Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Failler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ferraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.6191. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14106191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious games as a social learning tool in formalizing the artisanal and small-scale mining sector in African territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenintsoa Andriamasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Angel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Extractive Industries and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.1108 - 1120. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exis.2020.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Out of the Blue, or How (Not) to Deal with Overfed Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bourblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for the History of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.115-142. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/ares.2020.110108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage structurel entre systèmes produits-services. Cas de l’approvisionnement en granulats de construction de la Région Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un partenariat de connaissances sur les questions de justice environnementale : Exemple du projet européen EJOLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahinala Raharinirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 13 - 1, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ere.332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for integrating soil and sub-soil in sustainable urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loschetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, The Sustainable City VIII, 1, pp.461 - 472. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SC130391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01513046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Quality Assessment in a Deliberative Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J van Der Sluijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry R Ravetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 8 Numéro 2, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.5035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux mécanismes de concertation appliqués aux ressources en eau : principes méthodologiques et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (4), pp.434-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidents in the Civil Nuclear Sector and their Impact on Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O’connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Cybersecurity, Technologies and Energy Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland; Springer, pp.1-73, 2025, Palgrave Studies in Energy Transitions, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04196-9_43-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidents in the Civil Nuclear Sector and their Impact on Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paul O'Connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palgrave Handbook of Cybersecurity, Technologies and Energy Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Assessment of the Societal Cost of Fishing Activities in a Deliberative Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre W. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Failler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chamaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding learning : Applications to Information and Communication Technology (ICT) and to Environmental Governance & Learning Pathways and the Design of Integrated Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ewing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de la Connaissance dans un processus délibératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van Der Sluijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Guimarães Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafin Corral Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining the integrity of the French Terroir? Critical Natural Capital in its Cultural Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O'Connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture and Water Quality Control – A Structural Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de valeurs et appropriation du Capital écologique : Modes de régulation de la ressource en eau en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O'Connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305392v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'eau et agricultures durables : Une approche structurelle de l'évaluation des politiques publiques d'environnement appliquée à la région Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur l’état des lieux 2025 du bassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur les gestions alternatives des urines et matières fécales humaines. Un potentiel d’amélioration conjointe de la gestion de l’eau et de la souveraineté alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional barriers and enablers. Blue Green Governance: Scientific Review Report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Fobé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Salès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Đinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blue Green Governance EU Project. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3.1 Conceptual and Operational elements of articulation of the Patrimonial Approach and the Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Perez Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Deladerriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universite Paris Saclay. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur la sobriété en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Report on Institutional Barriers and Enablers. Blue Green Governance: Deliverable 1.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Fobé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Salès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blue Green Governance EU Project. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Brief on Institutional Barriers and Enablers. Blue Green Governance: Deliverable 1.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Fobé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Trubbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Froukje Maria Platjouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blue Green Governance EU Project. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case Study Protocol (including indicators and ex-ante evaluation). Blue Green Governance: Deliverable 3.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Zennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gea Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Beunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blue Green Governance EU Project. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance on the implementation of the case studies – A tool for the development of strategic foresight. Blue Green Governance: Deliverable 2.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gea Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Zennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Beunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blue Green Governance EU Project. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques sociales et politiques associées à l’eutrophisation et à sa prise en charge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bourblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; IFREMER; INRA; IRSTEA. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Menesguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EMPREINTE ÉCOLOGIQUE DU PARC NATUREL DE LA HAUTE VALLÉE DE CHEVREUSE : DU CONCEPT À LA CONSTRUCTION DE L'OUTIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O 'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Doussoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Philippot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2014‐37, REEDS - Centre international de Recherches en Economie écologique, Eco-innovation et ingénierie du Développement Soutenable. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation socio-économiques des indicateurs agro-écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Versailles Saint-Quentin-En-Yvelines (UVSQ). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes agraires et Soutenabilité, un enjeu pour la préservation d'une eau de qualité en Bretagne, un problème d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Versailles-Saint Quentin en Yvelines, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00497251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Douguet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marc-douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3204-6700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reluctance Toward Complex Market Modelling and Simulation in The French Extractive and/or Recycling Sector: A Sociological Perspective on Agent-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenintsoa Andriamasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20944/preprints202510.1425.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic foresight analysis for the management of land-sea interface in a climate change context: A comprehensive literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gea Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Zennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Beunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2025.104111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Coastal and Marine Governance: Enhancing Decision Support Through Digital Tools for Cumulative Impact Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonne Kotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elis Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihhail Fetissov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/oas.10300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Local and Scientific Knowledge in Land–Sea Governance Through Strategic Foresight: Unlocking Transformative Adaptation in Valencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gea Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Zennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lujan Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernabe Aldeguerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/oas.10458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging local and science-based knowledge in land-sea governance through strategic foresight: an experience from Valencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gea Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Zennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Luján</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernabé Aldeguer Cerdà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/oas.i470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que pourrait nous dire la dette écologique sur l'eutrophisation en Bretagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O'Connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Analyses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working deliberat(iv)ely with(in) wicked problems: The existential, epistemological and ethical nexus of imperfect knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paul O’connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 163, pp.103436. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2024.103436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous dit l’évaluation de notre rencontre avec l’environnement ? Les mots de l’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Assessment of the Societal Costs of Fishing Activities in a Deliberative Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Failler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ferraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.6191. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14106191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious games as a social learning tool in formalizing the artisanal and small-scale mining sector in African territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenintsoa Andriamasinoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Angel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Extractive Industries and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.1108 - 1120. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exis.2020.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Out of the Blue, or How (Not) to Deal with Overfed Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bourblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for the History of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.115-142. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/ares.2020.110108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage structurel entre systèmes produits-services. Cas de l’approvisionnement en granulats de construction de la Région Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un partenariat de connaissances sur les questions de justice environnementale : Exemple du projet européen EJOLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahinala Raharinirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation relative à l'environnement : Regards - Recherches - Réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 13 - 1, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ere.332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for integrating soil and sub-soil in sustainable urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loschetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, The Sustainable City VIII, 1, pp.461 - 472. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SC130391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01513046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Quality Assessment in a Deliberative Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J van Der Sluijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry R Ravetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 8 Numéro 2, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.5035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux mécanismes de concertation appliqués aux ressources en eau : principes méthodologiques et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (4), pp.434-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidents in the Civil Nuclear Sector and their Impact on Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O’connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Cybersecurity, Technologies and Energy Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland; Springer, pp.1-73, 2025, Palgrave Studies in Energy Transitions, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-04196-9_43-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidents in the Civil Nuclear Sector and their Impact on Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paul O'Connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palgrave Handbook of Cybersecurity, Technologies and Energy Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Assessment of the Societal Cost of Fishing Activities in a Deliberative Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre W. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Failler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chamaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding learning : Applications to Information and Communication Technology (ICT) and to Environmental Governance & Learning Pathways and the Design of Integrated Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ewing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de la Connaissance dans un processus délibératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen van Der Sluijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Guimarães Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafin Corral Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining the integrity of the French Terroir? Critical Natural Capital in its Cultural Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O'Connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture and Water Quality Control – A Structural Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de valeurs et appropriation du Capital écologique : Modes de régulation de la ressource en eau en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O'Connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305392v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'eau et agricultures durables : Une approche structurelle de l'évaluation des politiques publiques d'environnement appliquée à la région Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schembri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur l’état des lieux 2025 du bassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur les gestions alternatives des urines et matières fécales humaines. Un potentiel d’amélioration conjointe de la gestion de l’eau et de la souveraineté alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional barriers and enablers. Blue Green Governance: Scientific Review Report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Fobé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Salès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Đinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blue Green Governance EU Project. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3.1 Conceptual and Operational elements of articulation of the Patrimonial Approach and the Digital Twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Perez Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Deladerriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universite Paris Saclay. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur la sobriété en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Brief on Institutional Barriers and Enablers. Blue Green Governance: Deliverable 1.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Fobé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Trubbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Froukje Maria Platjouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blue Green Governance EU Project. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case Study Protocol (including indicators and ex-ante evaluation). Blue Green Governance: Deliverable 3.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Zennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gea Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Beunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blue Green Governance EU Project. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance on the implementation of the case studies – A tool for the development of strategic foresight. Blue Green Governance: Deliverable 2.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gea Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Zennaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Beunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blue Green Governance EU Project. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Report on Institutional Barriers and Enablers. Blue Green Governance: Deliverable 1.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Fobé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Salès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blue Green Governance EU Project. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques sociales et politiques associées à l’eutrophisation et à sa prise en charge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bourblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; IFREMER; INRA; IRSTEA. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Menesguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'EMPREINTE ÉCOLOGIQUE DU PARC NATUREL DE LA HAUTE VALLÉE DE CHEVREUSE : DU CONCEPT À LA CONSTRUCTION DE L'OUTIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O 'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Doussoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Philippot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2014‐37, REEDS - Centre international de Recherches en Economie écologique, Eco-innovation et ingénierie du Développement Soutenable. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation socio-économiques des indicateurs agro-écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Versailles Saint-Quentin-En-Yvelines (UVSQ). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes agraires et Soutenabilité, un enjeu pour la préservation d'une eau de qualité en Bretagne, un problème d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Douguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Versailles-Saint Quentin en Yvelines, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00497251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91F9EA34"/>
+    <w:nsid w:val="A3A8FA4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-douguet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3204-6700" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322139v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenintsoa Andriamasinoro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Douguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints202510.1425.v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126074v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gea Grassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Zennaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Ferraro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Beunen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2025.104111" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341208v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonne Kotta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis Vollmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihhail Fetissov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Furlan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/oas.10300" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lujan Climent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernabe Aldeguerc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Barbera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/oas.10458" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248180v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Luj&#225;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Barber&#224;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Aldeguer Cerd&#224;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/oas.i470" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04422410v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin O'Connor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04678254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paul O&#8217;connor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2024.103436" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03942055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14106191" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hohmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Angel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.07.017" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088349v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bourblanc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ares.2020.110108" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03942087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morlat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0445" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03942088v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahinala Raharinirina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.332" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC130391" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03942103v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Der Sluijs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry R Ravetz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.5035" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00387212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin O&#8217;connor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04196-9_43-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paul O'Connor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879665v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre W. Johnson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Failler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chamaret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ewing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Der Sluijs" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Guimar&#227;es Pereira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Corral Quintana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305399v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305411v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schembri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305392v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois No&#235;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505525v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conseil Scientifique Du Comit&#233; de Bassin Seine Normandie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373573v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Fob&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blatrix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Sal&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh &#272;inh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341222v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Perez Herrera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Deladerriere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341200v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dinh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Trubbach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froukje Maria Platjouw" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341205v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341203v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01761307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243385v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin O 'Connor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Doussoulin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanceleur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997518v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00497251v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-douguet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3204-6700" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322139v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenintsoa Andriamasinoro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Douguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints202510.1425.v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126074v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gea Grassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Zennaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Ferraro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Beunen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2025.104111" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341208v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonne Kotta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis Vollmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihhail Fetissov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Furlan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/oas.10300" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lujan Climent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernabe Aldeguerc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Barbera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/oas.10458" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248180v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Luj&#225;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Barber&#224;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Aldeguer Cerd&#224;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/oas.i470" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04422410v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin O'Connor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04678254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paul O&#8217;connor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2024.103436" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03942055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14106191" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hohmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Angel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.07.017" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088349v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bourblanc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ares.2020.110108" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03942087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morlat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0445" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03942088v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahinala Raharinirina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ere.332" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC130391" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03942103v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Der Sluijs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry R Ravetz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.5035" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00387212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin O&#8217;connor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04196-9_43-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paul O'Connor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879665v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre W. Johnson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Failler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chamaret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ewing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Der Sluijs" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Guimar&#227;es Pereira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Corral Quintana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305399v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305411v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schembri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305392v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois No&#235;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505501v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373589v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conseil Scientifique Du Comit&#233; de Bassin Seine Normandie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373573v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341206v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Fob&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blatrix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Sal&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh &#272;inh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Perez Herrera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Deladerriere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373551v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505525v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341212v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Trubbach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froukje Maria Platjouw" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341205v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dinh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01761307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243385v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin O 'Connor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Doussoulin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanceleur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997518v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00497251v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>