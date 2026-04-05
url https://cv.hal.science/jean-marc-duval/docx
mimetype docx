--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -274,429 +274,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling capability of JT coolers during the cool-down phase for space science missions</w:t>
+                <w:t xml:space="preserve">LiteBIRD Cryogenic Chain: 100 mK Cooling with Mechanical Coolers and ADRs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Prouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Shirron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Keisuke Shinozaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takao Nakagawa</w:t>
+                <w:t xml:space="preserve">Yutaro Sekimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryogenics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 109, pp.103094. </w:t>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 199 (3-4), pp.730-736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cryogenics.2020.103094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10909-020-02371-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753388v1</w:t>
+                <w:t xml:space="preserve">hal-03753385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept Design of Low Frequency Telescope for CMB B-mode Polarization satellite LiteBIRD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooling capability of JT coolers during the cool-down phase for space science missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keisuke Shinozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Sekimoto</w:t>
+                <w:t xml:space="preserve">Yoichi Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Kenichiro Sawada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Adler</w:t>
+                <w:t xml:space="preserve">Hiroyuki Sugita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Allys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Arnold</w:t>
+                <w:t xml:space="preserve">Takao Nakagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11453, pp.1145310. </w:t>
+              <w:t xml:space="preserve">Cryogenics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109, pp.103094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2561841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cryogenics.2020.103094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178604v1</w:t>
+                <w:t xml:space="preserve">hal-03753388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiteBIRD Cryogenic Chain: 100 mK Cooling with Mechanical Coolers and ADRs</w:t>
+                <w:t xml:space="preserve">Concept Design of Low Frequency Telescope for CMB B-mode Polarization satellite LiteBIRD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Duval</w:t>
+                <w:t xml:space="preserve">Y. Sekimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Prouvé</w:t>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Shirron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Keisuke Shinozaki</w:t>
+                <w:t xml:space="preserve">A. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yutaro Sekimoto</w:t>
+                <w:t xml:space="preserve">Erwan Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 199 (3-4), pp.730-736. </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11453, pp.1145310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10909-020-02371-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2561841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753385v1</w:t>
+                <w:t xml:space="preserve">hal-03178604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HE-LHC: The High-Energy Large Hadron Collider</w:t>
               </w:r>
@@ -810,295 +810,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCC-hh: The Hadron Collider</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Abelleira Fernandez</w:t>
+                <w:t xml:space="preserve">LiteBIRD: A Satellite for the Studies of B-Mode Polarization and Inflation from Cosmic Background Radiation Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hazumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Akiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2019-900087-0⟩</w:t>
+              <w:t xml:space="preserve">J.Low Temp.Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 194 (5-6), pp.443-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10909-019-02150-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279032v1</w:t>
+                <w:t xml:space="preserve">hal-02136778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiteBIRD: A Satellite for the Studies of B-Mode Polarization and Inflation from Cosmic Background Radiation Detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Arnold</w:t>
+                <w:t xml:space="preserve">FCC-hh: The Hadron Collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abbrescia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Abdussalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Abdyukhanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abelleira Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Low Temp.Phys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 194 (5-6), pp.443-452. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 228 (4), pp.755-1107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10909-019-02150-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2019-900087-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136778v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FCC-ee: The Lepton Collider</w:t>
               </w:r>
@@ -1378,51 +1378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Tkaczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1469,90 +1469,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an ADR Refrigerator with Two Continuous Stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Prouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Exshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1616,51 +1616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental results on MgB 2 used as ADR magnetic shields, and comparison to NbTi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Prouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Luchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1745,51 +1745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAFARI engineering model 50 mK cooler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Luchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2046,51 +2046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 985, pp.887-894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2118,281 +2118,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Capacity Pulse Tube Cryocooler</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Piston Resonance in the Orifice Pulse Tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P C T de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duband</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryocoolers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, pp.265-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/0-306-47919-2_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572803v1</w:t>
+                <w:t xml:space="preserve">hal-02572808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piston Resonance in the Orifice Pulse Tube</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">High Capacity Pulse Tube Cryocooler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duband</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Trollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ravex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryocoolers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, pp.265-274. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02572808v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quench in bulk HTS materials - application to the fault current limiter</w:t>
               </w:r>
@@ -2556,77 +2556,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Frequency Pulse Tube Cooler for Quantum Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Prouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Latella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Suzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2671,969 +2671,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05015494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on the Performance and Heat Flow of a Pulse Tube Cooler Miniaturization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Continuous 350 mK stage ADR cooling for space and ground application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Cryocooler Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Bethlehem, PA, USA, United States</w:t>
+              <w:t xml:space="preserve">, 2022, Bethlehem, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816289v1</w:t>
+                <w:t xml:space="preserve">hal-04809790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous 350 mK stage ADR cooling for space and ground application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Impact on the Performance and Heat Flow of a Pulse Tube Cooler Miniaturization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Dherbecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Romand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Marelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Cryocooler Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Bethlehem, PA, United States</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Bethlehem, PA, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809790v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission spatiale LiteBIRD : cryogénie et cryocooler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Prouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes journée de Cryogénie et supraconductivité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFFCCS, Oct 2021, Aussois (FR), France. pp.730 - 736, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10909-020-02371-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiteBIRD: JAXA's new strategic L-class mission for all-sky surveys of cosmic microwave background polarization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Arnold</w:t>
+                <w:t xml:space="preserve">Overview of the Medium and High Frequency Telescopes of the LiteBIRD satellite mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Montier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Bernardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maffei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114432F, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2563050⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114432G, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2562243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178605v1</w:t>
+                <w:t xml:space="preserve">hal-03178606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiteBIRD Cryogenic Chain: 100 mK Cooling with Mechanical Coolers and ADRs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Duval</w:t>
+                <w:t xml:space="preserve">LiteBIRD: JAXA's new strategic L-class mission for all-sky surveys of cosmic microwave background polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hazumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Prouvé</w:t>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Shirron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Keisuke Shinozaki</w:t>
+                <w:t xml:space="preserve">A. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yutaro Sekimoto</w:t>
+                <w:t xml:space="preserve">Erwan Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Workshop on Low Temperature Detectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10909-020-02371-z⟩</w:t>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114432F, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2563050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614359v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the Medium and High Frequency Telescopes of the LiteBIRD satellite mission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Pisano</w:t>
+                <w:t xml:space="preserve">LiteBIRD Cryogenic Chain: 100 mK Cooling with Mechanical Coolers and ADRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Prouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Shirron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keisuke Shinozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaro Sekimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Workshop on Low Temperature Detectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Milano, Italy. pp.730-736, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10909-020-02371-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2562243⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03178606v1</w:t>
+                <w:t xml:space="preserve">hal-02614359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Athena X-ray Integral Field Unit</w:t>
+                <w:t xml:space="preserve">Hydrodynamic experimental and numerical study of micro-fabricated regenerators.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Barret</w:t>
+                <w:t xml:space="preserve">Arkadii Sochinskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thien Lam Trong</w:t>
+                <w:t xml:space="preserve">Damien Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan-Willem den Herder</w:t>
+                <w:t xml:space="preserve">Frédéric Ayela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Piro</w:t>
+                <w:t xml:space="preserve">Manuel Medrano Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Cappi</w:t>
+                <w:t xml:space="preserve">Nicolas Luchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NEGF 18, 3th European Conference on Non-Equilibrium Gas Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876196v1</w:t>
+                <w:t xml:space="preserve">hal-02074331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic experimental and numerical study of micro-fabricated regenerators.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Athena X-ray Integral Field Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arkadii Sochinskii</w:t>
+                <w:t xml:space="preserve">Thien Lam Trong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Colombet</w:t>
+                <w:t xml:space="preserve">Jan-Willem den Herder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ayela</w:t>
+                <w:t xml:space="preserve">Luigi Piro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Medrano Muñoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Luchier</w:t>
+                <w:t xml:space="preserve">Massimo Cappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEGF 18, 3th European Conference on Non-Equilibrium Gas Flows</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.106991G, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2312409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074331v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept Study of Optical Configurations for High-Frequency Telescope for LiteBIRD</w:t>
               </w:r>
@@ -3645,77 +3645,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hasebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Workshop on Low Temperature Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Kurume, Japan. pp.841-850, </w:t>
@@ -3766,77 +3766,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LiteBIRD Satellite Mission - Sub-Kelvin Instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3887,90 +3887,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Athena X-ray Integral Field Unit (X-IFU)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Lam Trong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Willem Den Herder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Piro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Barcons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4034,51 +4034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a 3 stage ADR for space including CCA 50mK characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D A Paixao Brasiliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Luchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4142,51 +4142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">300 mK CONTINUOUS COOLING, SORPTION-ADR SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4259,51 +4259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A miniature continuous adiabatic demagnetization refrigerator with compact shielded superconducting magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4363,51 +4363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Miniature Adiabatic Demagnetization Refrigerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4525,51 +4525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEC29/ICMC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Geneve, Suisse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4639,51 +4639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryoréfrigération de faible puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ravex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4762,51 +4762,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a pulse tube cooler providing 5 W of cooling power at 80 Kelvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysique [astro-ph]. INP Grenoble, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4865,51 +4865,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TUBES A GAZ PULSÉ ET REFROIDISSEURS SUBKELVIN POUR CHAINES CRYOGÉNIQUES SPATIALES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physics [physics]. UGA, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5096,51 +5096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588988v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arnold" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aurlien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac150" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Shinozaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichi Sato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Sawada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Sugita" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Nakagawa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2020.103094" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sekimoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Allys" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561841" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753385v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prouv&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shirron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Sekimoto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-020-02371-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbrescia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Abdussalam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdyukhanov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abelleira Fernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2019-900088-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2019-900087-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136778v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hazumi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akiba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alonso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-019-02150-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2019-900045-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-6904-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555148v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Tkaczuk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.20.041001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Calvo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Exshaw" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-016-1568-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prouv&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Luchier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#8217;escrivan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2014.02.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW6W905V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060830v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duband" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2014.02.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M5LS19Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Donnier-Valentin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2010.02.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQX3VQZX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762221v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Charles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Golanski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2908685" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trollier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ravex" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P C T de Boer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Charles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-47919-2_36" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/687A2C0DF5422CA04A6C9F72E6F14F2E06006DC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixador" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Obradors" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Puig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourgault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/13/5/312" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40F773D962B5755E1177098E6F7BF34D97467C78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05015494v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Latella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Suzanne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgues Ronan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816289v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dherbecourt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Romand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809790v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178605v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2563050" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614359v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178606v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Bernardis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maffei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pisano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562243" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876196v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Lam Trong" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem den Herder" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Piro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cappi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312409" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadii Sochinskii" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Colombet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ayela" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Medrano Mu&#241;oz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Luchier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960287v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasebe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kashima" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-1915-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959795v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suzuki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-1947-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem Den Herder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barcons" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232432" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281384v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Paixao Brasiliano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S d'Escrivan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Andr&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tirolien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3422412" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762217v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Timbie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.552498" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762219v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T. Timbie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1774872" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05027271v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Adam" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Charles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027248v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ravex" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-be9815" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03762216v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04991909v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588988v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arnold" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aurlien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac150" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prouv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shirron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Shinozaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Sekimoto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-020-02371-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753388v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichi Sato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Sawada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Sugita" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Nakagawa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2020.103094" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sekimoto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Allys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561841" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbrescia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Abdussalam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdyukhanov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abelleira Fernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2019-900088-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hazumi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akiba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alonso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-019-02150-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2019-900087-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2019-900045-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-6904-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555148v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Tkaczuk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.20.041001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Calvo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Exshaw" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-016-1568-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prouv&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Luchier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#8217;escrivan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2014.02.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW6W905V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060830v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duband" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2014.02.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M5LS19Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Donnier-Valentin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2010.02.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQX3VQZX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762221v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Charles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Golanski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2908685" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572808v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P C T de Boer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Charles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-47919-2_36" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/687A2C0DF5422CA04A6C9F72E6F14F2E06006DC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572803v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trollier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ravex" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixador" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Obradors" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Puig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourgault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/13/5/312" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40F773D962B5755E1177098E6F7BF34D97467C78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05015494v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Latella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Suzanne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgues Ronan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809790v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816289v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dherbecourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Romand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Bernardis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maffei" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pisano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562243" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178605v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2563050" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614359v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074331v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadii Sochinskii" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Colombet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ayela" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Medrano Mu&#241;oz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Luchier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876196v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Lam Trong" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem den Herder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Piro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cappi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312409" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960287v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasebe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kashima" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-1915-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959795v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suzuki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-1947-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem Den Herder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barcons" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232432" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281384v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Paixao Brasiliano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S d'Escrivan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Andr&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tirolien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3422412" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762217v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Timbie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.552498" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762219v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T. Timbie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1774872" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05027271v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Adam" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Charles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027248v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ravex" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-be9815" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03762216v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04991909v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>