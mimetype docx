--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -152,51 +152,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Cosmic Inflation with the LiteBIRD Cosmic Microwave Background Polarization Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Allys</w:t>
+                <w:t xml:space="preserve">Erwan Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -274,2265 +274,2265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiteBIRD Cryogenic Chain: 100 mK Cooling with Mechanical Coolers and ADRs</w:t>
+                <w:t xml:space="preserve">Cooling capability of JT coolers during the cool-down phase for space science missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Duval</w:t>
+                <w:t xml:space="preserve">Keisuke Shinozaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Prouvé</w:t>
+                <w:t xml:space="preserve">Yoichi Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Shirron</w:t>
+                <w:t xml:space="preserve">Kenichiro Sawada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keisuke Shinozaki</w:t>
+                <w:t xml:space="preserve">Hiroyuki Sugita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yutaro Sekimoto</w:t>
+                <w:t xml:space="preserve">Takao Nakagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 199 (3-4), pp.730-736. </w:t>
+              <w:t xml:space="preserve">Cryogenics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109, pp.103094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10909-020-02371-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cryogenics.2020.103094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753385v1</w:t>
+                <w:t xml:space="preserve">hal-03753388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling capability of JT coolers during the cool-down phase for space science missions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concept Design of Low Frequency Telescope for CMB B-mode Polarization satellite LiteBIRD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoichi Sato</w:t>
+                <w:t xml:space="preserve">Y. Sekimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenichiro Sawada</w:t>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroyuki Sugita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Takao Nakagawa</w:t>
+                <w:t xml:space="preserve">A. Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryogenics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cryogenics.2020.103094⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11453, pp.1145310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2561841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753388v1</w:t>
+                <w:t xml:space="preserve">hal-03178604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept Design of Low Frequency Telescope for CMB B-mode Polarization satellite LiteBIRD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LiteBIRD Cryogenic Chain: 100 mK Cooling with Mechanical Coolers and ADRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Sekimoto</w:t>
+                <w:t xml:space="preserve">Thomas Prouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Peter Shirron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keisuke Shinozaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Adler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Arnold</w:t>
+                <w:t xml:space="preserve">Yutaro Sekimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2561841⟩</w:t>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 199 (3-4), pp.730-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10909-020-02371-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178604v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HE-LHC: The High-Energy Large Hadron Collider</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LiteBIRD: A Satellite for the Studies of B-Mode Polarization and Inflation from Cosmic Background Radiation Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hazumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abada</w:t>
+                <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Abbrescia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Abelleira Fernandez</w:t>
+                <w:t xml:space="preserve">D. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2019-900088-6⟩</w:t>
+              <w:t xml:space="preserve">J.Low Temp.Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 194 (5-6), pp.443-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10909-019-02150-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279031v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiteBIRD: A Satellite for the Studies of B-Mode Polarization and Inflation from Cosmic Background Radiation Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FCC-hh: The Hadron Collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abbrescia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Abdussalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hazumi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">I. Abdyukhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Akiba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Arnold</w:t>
+                <w:t xml:space="preserve">J. Abelleira Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Low Temp.Phys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10909-019-02150-5⟩</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 228 (4), pp.755-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2019-900087-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136778v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCC-hh: The Hadron Collider</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">HE-LHC: The High-Energy Large Hadron Collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abbrescia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Abdussalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Abdyukhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abelleira Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 228 (4), pp.755-1107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2019-900087-0⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 228 (5), pp.1109-1382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2019-900088-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279032v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FCC-ee: The Lepton Collider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abbrescia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Abdussalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Abdyukhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abelleira Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 228 (2), pp.261-623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjst/e2019-900045-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FCC Physics Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abbrescia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Abdussalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Abdyukhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abelleira Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 79 (6), pp.474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjc/s10052-019-6904-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic refrigeration down to 1.6 K for the future circular collider $e^+e^-$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Tkaczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Tkaczuk</w:t>
+                <w:t xml:space="preserve">François Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (4), pp.041001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.20.041001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an ADR Refrigerator with Two Continuous Stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Camus</w:t>
+                <w:t xml:space="preserve">Martino Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Prouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Exshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 184 (3-4), pp.604-608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10909-016-1568-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental results on MgB 2 used as ADR magnetic shields, and comparison to NbTi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SAFARI engineering model 50 mK cooler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duband</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Prouvé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Luchier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. D’escrivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryogenics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 64, pp.201-206. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cryogenics.2014.02.009⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 64, pp.213-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryogenics.2014.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060834v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAFARI engineering model 50 mK cooler</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Experimental results on MgB 2 used as ADR magnetic shields, and comparison to NbTi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Luchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D’escrivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryogenics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 64, pp.213-219. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 64, pp.201-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryogenics.2014.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cryogenics.2014.02.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060830v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 mK cooling solution with an ADR precooled by a sorption cooler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Luchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duband</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Duband</w:t>
+                <w:t xml:space="preserve">P. Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Donnier-Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryogenics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 50 (9), pp.591-596. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryogenics.2010.02.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cryogenics.2010.02.022⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 K coaxial pulse tube using passive precooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Charles</w:t>
+                <w:t xml:space="preserve">L. Golanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Golanski</w:t>
+                <w:t xml:space="preserve">A. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gauthier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 985, pp.887-894. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2908685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piston Resonance in the Orifice Pulse Tube</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Capacity Pulse Tube Cryocooler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duband</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Trollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P C T de Boer</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Ravex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryocoolers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, pp.265-274. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02572808v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Capacity Pulse Tube Cryocooler</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Piston Resonance in the Orifice Pulse Tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P C T de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duband</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryocoolers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, pp.265-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/0-306-47919-2_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572803v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quench in bulk HTS materials - application to the fault current limiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tixador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tixador</w:t>
+                <w:t xml:space="preserve">X. Obradors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Obradors</w:t>
+                <w:t xml:space="preserve">R. Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Tournier</w:t>
+                <w:t xml:space="preserve">T. Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourgault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 13 (5), pp.493-497. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-2048/13/5/312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-2048/13/5/312⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2542,1940 +2542,1940 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Frequency Pulse Tube Cooler for Quantum Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Prouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Latella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Latella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Duval</w:t>
+                <w:t xml:space="preserve">Dang Suzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourgues Ronan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">internationnal cryocooler conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cryogenic society of america, Jun 2024, Madison (US-WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05015494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous 350 mK stage ADR cooling for space and ground application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Cryocooler Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Bethlehem, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact on the Performance and Heat Flow of a Pulse Tube Cooler Miniaturization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Dherbecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Dherbecourt</w:t>
+                <w:t xml:space="preserve">Thibault Romand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Romand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Cryocooler Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bethlehem, PA, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission spatiale LiteBIRD : cryogénie et cryocooler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Prouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes journée de Cryogénie et supraconductivité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFFCCS, Oct 2021, Aussois (FR), France. pp.730 - 736, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10909-020-02371-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the Medium and High Frequency Telescopes of the LiteBIRD satellite mission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Pisano</w:t>
+                <w:t xml:space="preserve">LiteBIRD: JAXA's new strategic L-class mission for all-sky surveys of cosmic microwave background polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hazumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114432G, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2562243⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114432F, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2563050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178606v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiteBIRD: JAXA's new strategic L-class mission for all-sky surveys of cosmic microwave background polarization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Hazumi</w:t>
+                <w:t xml:space="preserve">LiteBIRD Cryogenic Chain: 100 mK Cooling with Mechanical Coolers and ADRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Prouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+                <w:t xml:space="preserve">Peter Shirron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keisuke Shinozaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Adler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Arnold</w:t>
+                <w:t xml:space="preserve">Yutaro Sekimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2563050⟩</w:t>
+              <w:t xml:space="preserve">18th International Workshop on Low Temperature Detectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Milano, Italy. pp.730-736, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10909-020-02371-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178605v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiteBIRD Cryogenic Chain: 100 mK Cooling with Mechanical Coolers and ADRs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yutaro Sekimoto</w:t>
+                <w:t xml:space="preserve">Overview of the Medium and High Frequency Telescopes of the LiteBIRD satellite mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Montier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Bernardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maffei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Workshop on Low Temperature Detectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10909-020-02371-z⟩</w:t>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114432G, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2562243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614359v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic experimental and numerical study of micro-fabricated regenerators.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Athena X-ray Integral Field Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arkadii Sochinskii</w:t>
+                <w:t xml:space="preserve">Thien Lam Trong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Colombet</w:t>
+                <w:t xml:space="preserve">Jan-Willem den Herder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ayela</w:t>
+                <w:t xml:space="preserve">Luigi Piro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Medrano Muñoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Luchier</w:t>
+                <w:t xml:space="preserve">Massimo Cappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEGF 18, 3th European Conference on Non-Equilibrium Gas Flows</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.106991G, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2312409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074331v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Athena X-ray Integral Field Unit</w:t>
+                <w:t xml:space="preserve">Concept Study of Optical Configurations for High-Frequency Telescope for LiteBIRD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Barret</w:t>
+                <w:t xml:space="preserve">T. Hasebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thien Lam Trong</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Massimo Cappi</w:t>
+                <w:t xml:space="preserve">S. Kashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Akiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2312409⟩</w:t>
+              <w:t xml:space="preserve">17th International Workshop on Low Temperature Detectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Kurume, Japan. pp.841-850, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10909-018-1915-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876196v1</w:t>
+                <w:t xml:space="preserve">hal-01960287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept Study of Optical Configurations for High-Frequency Telescope for LiteBIRD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodynamic experimental and numerical study of micro-fabricated regenerators.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadii Sochinskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ayela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hasebe</w:t>
+                <w:t xml:space="preserve">Manuel Medrano Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kashima</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Alonso</w:t>
+                <w:t xml:space="preserve">Nicolas Luchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Low Temperature Detectors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NEGF 18, 3th European Conference on Non-Equilibrium Gas Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960287v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LiteBIRD Satellite Mission - Sub-Kelvin Instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Akiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Workshop on Low Temperature Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Kurume, Japan. pp.1048-1056, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10909-018-1947-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Athena X-ray Integral Field Unit (X-IFU)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Lam Trong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Willem Den Herder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Piro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Barcons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Telescopes and Instrumentation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99052F, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2232432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a 3 stage ADR for space including CCA 50mK characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D A Paixao Brasiliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Luchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D A Paixao Brasiliano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Luchier</w:t>
+                <w:t xml:space="preserve">S d'Escrivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Cryocooler Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">300 mK CONTINUOUS COOLING, SORPTION-ADR SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Luchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tirolien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRANSACTIONS OF THE CRYOGENIC ENGINEERING CONFERENCE—CEC: Advances in Cryogenic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Tucson (Arizona), United States. pp.625-632, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3422412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A miniature continuous adiabatic demagnetization refrigerator with compact shielded superconducting magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Timbie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, USA, United States. pp.802, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.552498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Miniature Adiabatic Demagnetization Refrigerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter T. Timbie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADVANCES IN CRYOGENIC ENGEINEERING: Transactions of the Cryogenic Engineering Conference - CEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Anchorage, United States. pp.1729-1736, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1774872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4485,124 +4485,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Dissipation induced by Microvibrations in Low Temperature Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Adam</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ivan Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEC29/ICMC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Geneve, Suisse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05027271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4612,133 +4612,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryoréfrigération de faible puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ravex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-be9815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4748,100 +4748,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a pulse tube cooler providing 5 W of cooling power at 80 Kelvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysique [astro-ph]. INP Grenoble, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03762216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4851,105 +4851,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TUBES A GAZ PULSÉ ET REFROIDISSEURS SUBKELVIN POUR CHAINES CRYOGÉNIQUES SPATIALES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physics [physics]. UGA, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04991909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId167"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5096,51 +5096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588988v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arnold" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aurlien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac150" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753385v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prouv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shirron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Shinozaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Sekimoto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-020-02371-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753388v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichi Sato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Sawada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Sugita" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Nakagawa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2020.103094" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sekimoto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Allys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561841" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbrescia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Abdussalam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdyukhanov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abelleira Fernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2019-900088-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hazumi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akiba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alonso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-019-02150-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2019-900087-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2019-900045-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-6904-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555148v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Tkaczuk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.20.041001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Calvo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Exshaw" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-016-1568-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prouv&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Luchier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#8217;escrivan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2014.02.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW6W905V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060830v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duband" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2014.02.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M5LS19Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Donnier-Valentin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2010.02.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQX3VQZX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762221v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Charles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Golanski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2908685" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572808v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P C T de Boer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Charles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-47919-2_36" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/687A2C0DF5422CA04A6C9F72E6F14F2E06006DC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572803v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trollier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ravex" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixador" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Obradors" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Puig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourgault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/13/5/312" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40F773D962B5755E1177098E6F7BF34D97467C78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05015494v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Latella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Suzanne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgues Ronan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809790v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816289v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dherbecourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Romand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Bernardis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maffei" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pisano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562243" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178605v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2563050" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614359v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074331v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadii Sochinskii" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Colombet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ayela" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Medrano Mu&#241;oz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Luchier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876196v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Lam Trong" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem den Herder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Piro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cappi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312409" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960287v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasebe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kashima" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-1915-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959795v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suzuki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-1947-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem Den Herder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barcons" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232432" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281384v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Paixao Brasiliano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S d'Escrivan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Andr&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tirolien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3422412" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762217v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Timbie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.552498" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762219v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T. Timbie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1774872" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05027271v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Adam" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Charles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027248v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ravex" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-be9815" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03762216v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04991909v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588988v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Allys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arnold" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aurlien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac150" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Shinozaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichi Sato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Sawada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Sugita" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Nakagawa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2020.103094" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sekimoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561841" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prouv&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shirron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Sekimoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-020-02371-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hazumi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akiba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alonso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-019-02150-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbrescia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Abdussalam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdyukhanov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abelleira Fernandez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2019-900087-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279031v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2019-900088-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2019-900045-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-6904-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555148v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Tkaczuk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.20.041001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Calvo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Exshaw" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-016-1568-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060830v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duband" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Luchier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2014.02.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M5LS19Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060834v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prouv&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#8217;escrivan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2014.02.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW6W905V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572111v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Donnier-Valentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2010.02.022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQX3VQZX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762221v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Charles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Golanski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2908685" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572803v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trollier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ravex" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P C T de Boer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Charles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-47919-2_36" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/687A2C0DF5422CA04A6C9F72E6F14F2E06006DC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixador" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Obradors" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tournier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Puig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourgault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/13/5/312" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40F773D962B5755E1177098E6F7BF34D97467C78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05015494v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Latella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Suzanne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourgues Ronan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809790v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816289v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dherbecourt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Romand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908919v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178605v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2563050" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614359v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178606v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Bernardis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maffei" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pisano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562243" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876196v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Lam Trong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem den Herder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Piro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cappi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312409" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960287v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasebe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kashima" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-1915-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074331v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadii Sochinskii" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Colombet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ayela" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Medrano Mu&#241;oz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Luchier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959795v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suzuki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-1947-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553959v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem Den Herder" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barcons" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232432" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281384v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Paixao Brasiliano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S d'Escrivan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Andr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572121v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tirolien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3422412" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762217v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Timbie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.552498" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762219v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T. Timbie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1774872" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05027271v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Adam" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Charles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027248v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ravex" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-be9815" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03762216v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04991909v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>