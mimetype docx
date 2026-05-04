--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -294,269 +294,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle stratégie de communication pour une offre végétale de simili-viande en rupture avec les codes et habitudes alimentaires des Français ?</w:t>
+                <w:t xml:space="preserve">Comparing Local vs Global Clustering with FIMIX-PLS: Application to Marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Estarague</w:t>
+                <w:t xml:space="preserve">Sophie Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Llobell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cas en marketing durable, Une vision renouvelée des approches et pratiques du marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">State of the Art in Partial Least Squares Structural Equation Modeling (PLS-SEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.15-21, 2023, Springer Proceedings in Business and Economics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-34589-0_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441623v1</w:t>
+                <w:t xml:space="preserve">hal-05038569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Local vs Global Clustering with FIMIX-PLS: Application to Marketing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Llobell</w:t>
+                <w:t xml:space="preserve">Quelle stratégie de communication pour une offre végétale de simili-viande en rupture avec les codes et habitudes alimentaires des Français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Estarague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dekhili Sihem; Reniou Fanny. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State of the Art in Partial Least Squares Structural Equation Modeling (PLS-SEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cas en marketing durable, Une vision renouvelée des approches et pratiques du marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038569v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distribution</w:t>
               </w:r>
@@ -1125,159 +1125,172 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles actions pour promouvoir la durabilité auprès des consommateurs ? Une approche segmentée par le profil « responsable » des individus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promouvoir la consommation de &amp;quot;déchets&amp;quot; : un défi impossible pour le marketing ? Une étude exploratoire des produits alimentaires upcyclés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée de Recherche en Sciences de Gestion sur les Changements Comportementaux,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">11ème journées de Recherche en Marketing du Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441632v1</w:t>
+                <w:t xml:space="preserve">hal-05491911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser les applications mobiles de lutte contre le gaspillage alimentaire : un indicateur de l’adoption d’une démarche de consommation responsable ?</w:t>
+                <w:t xml:space="preserve">Quelles actions pour promouvoir la durabilité auprès des consommateurs ? Une approche segmentée par le profil « responsable » des individus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
@@ -1295,218 +1308,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Française du Marketing 41ème</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">1eres journées de recherches en Sciences de Gestion sur les Changements comportementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491558v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’upcycling alimentaire : les perceptions des consommateurs face à cette pratique émergente ?</w:t>
+                <w:t xml:space="preserve">Utiliser les applications mobiles de lutte contre le gaspillage alimentaire : un indicateur de l’adoption d’une démarche de consommation responsable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Martigues, France</w:t>
+              <w:t xml:space="preserve">Association Française du Marketing 41ème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491612v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser les applications mobiles de lutte contre le gaspillage alimentaire : Un indicateur de l’adoption d’une démarche de consommation responsable ?</w:t>
+                <w:t xml:space="preserve">Quelles actions pour promouvoir la durabilité auprès des consommateurs ? Une approche segmentée par le profil « responsable » des individus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
@@ -1524,427 +1524,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème congrès de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">1ère Journée de Recherche en Sciences de Gestion sur les Changements Comportementaux,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441354v1</w:t>
+                <w:t xml:space="preserve">hal-05441632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’upcycling alimentaire : les perceptions des consommateurs face à cette pratique émergente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’upcycling alimentaire : les perceptions des consommateurs face à cette pratique émergente ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clélia Gavoille</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Myriam Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Colloque Etienne Thil</w:t>
+              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Martigues, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441635v1</w:t>
+                <w:t xml:space="preserve">hal-05491612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir la consommation de &amp;quot;déchets&amp;quot; : un défi impossible pour le marketing ? Une étude exploratoire des produits alimentaires upcyclés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utiliser les applications mobiles de lutte contre le gaspillage alimentaire : Un indicateur de l’adoption d’une démarche de consommation responsable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème journées de Recherche en Marketing du Grand-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijion, France</w:t>
+              <w:t xml:space="preserve">41ème congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491911v1</w:t>
+                <w:t xml:space="preserve">hal-05441354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles actions pour promouvoir la durabilité auprès des consommateurs ? Une approche segmentée par le profil « responsable » des individus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’upcycling alimentaire : les perceptions des consommateurs face à cette pratique émergente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1eres journées de recherches en Sciences de Gestion sur les Changements comportementaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">28ème Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Martigues, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491576v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception collaborative de ressources pédagogiques centrées-apprenant : La Boussole des stratégies d'apprentissage</w:t>
               </w:r>
@@ -2045,260 +2045,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour quelles raisons les directives en matière de santé ne sont-elles pas toujours efficaces ? Le rôle de la distance envers la maladie et de la réactance envers les directives sanitaires</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La distance psychologique par rapport à la maladie : Proposition d'une nouvelle échelle quadridimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Deny Bélisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Cheikhrouhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Venise, Italie</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691719v1</w:t>
+                <w:t xml:space="preserve">hal-04465172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La distance psychologique par rapport à la maladie : Proposition d'une nouvelle échelle quadridimensionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour quelles raisons les directives en matière de santé ne sont-elles pas toujours efficaces ? Le rôle de la distance envers la maladie et de la réactance envers les directives sanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deny Bélisle</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465172v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudging in a retail environment : a consumer perspective</w:t>
               </w:r>
@@ -2405,77 +2405,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why are health guidelines not always effective? The role of distance from illness and reactance to health guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2602,243 +2602,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La distance psychologique par rapport à la maladie : mesure et conséquences. Une application à la covid-19</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Plichon</w:t>
+                <w:t xml:space="preserve">Quel prix pour une démarche alimentaire durable ? Une application à un produit alimentaire anti-gaspillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Responsabilité(s) et pratiques du marketing : 39e Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Marketing, May 2023, Vannes, France</w:t>
+              <w:t xml:space="preserve">Journée du Marketing agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Montpellier, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465255v1</w:t>
+                <w:t xml:space="preserve">hal-04482779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel prix pour une démarche alimentaire durable ? Une application à un produit alimentaire anti-gaspillage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+                <w:t xml:space="preserve">La distance psychologique par rapport à la maladie : mesure et conséquences. Une application à la covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Marketing agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Montpellier, Sep 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Responsabilité(s) et pratiques du marketing : 39e Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Marketing, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482779v1</w:t>
+                <w:t xml:space="preserve">hal-04465255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des liens entre connaissance et usages de l’application mobile TousAntiCovid : Proposition d’une typologie des utilisateurs et des non utilisateurs</w:t>
               </w:r>
@@ -3034,394 +3034,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption de TousAntiCovid et intégration du passe sanitaire : une rationalité sociale dans le privacy calculus ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Thenoz</w:t>
+                <w:t xml:space="preserve">Understanding better behaviors during a health crisis: The role of perceived distance from the disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l’Association Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">7th French-Austrian-German Workshop on Consumer Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saarland University, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576669v1</w:t>
+                <w:t xml:space="preserve">hal-03889009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding better behaviors during a health crisis: The role of perceived distance from the disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Plichon</w:t>
+                <w:t xml:space="preserve">Adoption de TousAntiCovid et intégration du passe sanitaire : une rationalité sociale dans le privacy calculus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Thenoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University, Jul 2022, Saarland, Germany</w:t>
+              <w:t xml:space="preserve">Conférence de l’Association Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465283v1</w:t>
+                <w:t xml:space="preserve">hal-04576669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological distance scale : an application toward Covid-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Understanding better behaviors during a health crisis: The role of perceived distance from the disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Marketing Trends Congress Trend</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Rome, Italy</w:t>
+              <w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University, Jul 2022, Saarland, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889019v1</w:t>
+                <w:t xml:space="preserve">hal-04465283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding better behaviors during a health crisis: The role of perceived distance from the disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Psychological distance scale : an application toward Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3433,103 +3433,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th French-Austrian-German Workshop on Consumer Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saarland University, Austria</w:t>
+              <w:t xml:space="preserve">21st International Marketing Trends Congress Trend</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889009v1</w:t>
+                <w:t xml:space="preserve">hal-03889019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi respectons-nous les directives sanitaires en période de covid-19 ? La distance perçue à l’égard de la maladie, une nouvelle grille de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3587,303 +3587,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Non, je ne l’ai pas fait » … Si l’intrusivité expliquait le faible téléchargement de l’application Stopcovid</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dans quelle mesure les procédés de transformation sont-ils compatibles avec l'image que les consommateurs se font du caractère biologique des aliments ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Mani</w:t>
+                <w:t xml:space="preserve">Ida Fartsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Chouk</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Appere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">20èmes Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403844v1</w:t>
+                <w:t xml:space="preserve">hal-03585759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans quelle mesure les procédés de transformation sont-ils compatibles avec l'image que les consommateurs se font du caractère biologique des aliments ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+                <w:t xml:space="preserve">« Non, je ne l’ai pas fait » … Si l’intrusivité expliquait le faible téléchargement de l’application Stopcovid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Ferrandi</w:t>
+                <w:t xml:space="preserve">Zied Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Appere</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inès Chouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585759v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’observance des consignes sanitaires en période de covid, une analyse via la théorie du niveau de construit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3947,77 +3947,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliments biologiques transformés : explorer l'écart entre chercheurs et consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Fartsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Briand Decré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4072,51 +4072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la distance perçue et du niveau de construit sur l’attitude et le comportement : Le cas du régime alimentaire de malades chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4180,51 +4180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la distance perçue et du niveau de construit sur l’attitude et le comportement : le cas du régime alimentaire de malades chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4383,51 +4383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi ne sommes-nous pas observants ? La distance perçue à l'égard de la maladie, une nouvelle grille de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4763,51 +4763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unhealthy food. Which representations? An exploratory approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4865,558 +4865,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect or regulatory focus on food behaviors: the particular case of diet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cottet</w:t>
+                <w:t xml:space="preserve">Le concept de traditionalité des produits alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Plichon</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e Congrès international de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">13ème Journée du Marketing Alimentaire à Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900339v1</w:t>
+                <w:t xml:space="preserve">hal-01963260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et mesures de l’impact d’un attribut du bien-être animal sur la qualité perçue : le cas du pâturage et des produits carnés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Denos</w:t>
+                <w:t xml:space="preserve">The perceived traditionality of a food product : an approach by the grounded theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Journée de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Marketing Association Conference (EMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963272v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de traditionalité des produits alimentaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
+                <w:t xml:space="preserve">The effect or regulatory focus on food behaviors: the particular case of diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Journée du Marketing Alimentaire à Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">34e Congrès international de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963260v1</w:t>
+                <w:t xml:space="preserve">hal-01900339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The perceived traditionality of a food product : an approach by the grounded theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
+                <w:t xml:space="preserve">Etude et mesures de l’impact d’un attribut du bien-être animal sur la qualité perçue : le cas du pâturage et des produits carnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Denos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Marketing Association Conference (EMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">12ème Journée de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963284v1</w:t>
+                <w:t xml:space="preserve">hal-01963272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’observance nutritionnelle du patient atteint d’une maladie chronique : premiers éléments de compréhension.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Consumer’s Regulatory Orientation Scale: A Preliminary Test of Its Validity (An Abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Plichon</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française du Marketing.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 Academy of Marketing Science (AMS) World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Marketing Science, 2016, Paris, France. pp.1299-1300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47331-4_254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612265v1</w:t>
+                <w:t xml:space="preserve">hal-04509032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compréhension des moteurs des comportements alimentaires : une approche par le food choice questionnaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">L’observance nutritionnelle du patient atteint d’une maladie chronique : premiers éléments de compréhension.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5428,103 +5437,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Journée du Marketing Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française du Marketing.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900329v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La non-observance nutritionnelle du patient atteint d'une maladie chronique : premiers éléments de compréhension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">La compréhension des moteurs des comportements alimentaires : une approche par le food choice questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5536,423 +5545,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès international de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">12ème Journée du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900341v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer’s Regulatory Orientation Scale: A Preliminary Test of Its Validity (An Abstract)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">La non-observance nutritionnelle du patient atteint d'une maladie chronique : premiers éléments de compréhension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Plichon</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Academy of Marketing Science (AMS) World Marketing Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33ème Congrès international de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-47331-4_254⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04509032v1</w:t>
+                <w:t xml:space="preserve">hal-01900341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of traditionality for food products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">Consumer’s regulation orientation scale: a preliminary test of its validity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963422v1</w:t>
+                <w:t xml:space="preserve">hal-02612267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les personnes obèses sont-elles vues? Une étude des perceptions des français à l’égard de l’obésité.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cottet</w:t>
+                <w:t xml:space="preserve">The concept of traditionality for food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée Internationale du Marketing Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088231v1</w:t>
+                <w:t xml:space="preserve">hal-01963422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer’s regulation orientation scale: a preliminary test of its validity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Comment les personnes obèses sont-elles vues? Une étude des perceptions des français à l’égard de l’obésité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5964,211 +5964,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">4ème Journée Internationale du Marketing Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612267v1</w:t>
+                <w:t xml:space="preserve">hal-02088231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le positionnement émotionnel du magasin : un indicateur de son potentiel émotionnel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Plichon</w:t>
+                <w:t xml:space="preserve">Traditionnalité, Traditionnalité perçue : proposition d’un concept pour les produits alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">14èmes Journées Normandes de la Consommation, Colloque Société et Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060526v1</w:t>
+                <w:t xml:space="preserve">hal-01963436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers tests d’une échelle de mesure de l’orientation régulatrice du consommateur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Le positionnement émotionnel du magasin : un indicateur de son potentiel émotionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6180,103 +6167,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée de Recherche en Marketing du Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">18ème colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078505v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements alimentaires et orientation régulatrice : proposition d’une première échelle de mesure dans un contexte français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Premiers tests d’une échelle de mesure de l’orientation régulatrice du consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6288,198 +6275,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Journée AFM du Marketing Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1ère Journée de Recherche en Marketing du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078503v1</w:t>
+                <w:t xml:space="preserve">hal-02078505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditionnalité, Traditionnalité perçue : proposition d’un concept pour les produits alimentaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+                <w:t xml:space="preserve">Comportements alimentaires et orientation régulatrice : proposition d’une première échelle de mesure dans un contexte français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées Normandes de la Consommation, Colloque Société et Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Angers, France</w:t>
+              <w:t xml:space="preserve">10e Journée AFM du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963436v1</w:t>
+                <w:t xml:space="preserve">hal-02078503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance à la publicité : une approche qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6543,51 +6543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’image des destinations urbaines - Comment rendre une ville plus hospitalière aux yeux des touristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7424,544 +7424,523 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why are health guidelines not respected? The role of distance from illness and reactance to these guidelines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Pourquoi les directives en matière de santé ne sont-elles pas respectées ? Le rôle de la distance envers la maladie et de la réactance envers ces directives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Plichon</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2 (43), pp.3-18</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 2 (43), pp.3-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/jdds.043.2.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre en cohérence l'accroissement de la diversité des ingrédients agricoles avec une alimentation saine et équilibrée pour le consommateur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Wery</w:t>
+                <w:t xml:space="preserve">A regulatory focus theory approach to understanding cross-channel free-riding behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Heitz-Spahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Decence</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Noyau</w:t>
+                <w:t xml:space="preserve">Lydie Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol92-art07⟩</w:t>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78, pp.103749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2024.103749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573456v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure compréhension de la vision des apprenants de leur enseignement et de leur lien au numérique : résultat d'une enquête pré-confinement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mettre en cohérence l'accroissement de la diversité des ingrédients agricoles avec une alimentation saine et équilibrée pour le consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Decence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Abgrall</w:t>
+                <w:t xml:space="preserve">Sébastien Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Dumas</w:t>
+                <w:t xml:space="preserve">Philippe Noyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Isner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de QPES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 92, pp.68-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol92-art07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748798v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensuring that increasing the diversity of agricultural ingredients is consistent with a healthy, balanced diet for consumers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Noyau</w:t>
+                <w:t xml:space="preserve">Vers une meilleure compréhension de la vision des apprenants de leur enseignement et de leur lien au numérique : résultat d'une enquête pré-confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Isner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Annales de QPES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753855v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'upcycling alimentaire, un business modèle soutenable ? L'épreuve du consentement à payer pour le consommateur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7983,246 +7962,276 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Eppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 116 (116), pp.151-171. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dm.116.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regulatory focus theory approach to understanding cross-channel free-riding behaviour</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydie Belaud</w:t>
+                <w:t xml:space="preserve">Ensuring that increasing the diversity of agricultural ingredients is consistent with a healthy, balanced diet for consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Decence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Noyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 92, pp.53-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol92-art06-GB⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2024.103749⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04457674v1</w:t>
+                <w:t xml:space="preserve">hal-04753855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Adoption of Contact-Tracing Applications and the Integration of a Health Pass: A Prosocial Rationality in the Privacy Calculus?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thenoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Chouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8244,236 +8253,236 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Global Information Technology Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (5), pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/JGIM.322435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi respectons-nous les directives sanitaires en période de Covid-19 ? La distance perçue à l’égard de la maladie, une nouvelle grille de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Plichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 134 (2), pp.41-59. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.134.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des facteurs de résistance aux solutions de traçage numérique pendant la pandémie de la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Chouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8491,196 +8500,196 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (1), pp.43-85. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/sim.28.1.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualisation de la traditionnalité perçue d’un produit alimentaire : une approche qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 128 (2), pp.35-61. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.128.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food perception, lifestyle, nutritional and health status in the older people: typologies and factors associated with aging well</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8689,132 +8698,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wymelbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 164, pp.105223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des produits carnés : une étude du signal « élevé au pâturage » sur le packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Denos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8833,106 +8842,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 373, pp.23-41. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.7943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image d’hospitalité des villes touristiques : le rôle de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8950,535 +8959,535 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 108, pp.47. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.108.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-environmental multi-labelling and consumer willingness to pay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Multi-labellisation socio-environnementale et consentement à payer du consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2051570714542063⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (3), pp.34-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370114527667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794529v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-labellisation socio-environnementale et consentement à payer du consommateur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Socio-environmental multi-labelling and consumer willingness to pay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (3), pp.35-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2051570714542063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0767370114527667⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02055512v1</w:t>
+                <w:t xml:space="preserve">hal-02794529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The determinants of consumer commitment in a particular form of collaborative consumption: the CSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 72, pp.157-178. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.072.157.178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les consommateurs résistants à la publicité : leurs principales actions et motivations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 68, pp.25 - 36. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.068.25.36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First test and validation of a scale of resistance behavior to advertising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9493,259 +9502,259 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marketing Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (8-9), pp.51-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de la perception du temps sur l'achat par catalogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Djelassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32 (162), pp.161-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00112748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des chaînages cognitifs à la segmentation des marchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roehrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 32, pp.31-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7193/DM.032.31.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02919608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La personnalité de la marque: bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9764,195 +9773,195 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 29 (145), pp.145 - 162. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.145.145-162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers test et validation de la transposition d'une échelle de personnalité humaine aux marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 17 (3), pp.21-40. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737010201700303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brand personality: How well does a human personality scale apply to brands?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9994,73 +10003,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 5, pp.53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l'analyse réseau à la modélisation de la visite d'un site web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10076,51 +10085,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 16 (3), pp.79-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00828606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10130,154 +10139,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of the perceived bitterness of hop-based biscuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bintou Sakho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Pangborn Sensory Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10287,51 +10296,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10340,187 +10349,187 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoconception et éco-innovation dans l’agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiam Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Duchaîne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions, 313 p., 2019, 978-1-78405-582-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10529,51 +10538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2014, 978-2100711437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10583,144 +10592,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">personnalité des marques explique-t-elle le choix des marques ? Premier test de la validité prédictive du baromètre de personnalité des marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dwight Merunka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00103508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId216"/>
+      <w:footerReference w:type="default" r:id="rId217"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10867,51 +10876,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Ferrandi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05461496v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Estarague" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038569v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dominique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Llobell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34589-0_3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393474v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gonzalez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9036.ch13" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157910v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert Demontrond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thiel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ferrandi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.decro.2017.01.0129" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03849655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ingarao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kruger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Menaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441632v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491612v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Manzano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441354v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Gavoille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491911v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04600120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Delahaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Poirier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Hostachy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouill&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691719v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cottet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465172v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deny B&#233;lisle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Cheikhrouhou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heitz-Spahn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dianoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Th&#233;venot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465218v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Audran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck-Dousteyssier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465255v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04482779v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576650v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thenoz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04482739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465283v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889009v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393507v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Mani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Chouk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03585759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Fartsi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand Decr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Appere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393517v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526902v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Gonzalez-Hemon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123303v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Daou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ferrandi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900339v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963272v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963260v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963284v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612265v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900329v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900341v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Plichon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47331-4_254" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963422v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088231v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612267v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060526v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cottet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078505v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078503v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963436v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393746v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393748v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574203v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bailly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111869v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwight Merunka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103343v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roehrich" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827225v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828615v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827376v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573456v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Decence" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Givry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noyau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol92-art07" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748798v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abgrall" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dumas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Isner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753855v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol92-art06-GB" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884816v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eppe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.116.0151" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04457674v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Belaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2024.103749" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464135v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Chouk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.322435" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888961v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.134.0041" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464127v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.28.1.0043" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658198v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.128.0035" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197761v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105223" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02948874v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7943" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009612v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.108.0047" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794529v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714542063" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055512v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114527667" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794870v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.072.157.178" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900287v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.068.25.36" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441553v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112748v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djelassi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919608v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roehrich" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.032.31.43" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01822290v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.145.145-162" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77A630B219CEB3CA42DB33405D05D7122BCA42FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020605v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010201700303" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831903v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828606v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05040139v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Blanc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lenoble" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bintou Sakho" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03562869v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391336v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Serhan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Ducha&#238;ne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100999v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103508v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ambroise" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Ferrandi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05461496v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dominique" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Llobell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34589-0_3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Estarague" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393474v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gonzalez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9036.ch13" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157910v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert Demontrond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thiel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ferrandi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.decro.2017.01.0129" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03849655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ingarao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kruger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Menaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491576v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491558v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441632v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491612v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Manzano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441635v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Gavoille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04600120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Delahaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Poirier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Hostachy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouill&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465172v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deny B&#233;lisle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Cheikhrouhou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cottet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691719v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heitz-Spahn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dianoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Th&#233;venot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465218v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Audran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck-Dousteyssier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04482779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465255v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576650v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thenoz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04482739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576669v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889019v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393507v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03585759v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Fartsi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Briand Decr&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Appere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403844v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Mani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Chouk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393517v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526902v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Gonzalez-Hemon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123303v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Daou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ferrandi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963260v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963284v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900339v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509032v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Plichon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47331-4_254" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612265v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900329v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963422v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088231v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963436v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cottet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078503v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393746v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393748v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574203v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bailly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111869v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwight Merunka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103343v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roehrich" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827225v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828615v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827376v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/jdds.043.2.0003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04457674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Belaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2024.103749" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573456v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Decence" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Givry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noyau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol92-art07" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748798v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abgrall" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dumas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Isner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884816v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eppe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.116.0151" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753855v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol92-art06-GB" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464135v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Chouk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.322435" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888961v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.134.0041" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464127v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.28.1.0043" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.128.0035" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197761v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105223" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02948874v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7943" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009612v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.108.0047" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055512v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114527667" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794529v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714542063" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794870v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.072.157.178" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01900287v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.068.25.36" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441553v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112748v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djelassi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919608v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roehrich" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.032.31.43" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01822290v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.145.145-162" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77A630B219CEB3CA42DB33405D05D7122BCA42FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020605v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010201700303" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831903v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00828606v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05040139v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Blanc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lenoble" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bintou Sakho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03562869v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391336v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Serhan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Ducha&#238;ne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100999v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103508v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ambroise" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>