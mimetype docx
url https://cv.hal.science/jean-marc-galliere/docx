--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -4397,286 +4397,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00805150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron-Induced Multiple Bit Upsets on Dynamically-Stressed Commercial SRAM Arrays</w:t>
+                <w:t xml:space="preserve">Dynamic-Stress Neutrons Test of Commercial SRAMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Las Vegas, NV, United States. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00805314v1</w:t>
+                <w:t xml:space="preserve">lirmm-00805349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic-Stress Neutrons Test of Commercial SRAMs</w:t>
+                <w:t xml:space="preserve">Neutron-Induced Multiple Bit Upsets on Dynamically-Stressed Commercial SRAM Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Griffoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Saigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Seville, Spain. pp.274-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805349v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile March Test Generator for Hands-on Memory Testing Laboratory</w:t>
               </w:r>
@@ -6523,51 +6523,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Linear and Non-Split Transistor MOS Model for Gate Oxyde Short</w:t>
+                <w:t xml:space="preserve">Low Voltage Testing of Gate Oxide Short in CMOS Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renovell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
@@ -6585,97 +6585,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DBT: Defect Based Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Monterey, CA, United States. pp.11-16</w:t>
+              <w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Brno, Czech Republic. pp.168-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269333v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Voltage Testing of Gate Oxide Short in CMOS Technology</w:t>
+                <w:t xml:space="preserve">A Non-Split Model for Realistic Gate Oxide Short in CMOS Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renovell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
@@ -6693,97 +6693,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Brno, Czech Republic. pp.168-174</w:t>
+              <w:t xml:space="preserve">DCIS: Design of Circuits and Integrated Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Santander, Spain. pp.197-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268526v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Split Model for Realistic Gate Oxide Short in CMOS Technology</w:t>
+                <w:t xml:space="preserve">Non-Linear and Non-Split Transistor MOS Model for Gate Oxyde Short</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renovell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
@@ -6801,73 +6801,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCIS: Design of Circuits and Integrated Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Santander, Spain. pp.197-204</w:t>
+              <w:t xml:space="preserve">DBT: Defect Based Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Monterey, CA, United States. pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268432v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Gate Oxide Short Defects in CMOS Minimum Transistors</w:t>
               </w:r>
@@ -7795,51 +7795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04796404v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Aguirre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Forero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Champac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renovell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2024.3479068" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02075690v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Karel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Comte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-019-05776-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03109355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-018-5714-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2664895" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-017-5674-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/itit-2013-1040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234419v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Vaill&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pantel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2264957" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234425v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2257847" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/05/P05007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Griffoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2187218" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805046v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2123114" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2136359" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-005-0195-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2NKMW0SQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouchakour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2003.12.051" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C0PGN42-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269754v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024683708105" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8JSXTJ4H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04703372v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chancel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC60478.2023.00014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04703379v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99766-3_6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04703375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC57191.2022.00015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03710383v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Chaillou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azemard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS53048.2021.9666182" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03476820v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulemont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC53659.2021.00019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Kheirallah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R. Ducharme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2018.8464159" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01872499v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cozzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2018.00100" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01823444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89641-0_7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02064921v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2018.8349696" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709615v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2017.7968208" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.63" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor H. Champac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2017.7906755" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2016.7483352" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2016.102" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2015.7103149" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2013.6566696" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805169v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTC.2012.6418104" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805150v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131396" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805349v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2011.5937088" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805120v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00566847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00438842v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2009.5184769" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370798v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957246v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saign&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709636v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2009.5270836" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2008.4751257" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709640v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2007.77" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370394v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370388v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2007.4437540" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117324v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709644v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2006.254614" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105997v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Polian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kundu Sandip" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Engelke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108659v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269641v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269333v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268526v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268432v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268527v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370400v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03358670v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537879v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2010.5699302" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03626807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr-Eddine Ouldei-Tebina" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourbao" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04796404v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Aguirre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Forero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Champac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renovell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2024.3479068" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02075690v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Karel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Comte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-019-05776-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03109355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-018-5714-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2664895" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-017-5674-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/itit-2013-1040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234419v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Vaill&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pantel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2264957" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234425v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2257847" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/05/P05007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Griffoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2187218" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805046v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2123114" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2136359" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-005-0195-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2NKMW0SQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouchakour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2003.12.051" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C0PGN42-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269754v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024683708105" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8JSXTJ4H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04703372v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chancel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC60478.2023.00014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04703379v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99766-3_6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04703375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC57191.2022.00015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03710383v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Chaillou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azemard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS53048.2021.9666182" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03476820v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulemont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC53659.2021.00019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Kheirallah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R. Ducharme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2018.8464159" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01872499v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cozzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2018.00100" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01823444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89641-0_7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02064921v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2018.8349696" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709615v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2017.7968208" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.63" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor H. Champac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2017.7906755" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2016.7483352" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2016.102" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2015.7103149" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2013.6566696" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805169v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTC.2012.6418104" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805150v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131396" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2011.5937088" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805120v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00566847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00438842v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2009.5184769" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370798v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957246v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saign&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709636v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2009.5270836" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2008.4751257" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709640v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2007.77" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370394v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370388v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2007.4437540" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117324v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709644v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2006.254614" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105997v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Polian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kundu Sandip" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Engelke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108659v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269641v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268526v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268432v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269333v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268527v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370400v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03358670v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537879v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2010.5699302" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03626807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr-Eddine Ouldei-Tebina" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourbao" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>