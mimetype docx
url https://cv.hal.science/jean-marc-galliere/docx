--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -885,51 +885,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Silicon Diode-Based Detector for Investigations of Atmospheric Radiation</w:t>
+                <w:t xml:space="preserve">Proton Flux Anisotropy in the Atmosphere: Experiment and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Vaillé</w:t>
@@ -968,102 +968,102 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 60 (5), pp.3603-3608. </w:t>
+              <w:t xml:space="preserve">, 2013, 60 (4), pp.2386-2391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2264957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2257847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01234419v1</w:t>
+                <w:t xml:space="preserve">lirmm-01234425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton Flux Anisotropy in the Atmosphere: Experiment and Modeling</w:t>
+                <w:t xml:space="preserve">A Silicon Diode-Based Detector for Investigations of Atmospheric Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Vaillé</w:t>
@@ -1102,78 +1102,78 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 60 (4), pp.2386-2391. </w:t>
+              <w:t xml:space="preserve">, 2013, 60 (5), pp.3603-3608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2257847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2264957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01234425v1</w:t>
+                <w:t xml:space="preserve">lirmm-01234419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded silicon detector to investigate the natural radiative environment</w:t>
               </w:r>
@@ -1421,295 +1421,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00805031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Resistive-Open Defects on SRAM Error Rate Induced by Alpha Particles and Neutrons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Characterization of Atmospheric Radiation Environment with Stratospheric Balloon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Roch Vaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rech</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Saigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 58 (3), pp.855-861. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2011.2123114⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 58 (3), pp.945-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2011.2136359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00805046v1</w:t>
+                <w:t xml:space="preserve">lirmm-00805045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of Atmospheric Radiation Environment with Stratospheric Balloon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Resistive-Open Defects on SRAM Error Rate Induced by Alpha Particles and Neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rech</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 58 (3), pp.945-951. </w:t>
+              <w:t xml:space="preserve">, 2011, 58 (3), pp.855-861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2011.2136359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2011.2123114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805045v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay Testing Viability of Gate Oxide Short Defect</w:t>
               </w:r>
@@ -2566,891 +2566,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04703375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Method for Performance Prediction Improvement of Integrated Circuits</w:t>
+                <w:t xml:space="preserve">On the scaling of EMFI probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Chaillou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Maurine</w:t>
+                <w:t xml:space="preserve">Julien Toulemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Azemard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédérick Mailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCIS 2021 - 36th Conference on Design of Circuits and Integrated Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DCIS53048.2021.9666182⟩</w:t>
+              <w:t xml:space="preserve">FDTC 2021 - Workshop on Fault Detection and Tolerance in Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Milan, Italy. pp.67-73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FDTC53659.2021.00019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03710383v1</w:t>
+                <w:t xml:space="preserve">lirmm-03476820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the scaling of EMFI probes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Chancel</w:t>
+                <w:t xml:space="preserve">Iterative Method for Performance Prediction Improvement of Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Nouet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadine Azemard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDTC 2021 - Workshop on Fault Detection and Tolerance in Cryptography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Milan, Italy. pp.67-73, </w:t>
+              <w:t xml:space="preserve">DCIS 2021 - 36th Conference on Design of Circuits and Integrated Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Vila do Conde, Portugal. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FDTC53659.2021.00019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DCIS53048.2021.9666182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03476820v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03710383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined analysis of supply voltage and body-bias voltage for energy management</w:t>
+                <w:t xml:space="preserve">Thermal Scans for Detecting Hardware Trojans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rida Kheirallah</w:t>
+                <w:t xml:space="preserve">Maxime Cozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles R. Ducharme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PATMOS: Power And Timing Modeling, Optimization and Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PATMOS.2018.8464159⟩</w:t>
+              <w:t xml:space="preserve">COSADE 2018 - 9th International Workshop on Constructive Side-Channel Analysis and Secure Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Singapour, Singapore. pp.117-132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-89641-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01867809v1</w:t>
+                <w:t xml:space="preserve">lirmm-01823444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Phase Information in Thermal Scans for Stealthy Trojan Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cozzi</w:t>
+                <w:t xml:space="preserve">Impact of process variations on the detectability of resistive short defects: Comparative analysis between 28nm Bulk and FDSOI technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Karel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Maurine</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Renovell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSD 2018 - 21st Euromicro Conference on Digital System Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DSD.2018.00100⟩</w:t>
+              <w:t xml:space="preserve">LATS 2018 - 19th IEEE Latin American Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Sao Paulo, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LATW.2018.8349696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01872499v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02064921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Scans for Detecting Hardware Trojans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Maurine</w:t>
+                <w:t xml:space="preserve">Combined analysis of supply voltage and body-bias voltage for energy management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rida Kheirallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Azemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles R. Ducharme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSADE 2018 - 9th International Workshop on Constructive Side-Channel Analysis and Secure Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Singapour, Singapore. pp.117-132, </w:t>
+              <w:t xml:space="preserve">PATMOS: Power And Timing Modeling, Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Platja d’Aro, Spain. pp.88-91, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-89641-0_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PATMOS.2018.8464159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01823444v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01867809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of process variations on the detectability of resistive short defects: Comparative analysis between 28nm Bulk and FDSOI technologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mariane Comte</w:t>
+                <w:t xml:space="preserve">Exploiting Phase Information in Thermal Scans for Stealthy Trojan Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Renovell</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATS 2018 - 19th IEEE Latin American Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Sao Paulo, Brazil. </w:t>
+              <w:t xml:space="preserve">DSD 2018 - 21st Euromicro Conference on Digital System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Prague, Slovakia. pp.573-576, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LATW.2018.8349696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DSD.2018.00100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02064921v1</w:t>
+                <w:t xml:space="preserve">lirmm-01872499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of resistive open and short defects in FDSOI under delay-based test: Optimal VDD and body biasing conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mariane Comte</w:t>
+                <w:t xml:space="preserve">Analysis of short defects in FinFET based logic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renovell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor H. Champac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ETS.2017.7968208⟩</w:t>
+              <w:t xml:space="preserve">LATS 2017 - 18th IEEE Latin American Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bogota, Colombia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LATW.2017.7906755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709615v1</w:t>
+                <w:t xml:space="preserve">hal-01709620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Study for Detection of Weak Resistive Open and Short Defects in FDSOI Technology</w:t>
+                <w:t xml:space="preserve">Detection of resistive open and short defects in FDSOI under delay-based test: Optimal VDD and body biasing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Karel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Azaïs</w:t>
@@ -3485,223 +3468,240 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renovell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Limassol, Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETS.2017.7968208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2017.63⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01709614v1</w:t>
+                <w:t xml:space="preserve">hal-01709615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of short defects in FinFET based logic cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Freddy Forero</w:t>
+                <w:t xml:space="preserve">Comprehensive Study for Detection of Weak Resistive Open and Short Defects in FDSOI Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Karel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renovell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATS 2017 - 18th IEEE Latin American Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bogota, Colombia. </w:t>
+              <w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bochum, Germany. pp.320-325, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LATW.2017.7906755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2017.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709620v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of Bulk, FDSOI and FinFET technologies in presence of a resistive short defect</w:t>
+                <w:t xml:space="preserve">Impact of VT and Body-Biasing on Resistive short detection in 28nm UTBB FDSOI – LVT and RVT configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Karel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Comte</w:t>
@@ -3732,106 +3732,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renovell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATS 2016 - 17th Latin-American Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Foz do Iguacu, Brazil. pp.129-134, </w:t>
+              <w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Pittsburgh, PA, United States. pp.164-169, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LATW.2016.7483352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2016.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01374300v1</w:t>
+                <w:t xml:space="preserve">lirmm-01374292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of VT and Body-Biasing on Resistive short detection in 28nm UTBB FDSOI – LVT and RVT configurations</w:t>
+                <w:t xml:space="preserve">Comparative study of Bulk, FDSOI and FinFET technologies in presence of a resistive short defect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Karel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Comte</w:t>
@@ -3862,164 +3862,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renovell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Pittsburgh, PA, United States. pp.164-169, </w:t>
+              <w:t xml:space="preserve">LATS 2016 - 17th Latin-American Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Foz do Iguacu, Brazil. pp.129-134, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2016.102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LATW.2016.7483352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01374292v1</w:t>
+                <w:t xml:space="preserve">lirmm-01374300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Energy Study for 28nm FDSOI Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Kheirallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles R. Ducharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Azemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroSimE: Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Budapest, Hungary. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4455,51 +4455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Las Vegas, NV, United States. pp.1-4</w:t>
@@ -4930,51 +4930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Langenfeld, Austria</w:t>
@@ -4997,451 +4997,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00566847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron Detection through an SRAM-Based Test Bench</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mixed TCAD/Electrical simulation laboratory to open up the microelectronics teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Saigné</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWASI'09: International Workshop On Advances in Sensors and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Trani, Italy. pp.64-69, </w:t>
+              <w:t xml:space="preserve">MSE: Microelectronic Systems Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, San Francisco, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWASI.2009.5184769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MSE.2009.5270836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00438842v1</w:t>
+                <w:t xml:space="preserve">hal-01709636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Gate Oxide Short Defects on the Stability of Minimal Sized SRAM Core-Cell by Applying Non-Split Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of BOBST for the Detection of Neutrons Induced Errors in SRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cairo, Egypt. pp.225-229</w:t>
+              <w:t xml:space="preserve">IWASI: International Workshop on Advances in Sensors and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Trani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00370798v1</w:t>
+                <w:t xml:space="preserve">hal-01957246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of BOBST for the Detection of Neutrons Induced Errors in SRAM</w:t>
+                <w:t xml:space="preserve">Neutron Detection through an SRAM-Based Test Bench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Saigné</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWASI: International Workshop on Advances in Sensors and Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWASI'09: International Workshop On Advances in Sensors and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Trani, Italy. pp.64-69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWASI.2009.5184769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957246v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00438842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed TCAD/Electrical simulation laboratory to open up the microelectronics teaching</w:t>
+                <w:t xml:space="preserve">Influence of Gate Oxide Short Defects on the Stability of Minimal Sized SRAM Core-Cell by Applying Non-Split Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boch</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Renovell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSE: Microelectronic Systems Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cairo, Egypt. pp.225-229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MSE.2009.5270836⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01709636v1</w:t>
+                <w:t xml:space="preserve">lirmm-00370798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2-D VHDL-AMS Model for Disk-Shape Piezoelectric Transducers</w:t>
               </w:r>
@@ -6523,51 +6523,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Voltage Testing of Gate Oxide Short in CMOS Technology</w:t>
+                <w:t xml:space="preserve">Modeling Gate Oxide Short Defects in CMOS Minimum Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renovell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
@@ -6585,97 +6585,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Brno, Czech Republic. pp.168-174</w:t>
+              <w:t xml:space="preserve">ETW: European Test Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Corfu, Greece. pp.15-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268526v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Split Model for Realistic Gate Oxide Short in CMOS Technology</w:t>
+                <w:t xml:space="preserve">Low Voltage Testing of Gate Oxide Short in CMOS Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renovell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
@@ -6693,97 +6693,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCIS: Design of Circuits and Integrated Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Santander, Spain. pp.197-204</w:t>
+              <w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Brno, Czech Republic. pp.168-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268432v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Linear and Non-Split Transistor MOS Model for Gate Oxyde Short</w:t>
+                <w:t xml:space="preserve">A Non-Split Model for Realistic Gate Oxide Short in CMOS Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renovell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
@@ -6801,97 +6801,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DBT: Defect Based Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Monterey, CA, United States. pp.11-16</w:t>
+              <w:t xml:space="preserve">DCIS: Design of Circuits and Integrated Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Santander, Spain. pp.197-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269333v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Gate Oxide Short Defects in CMOS Minimum Transistors</w:t>
+                <w:t xml:space="preserve">Non-Linear and Non-Split Transistor MOS Model for Gate Oxyde Short</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renovell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
@@ -6909,73 +6909,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETW: European Test Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Corfu, Greece. pp.15-20</w:t>
+              <w:t xml:space="preserve">DBT: Defect Based Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Monterey, CA, United States. pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268527v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boolean and Current Detection of MOS Transistor with Gate Oxide Short</w:t>
               </w:r>
@@ -7101,90 +7101,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode Itérative pour l’Amélioration de la Prédiction des Performances des Circuits Intégrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Azemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Colloque National du GDR SoC²</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7358,90 +7358,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Protocol to Compare EMFI platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Toulemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasr-Eddine Ouldei-Tebina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7795,51 +7795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04796404v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Aguirre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Forero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Champac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renovell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2024.3479068" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02075690v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Karel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Comte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-019-05776-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03109355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-018-5714-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2664895" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-017-5674-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/itit-2013-1040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234419v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Vaill&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pantel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2264957" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234425v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2257847" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/05/P05007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Griffoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2187218" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805046v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2123114" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2136359" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-005-0195-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2NKMW0SQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouchakour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2003.12.051" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C0PGN42-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269754v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024683708105" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8JSXTJ4H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04703372v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chancel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC60478.2023.00014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04703379v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99766-3_6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04703375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC57191.2022.00015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03710383v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Chaillou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azemard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS53048.2021.9666182" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03476820v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulemont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC53659.2021.00019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Kheirallah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R. Ducharme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2018.8464159" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01872499v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cozzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2018.00100" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01823444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89641-0_7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02064921v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2018.8349696" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709615v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2017.7968208" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.63" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor H. Champac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2017.7906755" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2016.7483352" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2016.102" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2015.7103149" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2013.6566696" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805169v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTC.2012.6418104" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805150v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131396" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2011.5937088" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805120v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00566847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00438842v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2009.5184769" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370798v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957246v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saign&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709636v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2009.5270836" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2008.4751257" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709640v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2007.77" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370394v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370388v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2007.4437540" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117324v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709644v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2006.254614" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105997v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Polian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kundu Sandip" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Engelke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108659v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269641v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268526v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268432v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269333v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268527v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370400v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03358670v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537879v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2010.5699302" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03626807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr-Eddine Ouldei-Tebina" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourbao" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04796404v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Aguirre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Forero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Champac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renovell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2024.3479068" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02075690v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Karel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Comte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-019-05776-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03109355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-018-5714-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2664895" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-017-5674-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/itit-2013-1040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234425v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Vaill&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pantel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2257847" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234419v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2264957" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/05/P05007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Griffoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2187218" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2136359" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805046v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2123114" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-005-0195-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2NKMW0SQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouchakour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2003.12.051" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C0PGN42-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269754v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024683708105" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8JSXTJ4H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04703372v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chancel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC60478.2023.00014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04703379v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99766-3_6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04703375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC57191.2022.00015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03476820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toulemont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC53659.2021.00019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03710383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Chaillou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azemard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS53048.2021.9666182" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01823444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cozzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89641-0_7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02064921v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2018.8349696" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Kheirallah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R. Ducharme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2018.8464159" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01872499v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2018.00100" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709620v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor H. Champac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2017.7906755" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709615v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2017.7968208" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.63" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2016.102" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374300v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2016.7483352" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2015.7103149" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2013.6566696" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805169v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTC.2012.6418104" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805150v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131396" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2011.5937088" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805120v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00566847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709636v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2009.5270836" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957246v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saign&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00438842v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2009.5184769" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2008.4751257" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709640v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2007.77" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370394v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370388v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2007.4437540" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117324v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709644v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2006.254614" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105997v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Polian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kundu Sandip" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Engelke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108659v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269641v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268527v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268526v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268432v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370400v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03358670v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537879v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2010.5699302" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03626807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr-Eddine Ouldei-Tebina" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourbao" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>