--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -461,1140 +461,1140 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Method for Detecting Interdependence between Time Series and Its Directionality</w:t>
+                <w:t xml:space="preserve">On the destabilization of a periodically driven three-dimensional torus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Paolini</w:t>
+                <w:t xml:space="preserve">S. Euzzor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Sarnari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Meucci</w:t>
+                <w:t xml:space="preserve">A. Di Garbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Euzzor</w:t>
+                <w:t xml:space="preserve">S. Zambrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santi Chillemi</w:t>
+                <w:t xml:space="preserve">F. Arecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (16), pp.2150239. </w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (2), pp.1969-1977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218127421502394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11071-020-06174-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541268v1</w:t>
+                <w:t xml:space="preserve">hal-03540861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow Invariant Manifold of Laser with Feedback</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+                <w:t xml:space="preserve">A Fast Method for Detecting Interdependence between Time Series and Its Directionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Paolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sarnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Meucci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Euzzor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi Chillemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sym13101898⟩</w:t>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (16), pp.2150239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127421502394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540895v1</w:t>
+                <w:t xml:space="preserve">hal-03541268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Einstein and the Doubling of the Deflection of Light</w:t>
+                <w:t xml:space="preserve">Dynamics and Darboux Integrability of the D2 Polynomial Vector Fields of Degree 2 in $\mathbb {R}^{3}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Llibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Valls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10699-021-09783-4⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Physics, Analysis and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11040-020-09372-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515215v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and Darboux Integrability of the D2 Polynomial Vector Fields of Degree 2 in $\mathbb {R}^{3}$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convolutional neural network for smoke and fire semantic segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Frizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Bouchouicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudia Valls</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Sayadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Physics, Analysis and Geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11040-020-09372-0⟩</w:t>
+              <w:t xml:space="preserve">IET Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.634-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/ipr2.12046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540902v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutional neural network for smoke and fire semantic segmentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slow Invariant Manifolds of Slow–Fast Dynamical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mounir Sayadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/ipr2.12046⟩</w:t>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (07), pp.2150112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127421501121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170936v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow Invariant Manifolds of Slow–Fast Dynamical Systems</w:t>
+                <w:t xml:space="preserve">Albert Einstein and the Doubling of the Deflection of Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218127421501121⟩</w:t>
+              <w:t xml:space="preserve">Foundations of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (3), pp.829-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10699-021-09783-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515187v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torus breakdown in a two-stroke relaxation memristor</w:t>
+                <w:t xml:space="preserve">Slow Invariant Manifold of Laser with Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Meucci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angelo Di Garbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chaos.2021.111594⟩</w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.1898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym13101898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515325v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal Universal Model for Chaos in Laser with Feedback</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Torus breakdown in a two-stroke relaxation memristor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Meucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Euzzor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Di Garbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218127421300135⟩</w:t>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 153 (2), pp.111594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chaos.2021.111594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540670v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the destabilization of a periodically driven three-dimensional torus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Di Garbo</w:t>
+                <w:t xml:space="preserve">Minimal Universal Model for Chaos in Laser with Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Meucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Euzzor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tito Arecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (2), pp.1969-1977. </w:t>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (04), pp.2130013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-020-06174-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218127421300135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540861v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing Poincaré Sections for a Chaotic Relaxation Oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Euzzor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Di Garbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Meucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortunato T. Arecchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Meucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (2), pp.395-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCSII.2019.2924475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080065v1</w:t>
+                <w:t xml:space="preserve">hal-03080013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perimeter Determination of the Eight-Centered Oval</w:t>
               </w:r>
@@ -1782,512 +1782,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physical memristor based Muthuswamy–Chua–Ginoux system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing Poincaré Sections for a Chaotic Relaxation Oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Euzzor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Di Garbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bharathwaj Muthuswamy</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortunato T. Arecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Meucci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76108-z⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSII.2019.2924475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079889v1</w:t>
+                <w:t xml:space="preserve">hal-03080065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing Poincaré Sections for a Chaotic Relaxation Oscillator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A physical memristor based Muthuswamy–Chua–Ginoux system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharathwaj Muthuswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Meucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Euzzor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Di Garbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSII.2019.2924475⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76108-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080013v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de trois programmes de musculation chez des joueurs de squash de haut niveau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Ginoux</w:t>
+                <w:t xml:space="preserve">Delayed dynamics in an electronic relaxation oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Di Garbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Euzzor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortunato T. Arecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Meucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2019.01.001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.032224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080996v1</w:t>
+                <w:t xml:space="preserve">hal-03080041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed dynamics in an electronic relaxation oscillator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Meucci</w:t>
+                <w:t xml:space="preserve">Comparaison de trois programmes de musculation chez des joueurs de squash de haut niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sciberras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Ginoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (3), </w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (2), pp.112-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.032224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2019.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080041v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaos in a predator–prey-based mathematical model for illicit drug consumption</w:t>
               </w:r>
@@ -2397,888 +2397,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate prediction of continuous blood glucose based on support vector regression and differential evolution algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is type 1 diabetes a chaotic phenomenon?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takoua Hamdi</w:t>
+                <w:t xml:space="preserve">Heikki Ruskeepää</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matjaž Perc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roomila Naeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaouher Ben Ali</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Di Costanzo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocybernetics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbe.2018.02.005⟩</w:t>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111, pp.198-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chaos.2018.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858108v1</w:t>
+                <w:t xml:space="preserve">hal-02194779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la détermination du périmètre de l'ovale à huit centres</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accurate prediction of continuous blood glucose based on support vector regression and differential evolution algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takoua Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouher Ben Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Di Costanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhat Fnaiech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2018.10.009⟩</w:t>
+              <w:t xml:space="preserve">Biocybernetics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbe.2018.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196055v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torus Breakdown in a Uni Junction Memristor</w:t>
+                <w:t xml:space="preserve">Sur la détermination du périmètre de l'ovale à huit centres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Angelo Di Garbo</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Golvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 356 (11-12), pp.1195-1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2018.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218127418501286⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02194796v1</w:t>
+                <w:t xml:space="preserve">hal-02196055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is type 1 diabetes a chaotic phenomenon?</w:t>
+                <w:t xml:space="preserve">Torus Breakdown in a Uni Junction Memristor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Meucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Euzzor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Di Garbo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 111, pp.198-205. </w:t>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (10), pp.1850128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chaos.2018.03.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218127418501286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194779v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Einstein e la stampa: Una relazione tumultuosa</w:t>
+                <w:t xml:space="preserve">The paradox of Vito Volterra’s predator-prey model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Gerini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettera Matematica Pristem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lettera Matematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (4), pp.305 - 311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40329-017-0200-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01835247v1</w:t>
+                <w:t xml:space="preserve">hal-01857090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paradox of Vito Volterra’s predator-prey model</w:t>
+                <w:t xml:space="preserve">Einstein e la stampa: Una relazione tumultuosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gerini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettera Matematica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lettera Matematica Pristem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99 (1), pp.61-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857090v1</w:t>
+                <w:t xml:space="preserve">sic_01835247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling of sleep fragmentation diagnosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Canards Existence in Memristor's Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Llibre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2015.10.001⟩</w:t>
+              <w:t xml:space="preserve">Qualitative Theory of Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (2), pp.383 - 431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12346-015-0160-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856949v1</w:t>
+                <w:t xml:space="preserve">hal-01856950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canards Existence in Memristor's Circuits</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathematical modelling of sleep fragmentation diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roomila Naeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D 'Amore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Mateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualitative Theory of Dynamical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (2), pp.383 - 431. </w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.83-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12346-015-0160-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2015.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856950v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de la fragmentation du sommeil par Réseau de neurones artificiels</w:t>
               </w:r>
@@ -3812,662 +3812,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical convergences of biodiversity indices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slow invariant manifold of heartbeat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bandeira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+                <w:t xml:space="preserve">Bruno Rossetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nonlinear Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1-2), pp.30-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893656v1</w:t>
+                <w:t xml:space="preserve">hal-01056980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canards from Chua's circuit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical convergences of biodiversity indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bandeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leon L. O. Chua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218127413300103⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.522 - 528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056966v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow invariant manifold of heartbeat model</w:t>
+                <w:t xml:space="preserve">Canards from Chua's circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Rossetto</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Llibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon L. O. Chua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Systems and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (4), pp.1330010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127413300103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056980v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van der Pol and the history of relaxation oscillations: \\ toward the emergence of a concept</w:t>
+                <w:t xml:space="preserve">Henri Poincaré et l'émergence du concept de cycle limite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quadrature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Quadrature, pp.45-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056923v1</w:t>
+                <w:t xml:space="preserve">hal-01101641v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SELF-EXCITED OSCILLATIONS : from Poincare to Andronov</w:t>
+                <w:t xml:space="preserve">Blondel et les oscillations auto-entretenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nieuw Archief voor Wiskunde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archive for History of Exact Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66 (5), pp.485-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00407-012-0101-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101632v2</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057276v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Poincaré et l'émergence du concept de cycle limite</w:t>
+                <w:t xml:space="preserve">Van der Pol and the history of relaxation oscillations: \\ toward the emergence of a concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadrature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2), pp.023120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3670008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101641v2</w:t>
+                <w:t xml:space="preserve">hal-01056923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blondel et les oscillations auto-entretenues</w:t>
+                <w:t xml:space="preserve">SELF-EXCITED OSCILLATIONS : from Poincare to Andronov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for History of Exact Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nieuw Archief voor Wiskunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nieuw Archief voor Wiskunde, 13 (3), pp.170-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00407-012-0101-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01057276v2</w:t>
+                <w:t xml:space="preserve">hal-01101632v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow Curvature Method applied to Canard Explosion</w:t>
               </w:r>
@@ -4538,356 +4538,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poincare's forgotten conferences on wireless telegraphy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of the vibro-acoustic behavior of a submerged shell non periodically stiffened by internal frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22 (11), pp.3617. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 128 (1), pp.137-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218127410027866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.3436526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056925v1</w:t>
+                <w:t xml:space="preserve">hal-02414231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the vibro-acoustic behavior of a submerged shell non periodically stiffened by internal frames</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topological analysis of chaotic solution of three-element memristive circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon L. O. Chua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3436526⟩</w:t>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (11), pp.3819-3827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127410027878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414231v1</w:t>
+                <w:t xml:space="preserve">hal-01056251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological analysis of chaotic solution of three-element memristive circuit</w:t>
+                <w:t xml:space="preserve">Poincare's forgotten conferences on wireless telegraphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leon L. O. Chua</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 20 (11), pp.3819-3827. </w:t>
+              <w:t xml:space="preserve">, 2010, 22 (11), pp.3617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218127410027878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218127410027866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056251v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow curvature manifolds for shaping chaotic attractors: Rossler-like systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (28), pp.285101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4960,51 +4960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D’amore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Franoise Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Suppini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5059,51 +5059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLOW INVARIANT MANIFOLDS AS CURVATURE OF THE FLOW OF DYNAMICAL SYSTEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rossetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Chua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5163,51 +5163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Geometry and Mechanics Applications to Chaotic Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rossetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (4), pp.887-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5254,64 +5254,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAOS IN A THREE-DIMENSIONAL VOLTERRA-GAUSE MODEL OF PREDATOR-PREY TYPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rossetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15 (5), pp.1689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5390,51 +5390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview and definitions on lung cancer diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasnime Hamdeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat Fnaiech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Gasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5554,51 +5554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fnaiech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Sousse, Tunisia</w:t>
@@ -5679,51 +5679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fnaiech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart, Monitored and Controlled Cities (SM2C)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Sfax, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5899,77 +5899,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Frizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeb Kaabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Bouchouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat Fnaiech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
@@ -6011,51 +6011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire des oscillations de relaxation : de Gérard-Lescuyer (1880) à Van der Pol (1926)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Non Linéaire 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6080,51 +6080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du comportement vibro-acoustique des coques épaisses de sous-marin avec le code MACSIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6845,51 +6845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Poincare par Paul Appell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6933,51 +6933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Poincare : une biographie au(x) quotidien(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gerini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 978-2729874070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7008,51 +7008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Poincare: A Biography Through the Daily Papers A Biography Through the Daily Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gerini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World Scientific</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, L.O. Chua, 978-981-4556-61-3</w:t>
             </w:r>
           </w:p>
@@ -7277,51 +7277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The singing arc: the oldest memristor?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rossetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrew Adamatzky et Guanrong Chen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos, CNN, Memristors and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.494-507, 2013, 978-981-4434-79-9. </w:t>
@@ -7445,51 +7445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant Manifolds of Complex Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rossetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Bertelle, Gérard H.E. Duchamp, Hakima Kadri-Dahmani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems and Self-organization Modelling, Understanding Complex System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.41-49, 2009, Understanding Complex Systems, 978-3-540-88072-1. </w:t>
@@ -7540,51 +7540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow Manifold of a Neuronal Bursting Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rossetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.A. Aziz-Alaoui &amp; C. Bertelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emergent Properties in Natural and Artificial Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.119-128, 2006, Understanding Complex Systems, 978-3-540-34822-1. </w:t>
@@ -7819,51 +7819,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFED4F86"/>
+    <w:nsid w:val="949121B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8050,51 +8050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-ginoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1400-4136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10451079X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117743v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Meucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Llibre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clinton Sprott" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116643" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962531v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ginoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Mehrabbeik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Jafari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093727" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Paolini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sarnari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Euzzor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Chillemi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127421502394" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540895v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13101898" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515215v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-021-09783-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540902v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Valls" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11040-020-09372-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Frizzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Bouchouicha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sayadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ipr2.12046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127421501121" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515325v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Di Garbo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2021.111594" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tito Arecchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127421300135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Euzzor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Garbo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zambrano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arecchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-06174-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080065v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunato T. Arecchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2924475" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080022v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Golvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00283-019-09946-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079982v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neermal Lekhramsingh Latchoomun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T. F. Ah King" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.117657" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079889v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharathwaj Muthuswamy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76108-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sciberras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ginoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2019.01.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080041v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.032224" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195147v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roomila Naeck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusra Bibi Ruhomally" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zaid Dauhoo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Perc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2018.10.089" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858108v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Hamdi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Ben Ali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Di Costanzo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Fnaiech" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2018.02.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.10.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194796v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127418501286" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Ruskeep&#228;&#228;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2018.03.033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835247v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40329-017-0200-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856949v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bouazizi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D 'Amore" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Mateo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Elias" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2015.10.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-015-0160-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouazizi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naeck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#8217;amore" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mat&#233;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arlotto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.10.305" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856956v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/342010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01058877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arlotto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140815371" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000837v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mateo Champion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Suppini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2013.10.090" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-013-0104-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bandeira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.028" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP7N2DZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056966v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon L. O. Chua" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127413300103" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056980v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossetto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3670008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101632v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101641v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01057276v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lozi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-012-0101-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056936v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/46/465203" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056925v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Petitgirard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127410027866" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414231v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3436526" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056251v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127410027878" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056202v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/28/285101" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000921v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#8217;amore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Franoise Mateo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Suppini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01054314v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Chua" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127408022457" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01054308v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127406015192" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01026173v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127405012934" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594666v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnime Hamdeni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Gasmi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858111v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaabi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sayadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchouicha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fnaiech" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858115v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Assadi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hamdi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fnaiech" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858114v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Ali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fnaiech" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Di Costanzo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561518v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Frizzi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Kaabi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227552v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414929v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081017v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/albert-einstein-demystified-jean-marc-ginoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081015v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081010v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081012v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081014v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081007v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081005v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081003v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101619v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101617v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101608v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldscientific.com/worldscibooks/10.1142/8956" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101601v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldscientific.com/worldscibooks/10.1142/7333" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856968v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29701-9_2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01057255v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814434805_0040" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056182v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056170v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88073-8_4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056181v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-34824-7_6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137896v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brioist" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-ginoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1400-4136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10451079X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117743v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Meucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Llibre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clinton Sprott" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116643" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962531v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ginoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Mehrabbeik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Jafari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093727" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540861v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Euzzor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Garbo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zambrano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arecchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-06174-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Paolini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sarnari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Euzzor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Chillemi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127421502394" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Valls" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11040-020-09372-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Frizzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Bouchouicha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sayadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ipr2.12046" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515187v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127421501121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-021-09783-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13101898" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515325v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Di Garbo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2021.111594" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tito Arecchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127421300135" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080013v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunato T. Arecchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2924475" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080022v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Golvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00283-019-09946-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079982v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neermal Lekhramsingh Latchoomun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T. F. Ah King" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.117657" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080065v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079889v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharathwaj Muthuswamy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76108-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.032224" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080996v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sciberras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ginoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2019.01.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195147v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roomila Naeck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusra Bibi Ruhomally" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zaid Dauhoo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Perc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2018.10.089" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194779v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Ruskeep&#228;&#228;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Di Costanzo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2018.03.033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Hamdi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Ben Ali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Fnaiech" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2018.02.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.10.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194796v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127418501286" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40329-017-0200-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835247v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856950v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-015-0160-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856949v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bouazizi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D 'Amore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Mateo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Elias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2015.10.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouazizi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naeck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#8217;amore" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mat&#233;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arlotto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.10.305" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856956v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/342010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01058877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arlotto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140815371" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000837v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mateo Champion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Suppini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2013.10.090" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-013-0104-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056980v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossetto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893656v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bandeira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.028" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP7N2DZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056966v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon L. O. Chua" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127413300103" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101641v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01057276v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lozi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-012-0101-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3670008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101632v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056936v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/46/465203" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3436526" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127410027878" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056925v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Petitgirard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127410027866" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056202v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/28/285101" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000921v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#8217;amore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Franoise Mateo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Suppini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01054314v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Chua" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127408022457" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01054308v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127406015192" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01026173v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127405012934" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594666v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnime Hamdeni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Gasmi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858111v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaabi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sayadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchouicha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fnaiech" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858115v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Assadi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hamdi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fnaiech" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858114v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Ali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fnaiech" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Di Costanzo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561518v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Frizzi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Kaabi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227552v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414929v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081017v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/albert-einstein-demystified-jean-marc-ginoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081015v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081010v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081012v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081014v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081007v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081005v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081003v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101619v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101617v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101608v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldscientific.com/worldscibooks/10.1142/8956" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101601v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldscientific.com/worldscibooks/10.1142/7333" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856968v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29701-9_2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01057255v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814434805_0040" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056182v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056170v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88073-8_4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056181v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-34824-7_6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137896v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brioist" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>