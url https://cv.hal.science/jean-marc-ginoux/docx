--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -461,1833 +461,1833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the destabilization of a periodically driven three-dimensional torus</w:t>
+                <w:t xml:space="preserve">Convolutional neural network for smoke and fire semantic segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Euzzor</w:t>
+                <w:t xml:space="preserve">Sebastien Frizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Di Garbo</w:t>
+                <w:t xml:space="preserve">Moez Bouchouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zambrano</w:t>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Arecchi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mounir Sayadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (2), pp.1969-1977. </w:t>
+              <w:t xml:space="preserve">IET Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.634-647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-020-06174-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/ipr2.12046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540861v1</w:t>
+                <w:t xml:space="preserve">hal-03170936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Method for Detecting Interdependence between Time Series and Its Directionality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics and Darboux Integrability of the D2 Polynomial Vector Fields of Degree 2 in $\mathbb {R}^{3}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Llibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Paolini</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudia Valls</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218127421502394⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Physics, Analysis and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11040-020-09372-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541268v1</w:t>
+                <w:t xml:space="preserve">hal-03540902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and Darboux Integrability of the D2 Polynomial Vector Fields of Degree 2 in $\mathbb {R}^{3}$</w:t>
+                <w:t xml:space="preserve">Slow Invariant Manifolds of Slow–Fast Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Valls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Physics, Analysis and Geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11040-020-09372-0⟩</w:t>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (07), pp.2150112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127421501121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540902v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutional neural network for smoke and fire semantic segmentation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Fast Method for Detecting Interdependence between Time Series and Its Directionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Paolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sarnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Meucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Euzzor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi Chillemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/ipr2.12046⟩</w:t>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (16), pp.2150239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127421502394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170936v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow Invariant Manifolds of Slow–Fast Dynamical Systems</w:t>
+                <w:t xml:space="preserve">Slow Invariant Manifold of Laser with Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Meucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218127421501121⟩</w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.1898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym13101898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515187v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Einstein and the Doubling of the Deflection of Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (3), pp.829-850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10699-021-09783-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow Invariant Manifold of Laser with Feedback</w:t>
+                <w:t xml:space="preserve">Torus breakdown in a two-stroke relaxation memristor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Meucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Euzzor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Di Garbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sym13101898⟩</w:t>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 153 (2), pp.111594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chaos.2021.111594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540895v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torus breakdown in a two-stroke relaxation memristor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimal Universal Model for Chaos in Laser with Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Meucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Euzzor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tito Arecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angelo Di Garbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chaos.2021.111594⟩</w:t>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (04), pp.2130013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127421300135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515325v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal Universal Model for Chaos in Laser with Feedback</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Euzzor</w:t>
+                <w:t xml:space="preserve">On the destabilization of a periodically driven three-dimensional torus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Euzzor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Di Garbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zambrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tito Arecchi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Arecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (04), pp.2130013. </w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (2), pp.1969-1977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218127421300135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11071-020-06174-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540670v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing Poincaré Sections for a Chaotic Relaxation Oscillator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angelo Di Garbo</w:t>
+                <w:t xml:space="preserve">Perimeter Determination of the Eight-Centered Oval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Golvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fortunato T. Arecchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67 (2), pp.395-399. </w:t>
+              <w:t xml:space="preserve">The Mathematical Intelligencer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (2), pp.20-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSII.2019.2924475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00283-019-09946-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080013v1</w:t>
+                <w:t xml:space="preserve">hal-03080022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perimeter Determination of the Eight-Centered Oval</w:t>
+                <w:t xml:space="preserve">Harmonic oscillator tank: A new method for leakage and energy reduction in a water distribution network with pressure driven demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Golvin</w:t>
+                <w:t xml:space="preserve">Neermal Lekhramsingh Latchoomun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert T. F. Ah King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mathematical Intelligencer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00283-019-09946-z⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 201, pp.117657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.117657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080022v1</w:t>
+                <w:t xml:space="preserve">hal-03079982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic oscillator tank: A new method for leakage and energy reduction in a water distribution network with pressure driven demand</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert T. F. Ah King</w:t>
+                <w:t xml:space="preserve">Implementing Poincaré Sections for a Chaotic Relaxation Oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Euzzor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Di Garbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krishna Busawon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+                <w:t xml:space="preserve">Fortunato T. Arecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Meucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 201, pp.117657. </w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.117657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCSII.2019.2924475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079982v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing Poincaré Sections for a Chaotic Relaxation Oscillator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A physical memristor based Muthuswamy–Chua–Ginoux system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharathwaj Muthuswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Meucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Euzzor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Di Garbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSII.2019.2924475⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76108-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080065v1</w:t>
+                <w:t xml:space="preserve">hal-03079889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physical memristor based Muthuswamy–Chua–Ginoux system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing Poincaré Sections for a Chaotic Relaxation Oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Euzzor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Di Garbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Meucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortunato T. Arecchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (2), pp.395-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSII.2019.2924475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76108-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03079889v1</w:t>
+                <w:t xml:space="preserve">hal-03080013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed dynamics in an electronic relaxation oscillator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Meucci</w:t>
+                <w:t xml:space="preserve">Comparaison de trois programmes de musculation chez des joueurs de squash de haut niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sciberras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Ginoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.032224⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (2), pp.112-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2019.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080041v1</w:t>
+                <w:t xml:space="preserve">hal-03080996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de trois programmes de musculation chez des joueurs de squash de haut niveau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Ginoux</w:t>
+                <w:t xml:space="preserve">Delayed dynamics in an electronic relaxation oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Di Garbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Euzzor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortunato T. Arecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Meucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (2), pp.112-115. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2019.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.032224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080996v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaos in a predator–prey-based mathematical model for illicit drug consumption</w:t>
               </w:r>
@@ -2397,888 +2397,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is type 1 diabetes a chaotic phenomenon?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate prediction of continuous blood glucose based on support vector regression and differential evolution algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heikki Ruskeepää</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roomila Naeck</w:t>
+                <w:t xml:space="preserve">Takoua Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jaouher Ben Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Di Costanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhat Fnaiech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chaos.2018.03.033⟩</w:t>
+              <w:t xml:space="preserve">Biocybernetics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbe.2018.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194779v1</w:t>
+                <w:t xml:space="preserve">hal-01858108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate prediction of continuous blood glucose based on support vector regression and differential evolution algorithm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sur la détermination du périmètre de l'ovale à huit centres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Golvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocybernetics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbe.2018.02.005⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 356 (11-12), pp.1195-1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858108v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la détermination du périmètre de l'ovale à huit centres</w:t>
+                <w:t xml:space="preserve">Torus Breakdown in a Uni Junction Memristor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Golvin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Meucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Euzzor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Di Garbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2018.10.009⟩</w:t>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (10), pp.1850128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127418501286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196055v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torus Breakdown in a Uni Junction Memristor</w:t>
+                <w:t xml:space="preserve">Is type 1 diabetes a chaotic phenomenon?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heikki Ruskeepää</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matjaž Perc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roomila Naeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Di Costanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (10), pp.1850128. </w:t>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111, pp.198-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218127418501286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chaos.2018.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194796v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paradox of Vito Volterra’s predator-prey model</w:t>
+                <w:t xml:space="preserve">Einstein e la stampa: Una relazione tumultuosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gerini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettera Matematica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lettera Matematica Pristem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99 (1), pp.61-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857090v1</w:t>
+                <w:t xml:space="preserve">sic_01835247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Einstein e la stampa: Una relazione tumultuosa</w:t>
+                <w:t xml:space="preserve">The paradox of Vito Volterra’s predator-prey model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Gerini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettera Matematica Pristem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lettera Matematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (4), pp.305 - 311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40329-017-0200-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01835247v1</w:t>
+                <w:t xml:space="preserve">hal-01857090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canards Existence in Memristor's Circuits</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathematical modelling of sleep fragmentation diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roomila Naeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D 'Amore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Mateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualitative Theory of Dynamical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12346-015-0160-1⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2015.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856950v1</w:t>
+                <w:t xml:space="preserve">hal-01856949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling of sleep fragmentation diagnosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Canards Existence in Memristor's Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Llibre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24, pp.83-92. </w:t>
+              <w:t xml:space="preserve">Qualitative Theory of Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (2), pp.383 - 431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2015.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12346-015-0160-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856949v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de la fragmentation du sommeil par Réseau de neurones artificiels</w:t>
               </w:r>
@@ -3812,662 +3812,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow invariant manifold of heartbeat model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical convergences of biodiversity indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bandeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Rossetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Systems and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.522 - 528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056980v1</w:t>
+                <w:t xml:space="preserve">hal-01893656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical convergences of biodiversity indices</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Canards from Chua's circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Llibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon L. O. Chua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (4), pp.1330010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127413300103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01893656v1</w:t>
+                <w:t xml:space="preserve">hal-01056966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canards from Chua's circuit</w:t>
+                <w:t xml:space="preserve">Slow invariant manifold of heartbeat model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leon L. O. Chua</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rossetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nonlinear Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1-2), pp.30-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056966v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Poincaré et l'émergence du concept de cycle limite</w:t>
+                <w:t xml:space="preserve">Van der Pol and the history of relaxation oscillations: \\ toward the emergence of a concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadrature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2), pp.023120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3670008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101641v2</w:t>
+                <w:t xml:space="preserve">hal-01056923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blondel et les oscillations auto-entretenues</w:t>
+                <w:t xml:space="preserve">SELF-EXCITED OSCILLATIONS : from Poincare to Andronov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for History of Exact Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nieuw Archief voor Wiskunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nieuw Archief voor Wiskunde, 13 (3), pp.170-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00407-012-0101-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01057276v2</w:t>
+                <w:t xml:space="preserve">hal-01101632v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van der Pol and the history of relaxation oscillations: \\ toward the emergence of a concept</w:t>
+                <w:t xml:space="preserve">Henri Poincaré et l'émergence du concept de cycle limite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quadrature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Quadrature, pp.45-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056923v1</w:t>
+                <w:t xml:space="preserve">hal-01101641v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SELF-EXCITED OSCILLATIONS : from Poincare to Andronov</w:t>
+                <w:t xml:space="preserve">Blondel et les oscillations auto-entretenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nieuw Archief voor Wiskunde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archive for History of Exact Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66 (5), pp.485-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00407-012-0101-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101632v2</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057276v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow Curvature Method applied to Canard Explosion</w:t>
               </w:r>
@@ -4538,356 +4538,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the vibro-acoustic behavior of a submerged shell non periodically stiffened by internal frames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poincare's forgotten conferences on wireless telegraphy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Maxit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+                <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 128 (1), pp.137-151. </w:t>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (11), pp.3617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3436526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218127410027866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414231v1</w:t>
+                <w:t xml:space="preserve">hal-01056925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological analysis of chaotic solution of three-element memristive circuit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of the vibro-acoustic behavior of a submerged shell non periodically stiffened by internal frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leon L. O. Chua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218127410027878⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 128 (1), pp.137-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3436526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056251v1</w:t>
+                <w:t xml:space="preserve">hal-02414231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poincare's forgotten conferences on wireless telegraphy</w:t>
+                <w:t xml:space="preserve">Topological analysis of chaotic solution of three-element memristive circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loic Petitgirard</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon L. O. Chua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 22 (11), pp.3617. </w:t>
+              <w:t xml:space="preserve">, 2010, 20 (11), pp.3819-3827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218127410027866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218127410027878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056925v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow curvature manifolds for shaping chaotic attractors: Rossler-like systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (28), pp.285101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4960,51 +4960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D’amore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Franoise Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Suppini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5059,51 +5059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLOW INVARIANT MANIFOLDS AS CURVATURE OF THE FLOW OF DYNAMICAL SYSTEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rossetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Chua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5163,51 +5163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Geometry and Mechanics Applications to Chaotic Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rossetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (4), pp.887-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5254,64 +5254,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAOS IN A THREE-DIMENSIONAL VOLTERRA-GAUSE MODEL OF PREDATOR-PREY TYPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rossetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15 (5), pp.1689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5390,51 +5390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview and definitions on lung cancer diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasnime Hamdeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat Fnaiech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Gasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5554,51 +5554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fnaiech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Sousse, Tunisia</w:t>
@@ -5679,51 +5679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fnaiech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart, Monitored and Controlled Cities (SM2C)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Sfax, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5899,77 +5899,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Frizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeb Kaabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Bouchouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhat Fnaiech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
@@ -6011,51 +6011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire des oscillations de relaxation : de Gérard-Lescuyer (1880) à Van der Pol (1926)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Non Linéaire 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6080,51 +6080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du comportement vibro-acoustique des coques épaisses de sous-marin avec le code MACSIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6845,51 +6845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Poincare par Paul Appell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6933,51 +6933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Poincare : une biographie au(x) quotidien(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gerini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 978-2729874070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7008,51 +7008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Poincare: A Biography Through the Daily Papers A Biography Through the Daily Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gerini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World Scientific</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, L.O. Chua, 978-981-4556-61-3</w:t>
             </w:r>
           </w:p>
@@ -7277,51 +7277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The singing arc: the oldest memristor?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rossetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrew Adamatzky et Guanrong Chen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos, CNN, Memristors and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.494-507, 2013, 978-981-4434-79-9. </w:t>
@@ -7445,51 +7445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant Manifolds of Complex Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rossetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Bertelle, Gérard H.E. Duchamp, Hakima Kadri-Dahmani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems and Self-organization Modelling, Understanding Complex System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.41-49, 2009, Understanding Complex Systems, 978-3-540-88072-1. </w:t>
@@ -7540,51 +7540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow Manifold of a Neuronal Bursting Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rossetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.A. Aziz-Alaoui &amp; C. Bertelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emergent Properties in Natural and Artificial Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.119-128, 2006, Understanding Complex Systems, 978-3-540-34822-1. </w:t>
@@ -7819,51 +7819,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="949121B6"/>
+    <w:nsid w:val="BF2377FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8050,51 +8050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-ginoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1400-4136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10451079X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117743v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Meucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Llibre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clinton Sprott" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116643" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962531v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ginoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Mehrabbeik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Jafari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093727" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540861v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Euzzor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Garbo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zambrano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arecchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-06174-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Paolini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sarnari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Euzzor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Chillemi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127421502394" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Valls" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11040-020-09372-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Frizzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Bouchouicha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sayadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ipr2.12046" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515187v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127421501121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-021-09783-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13101898" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515325v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Di Garbo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2021.111594" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tito Arecchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127421300135" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080013v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunato T. Arecchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2924475" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080022v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Golvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00283-019-09946-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079982v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neermal Lekhramsingh Latchoomun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T. F. Ah King" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.117657" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080065v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079889v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharathwaj Muthuswamy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76108-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.032224" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080996v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sciberras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ginoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2019.01.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195147v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roomila Naeck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusra Bibi Ruhomally" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zaid Dauhoo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Perc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2018.10.089" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194779v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Ruskeep&#228;&#228;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Di Costanzo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2018.03.033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Hamdi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Ben Ali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Fnaiech" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2018.02.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.10.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194796v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127418501286" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40329-017-0200-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835247v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856950v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-015-0160-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856949v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bouazizi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D 'Amore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Mateo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Elias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2015.10.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouazizi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naeck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#8217;amore" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mat&#233;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arlotto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.10.305" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856956v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/342010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01058877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arlotto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140815371" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000837v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mateo Champion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Suppini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2013.10.090" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-013-0104-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056980v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossetto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893656v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bandeira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.028" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP7N2DZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056966v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon L. O. Chua" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127413300103" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101641v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01057276v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lozi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-012-0101-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3670008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101632v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056936v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/46/465203" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3436526" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127410027878" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056925v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Petitgirard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127410027866" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056202v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/28/285101" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000921v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#8217;amore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Franoise Mateo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Suppini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01054314v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Chua" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127408022457" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01054308v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127406015192" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01026173v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127405012934" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594666v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnime Hamdeni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Gasmi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858111v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaabi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sayadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchouicha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fnaiech" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858115v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Assadi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hamdi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fnaiech" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858114v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Ali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fnaiech" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Di Costanzo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561518v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Frizzi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Kaabi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227552v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414929v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081017v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/albert-einstein-demystified-jean-marc-ginoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081015v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081010v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081012v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081014v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081007v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081005v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081003v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101619v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101617v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101608v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldscientific.com/worldscibooks/10.1142/8956" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101601v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldscientific.com/worldscibooks/10.1142/7333" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856968v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29701-9_2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01057255v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814434805_0040" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056182v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056170v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88073-8_4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056181v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-34824-7_6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137896v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brioist" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-ginoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1400-4136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10451079X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117743v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Meucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Llibre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clinton Sprott" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116643" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962531v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ginoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Mehrabbeik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Jafari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093727" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Frizzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Bouchouicha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sayadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ipr2.12046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540902v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Valls" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11040-020-09372-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127421501121" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Paolini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sarnari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Euzzor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Chillemi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127421502394" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13101898" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515215v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-021-09783-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515325v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Di Garbo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2021.111594" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tito Arecchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127421300135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Euzzor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Garbo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zambrano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arecchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-06174-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Golvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00283-019-09946-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neermal Lekhramsingh Latchoomun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T. F. Ah King" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.117657" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunato T. Arecchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2924475" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079889v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharathwaj Muthuswamy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76108-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sciberras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ginoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2019.01.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080041v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.032224" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195147v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roomila Naeck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusra Bibi Ruhomally" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zaid Dauhoo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Perc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2018.10.089" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858108v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Hamdi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Ben Ali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Di Costanzo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Fnaiech" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2018.02.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.10.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194796v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127418501286" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Ruskeep&#228;&#228;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2018.03.033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835247v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40329-017-0200-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856949v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bouazizi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D 'Amore" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Mateo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Elias" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2015.10.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-015-0160-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouazizi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naeck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#8217;amore" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mat&#233;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arlotto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.10.305" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856956v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/342010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01058877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arlotto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140815371" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000837v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mateo Champion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Suppini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2013.10.090" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-013-0104-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bandeira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.028" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP7N2DZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056966v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon L. O. Chua" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127413300103" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056980v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossetto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3670008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101632v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101641v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01057276v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lozi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-012-0101-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056936v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/46/465203" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056925v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Petitgirard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127410027866" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414231v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3436526" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056251v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127410027878" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056202v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/28/285101" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000921v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#8217;amore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Franoise Mateo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Suppini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01054314v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Chua" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127408022457" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01054308v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127406015192" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01026173v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127405012934" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594666v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnime Hamdeni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Gasmi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858111v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaabi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sayadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchouicha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fnaiech" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858115v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Assadi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hamdi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fnaiech" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858114v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Ali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fnaiech" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Di Costanzo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561518v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Frizzi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Kaabi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227552v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414929v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081017v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/albert-einstein-demystified-jean-marc-ginoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081015v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081010v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081012v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081014v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081007v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081005v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081003v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101619v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101617v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101608v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldscientific.com/worldscibooks/10.1142/8956" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101601v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldscientific.com/worldscibooks/10.1142/7333" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856968v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29701-9_2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01057255v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814434805_0040" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056182v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056170v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88073-8_4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056181v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-34824-7_6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137896v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brioist" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>