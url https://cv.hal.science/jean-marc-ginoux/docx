--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -773,330 +773,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Method for Detecting Interdependence between Time Series and Its Directionality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Albert Einstein and the Doubling of the Deflection of Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218127421502394⟩</w:t>
+              <w:t xml:space="preserve">Foundations of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (3), pp.829-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10699-021-09783-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541268v1</w:t>
+                <w:t xml:space="preserve">hal-03515215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow Invariant Manifold of Laser with Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Meucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (10), pp.1898. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/sym13101898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Einstein and the Doubling of the Deflection of Light</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Fast Method for Detecting Interdependence between Time Series and Its Directionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Paolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sarnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Meucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Euzzor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi Chillemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (3), pp.829-850. </w:t>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (16), pp.2150239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10699-021-09783-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218127421502394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515215v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torus breakdown in a two-stroke relaxation memristor</w:t>
               </w:r>
@@ -1108,51 +1108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Meucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Euzzor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Di Garbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1212,51 +1212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal Universal Model for Chaos in Laser with Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Meucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Euzzor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tito Arecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1658,51 +1658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing Poincaré Sections for a Chaotic Relaxation Oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Euzzor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Di Garbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1827,51 +1827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bharathwaj Muthuswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Meucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Euzzor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Di Garbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1922,51 +1922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing Poincaré Sections for a Chaotic Relaxation Oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Euzzor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Di Garbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2046,248 +2046,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de trois programmes de musculation chez des joueurs de squash de haut niveau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Ginoux</w:t>
+                <w:t xml:space="preserve">Delayed dynamics in an electronic relaxation oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Di Garbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Euzzor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortunato T. Arecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Meucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2019.01.001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.032224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080996v1</w:t>
+                <w:t xml:space="preserve">hal-03080041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed dynamics in an electronic relaxation oscillator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Meucci</w:t>
+                <w:t xml:space="preserve">Comparaison de trois programmes de musculation chez des joueurs de squash de haut niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sciberras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Ginoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (3), </w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (2), pp.112-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.032224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2019.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080041v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaos in a predator–prey-based mathematical model for illicit drug consumption</w:t>
               </w:r>
@@ -2654,51 +2654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Meucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Euzzor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Di Garbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4287,187 +4287,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101632v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Poincaré et l'émergence du concept de cycle limite</w:t>
+                <w:t xml:space="preserve">Blondel et les oscillations auto-entretenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadrature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archive for History of Exact Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66 (5), pp.485-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00407-012-0101-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101641v2</w:t>
+                <w:t xml:space="preserve">hal-01057276v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blondel et les oscillations auto-entretenues</w:t>
+                <w:t xml:space="preserve">Henri Poincaré et l'émergence du concept de cycle limite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for History of Exact Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quadrature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Quadrature, pp.45-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00407-012-0101-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01057276v2</w:t>
+                <w:t xml:space="preserve">hal-01101641v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow Curvature Method applied to Canard Explosion</w:t>
               </w:r>
@@ -7819,51 +7819,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF2377FF"/>
+    <w:nsid w:val="120288A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8050,51 +8050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-ginoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1400-4136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10451079X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117743v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Meucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Llibre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clinton Sprott" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116643" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962531v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ginoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Mehrabbeik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Jafari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093727" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Frizzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Bouchouicha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sayadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ipr2.12046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540902v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Valls" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11040-020-09372-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127421501121" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Paolini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sarnari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Euzzor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Chillemi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127421502394" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13101898" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515215v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-021-09783-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515325v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Di Garbo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2021.111594" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tito Arecchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127421300135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Euzzor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Garbo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zambrano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arecchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-06174-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Golvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00283-019-09946-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neermal Lekhramsingh Latchoomun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T. F. Ah King" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.117657" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunato T. Arecchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2924475" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079889v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharathwaj Muthuswamy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76108-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sciberras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ginoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2019.01.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080041v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.032224" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195147v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roomila Naeck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusra Bibi Ruhomally" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zaid Dauhoo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Perc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2018.10.089" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858108v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Hamdi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Ben Ali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Di Costanzo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Fnaiech" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2018.02.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.10.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194796v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127418501286" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Ruskeep&#228;&#228;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2018.03.033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835247v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40329-017-0200-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856949v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bouazizi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D 'Amore" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Mateo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Elias" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2015.10.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-015-0160-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouazizi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naeck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#8217;amore" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mat&#233;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arlotto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.10.305" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856956v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/342010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01058877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arlotto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140815371" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000837v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mateo Champion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Suppini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2013.10.090" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-013-0104-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bandeira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.028" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP7N2DZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056966v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon L. O. Chua" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127413300103" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056980v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossetto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3670008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101632v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101641v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01057276v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lozi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-012-0101-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056936v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/46/465203" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056925v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Petitgirard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127410027866" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414231v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3436526" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056251v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127410027878" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056202v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/28/285101" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000921v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#8217;amore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Franoise Mateo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Suppini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01054314v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Chua" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127408022457" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01054308v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127406015192" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01026173v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127405012934" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594666v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnime Hamdeni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Gasmi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858111v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaabi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sayadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchouicha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fnaiech" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858115v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Assadi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hamdi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fnaiech" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858114v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Ali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fnaiech" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Di Costanzo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561518v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Frizzi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Kaabi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227552v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414929v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081017v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/albert-einstein-demystified-jean-marc-ginoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081015v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081010v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081012v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081014v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081007v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081005v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081003v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101619v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101617v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101608v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldscientific.com/worldscibooks/10.1142/8956" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101601v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldscientific.com/worldscibooks/10.1142/7333" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856968v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29701-9_2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01057255v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814434805_0040" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056182v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056170v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88073-8_4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056181v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-34824-7_6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137896v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brioist" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-ginoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1400-4136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10451079X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117743v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Meucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Llibre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clinton Sprott" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116643" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962531v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ginoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Mehrabbeik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Jafari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093727" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Frizzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Bouchouicha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sayadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ipr2.12046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540902v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Valls" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11040-020-09372-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127421501121" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-021-09783-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540895v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13101898" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Paolini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sarnari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Euzzor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Chillemi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127421502394" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515325v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Di Garbo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2021.111594" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tito Arecchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127421300135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Euzzor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Garbo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zambrano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arecchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-06174-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Golvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00283-019-09946-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neermal Lekhramsingh Latchoomun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T. F. Ah King" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.117657" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunato T. Arecchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2924475" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079889v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharathwaj Muthuswamy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76108-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.032224" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080996v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sciberras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ginoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2019.01.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195147v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roomila Naeck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusra Bibi Ruhomally" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zaid Dauhoo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Perc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2018.10.089" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858108v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Hamdi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Ben Ali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Di Costanzo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Fnaiech" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2018.02.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.10.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194796v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127418501286" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Ruskeep&#228;&#228;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2018.03.033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835247v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40329-017-0200-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856949v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bouazizi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D 'Amore" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Mateo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Elias" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2015.10.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-015-0160-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouazizi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naeck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#8217;amore" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mat&#233;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arlotto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.10.305" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856956v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/342010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01058877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arlotto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140815371" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000837v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mateo Champion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Suppini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2013.10.090" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12346-013-0104-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bandeira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.028" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP7N2DZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056966v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon L. O. Chua" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127413300103" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056980v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossetto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3670008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101632v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01057276v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lozi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-012-0101-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101641v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056936v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/46/465203" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056925v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Petitgirard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127410027866" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414231v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3436526" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056251v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127410027878" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056202v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/28/285101" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000921v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#8217;amore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Franoise Mateo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Suppini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01054314v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Chua" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127408022457" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01054308v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127406015192" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01026173v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127405012934" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594666v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnime Hamdeni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Gasmi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858111v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaabi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sayadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchouicha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fnaiech" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858115v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Assadi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hamdi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fnaiech" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01858114v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Ali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fnaiech" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Di Costanzo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561518v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Frizzi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Kaabi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227552v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414929v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081017v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/albert-einstein-demystified-jean-marc-ginoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081015v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081010v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081012v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081014v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081007v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081005v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081003v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101619v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101617v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101608v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldscientific.com/worldscibooks/10.1142/8956" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01101601v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldscientific.com/worldscibooks/10.1142/7333" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856968v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29701-9_2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01057255v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814434805_0040" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056182v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056170v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88073-8_4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01056181v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-34824-7_6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03137896v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brioist" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>