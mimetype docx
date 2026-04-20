--- v0 (2026-03-16)
+++ v1 (2026-04-20)
@@ -126,661 +126,778 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High coverage and equitable distribution of COVID-19 vaccine uptake in two vulnerable areas in Bangladesh</w:t>
+                <w:t xml:space="preserve">Configurations as a powerful analytical tool for examining global health interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammed Nazmul Islam</w:t>
+                <w:t xml:space="preserve">Valéry Ridde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela de Allegri</w:t>
+                <w:t xml:space="preserve">Sarah Louart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+                <w:t xml:space="preserve">Jannatul Sumrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malabika Sarker</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Goudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0004178⟩</w:t>
+              <w:t xml:space="preserve">Discover Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 23 (1), pp.496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12982-026-01841-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895428v1</w:t>
+                <w:t xml:space="preserve">hal-05588507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les solidarités familiales à l’épreuve des transformations environnementales. Conflits de parenté et inégalités économiques au Bangladesh</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">High coverage and equitable distribution of COVID-19 vaccine uptake in two vulnerable areas in Bangladesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammed Nazmul Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela de Allegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malabika Sarker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Goudet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1119567ar⟩</w:t>
+              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.e0004178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0004178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272648v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving an integrative framework of health system resilience and climate change: Lessons from Bangladesh and Haiti</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les solidarités familiales à l’épreuve des transformations environnementales. Conflits de parenté et inégalités économiques au Bangladesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000512⟩</w:t>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (1), pp.73-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1119567ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05116281v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’efficacité des interventions de santé publique en France : un retour en arrière ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Improving an integrative framework of health system resilience and climate change: Lessons from Bangladesh and Haiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Ridde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrittika Barua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Alla</w:t>
+                <w:t xml:space="preserve">Alain Casseus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Cambon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.254.0119⟩</w:t>
+              <w:t xml:space="preserve">PLOS Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (6), pp.e0000512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409376v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’efficacité des interventions de santé publique en France : un retour en arrière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Ridde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Chouaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, vol. 37 (4), pp.119-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.254.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Climate change and women’s mental health in two vulnerable communities of Bangladesh: An ethnographic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faria Binte Arif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Owais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helal Uddin Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Ridde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLOS Global Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (6), pp.e0002080. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0002080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -790,741 +907,741 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Enervements’ under Extreme Heat. Social Mechanisms linking Heat Exposure to Maternal Mental Distress in Matam, Northern Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhan Danfakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatimata Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mor Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gluski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women's Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of climate events on mental health outcomes according to two fragile settings (rural and slum) in Bangladesh. An exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faria Binte Arif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helal Uddin Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Ridde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th World Congress on Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Roma, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les configurations comme outils d'analyses des interventions en santé mondiale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Climate and Migration Nexus: Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04674052v2</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“The Climate and Migration Nexus”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Convergence et Migrations, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unravelling the social determinants of climate impacts on mental health: an ethnographic study in two vulnerable Bangladeshi communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENBEL Conference on Connecting Health and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENBEL, Oct 2023, Stockholm (Suède), Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociodeterminants of Mental Health in the Context of Climate Change and Migration: Exploring Pathways and Cumulative Effects in Bangladesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Through the Lens of Mental Health Equity, a Focus on Social Determinants and Outcomes of Global Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Global Mental Health Research without Borders, Oct 2023, Bethesda (Washington DC), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Climate and Migration Nexus: Conclusions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les configurations comme outils d'analyses des interventions en santé mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Ridde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Louart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...163 lines deleted...]
-                <w:t xml:space="preserve">hal-05472760v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Working Paper du Ceped #58, Centre Population et Développement. 2024, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674052v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles psychiques en milieu scolaire. Que fait l'école?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Rue d'Ulm. , 2022, Sciences sociales, 978-2-7288-0766-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1534,114 +1651,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des soins (in) appropriés aux difficultés psychiques et scolaires. Une ethnographie de l'orientation médicale et scolaire d'enfants dans un quartier populaire de grande ville française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Ecole des Hautes Etudes en Sciences Sociales (EHESS Paris), 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05472811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1709,51 +1826,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="708C11DE"/>
+    <w:nsid w:val="7DF91702"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1940,51 +2057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-goudet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3355-7940" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895428v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Nazmul Islam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela de Allegri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malabika Sarker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goudet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0004178" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272648v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119567ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrittika Barua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Casseus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000512" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Choua&#239;d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.254.0119" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faria Binte Arif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Owais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helal Uddin Ahmed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002080" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272671v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhan Danfakha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Sow" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Diop" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gluski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472801v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674052v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472739v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472760v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05472811v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-goudet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3355-7940" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588507v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannatul Sumrina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goudet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12982-026-01841-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895428v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Nazmul Islam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela de Allegri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malabika Sarker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0004178" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272648v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119567ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrittika Barua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Casseus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clech" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000512" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Choua&#239;d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.254.0119" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faria Binte Arif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Owais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helal Uddin Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002080" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhan Danfakha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Sow" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Diop" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gluski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472727v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472739v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674052v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472751v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05472811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>