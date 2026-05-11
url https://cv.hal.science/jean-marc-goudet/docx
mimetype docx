--- v1 (2026-04-20)
+++ v2 (2026-05-11)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -277,627 +277,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05588507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High coverage and equitable distribution of COVID-19 vaccine uptake in two vulnerable areas in Bangladesh</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extreme heat, exclusive breastfeeding and maternal mental health in northern Senegal: a population health intervention research protocol for the SPRINT-Sen study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammed Nazmul Islam</w:t>
+                <w:t xml:space="preserve">Adama Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela de Allegri</w:t>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malabika Sarker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Goudet</w:t>
+                <w:t xml:space="preserve">Makhan Danfakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (1), pp.e0004178. </w:t>
+              <w:t xml:space="preserve">Journal of Community Systems for Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0004178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36368/jcsh.v3i1.1324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895428v1</w:t>
+                <w:t xml:space="preserve">hal-05608783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les solidarités familiales à l’épreuve des transformations environnementales. Conflits de parenté et inégalités économiques au Bangladesh</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High coverage and equitable distribution of COVID-19 vaccine uptake in two vulnerable areas in Bangladesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammed Nazmul Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela de Allegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malabika Sarker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Goudet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1119567ar⟩</w:t>
+              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.e0004178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0004178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272648v1</w:t>
+                <w:t xml:space="preserve">hal-04895428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving an integrative framework of health system resilience and climate change: Lessons from Bangladesh and Haiti</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les solidarités familiales à l’épreuve des transformations environnementales. Conflits de parenté et inégalités économiques au Bangladesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (6), pp.e0000512. </w:t>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (1), pp.73-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1119567ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05116281v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’efficacité des interventions de santé publique en France : un retour en arrière ?</w:t>
+                <w:t xml:space="preserve">Improving an integrative framework of health system resilience and climate change: Lessons from Bangladesh and Haiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Ridde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Alla</w:t>
+                <w:t xml:space="preserve">Mrittika Barua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Cambon</w:t>
+                <w:t xml:space="preserve">Alain Casseus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Chouaïd</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, vol. 37 (4), pp.119-122. </w:t>
+              <w:t xml:space="preserve">PLOS Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (6), pp.e0000512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.254.0119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409376v1</w:t>
+                <w:t xml:space="preserve">hal-05116281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’efficacité des interventions de santé publique en France : un retour en arrière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Ridde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Chouaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, vol. 37 (4), pp.119-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.254.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Climate change and women’s mental health in two vulnerable communities of Bangladesh: An ethnographic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faria Binte Arif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Owais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helal Uddin Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Ridde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLOS Global Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (6), pp.e0002080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgph.0002080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -907,741 +1041,741 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Enervements’ under Extreme Heat. Social Mechanisms linking Heat Exposure to Maternal Mental Distress in Matam, Northern Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhan Danfakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatimata Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mor Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gluski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women's Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of climate events on mental health outcomes according to two fragile settings (rural and slum) in Bangladesh. An exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faria Binte Arif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helal Uddin Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Ridde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th World Congress on Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Roma, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Climate and Migration Nexus: Conclusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les configurations comme outils d'analyses des interventions en santé mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Ridde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Louart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...163 lines deleted...]
-                <w:t xml:space="preserve">hal-05472760v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Working Paper du Ceped #58, Centre Population et Développement. 2024, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674052v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les configurations comme outils d'analyses des interventions en santé mondiale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Climate and Migration Nexus: Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04674052v2</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“The Climate and Migration Nexus”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Convergence et Migrations, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unravelling the social determinants of climate impacts on mental health: an ethnographic study in two vulnerable Bangladeshi communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENBEL Conference on Connecting Health and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENBEL, Oct 2023, Stockholm (Suède), Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociodeterminants of Mental Health in the Context of Climate Change and Migration: Exploring Pathways and Cumulative Effects in Bangladesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Through the Lens of Mental Health Equity, a Focus on Social Determinants and Outcomes of Global Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Global Mental Health Research without Borders, Oct 2023, Bethesda (Washington DC), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles psychiques en milieu scolaire. Que fait l'école?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Rue d'Ulm. , 2022, Sciences sociales, 978-2-7288-0766-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1651,114 +1785,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des soins (in) appropriés aux difficultés psychiques et scolaires. Une ethnographie de l'orientation médicale et scolaire d'enfants dans un quartier populaire de grande ville française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Ecole des Hautes Etudes en Sciences Sociales (EHESS Paris), 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05472811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1826,51 +1960,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DF91702"/>
+    <w:nsid w:val="147BA475"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2057,51 +2191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-goudet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3355-7940" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588507v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannatul Sumrina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goudet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12982-026-01841-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895428v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Nazmul Islam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela de Allegri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malabika Sarker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0004178" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272648v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119567ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrittika Barua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Casseus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clech" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000512" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Choua&#239;d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.254.0119" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faria Binte Arif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Owais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helal Uddin Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002080" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhan Danfakha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Sow" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Diop" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gluski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472727v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472739v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674052v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472751v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05472811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-goudet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3355-7940" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588507v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannatul Sumrina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goudet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12982-026-01841-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608783v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Faye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhan Danfakha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36368/jcsh.v3i1.1324" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895428v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Nazmul Islam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela de Allegri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malabika Sarker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0004178" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119567ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrittika Barua" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Casseus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000512" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409376v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Choua&#239;d" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.254.0119" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faria Binte Arif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Owais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helal Uddin Ahmed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002080" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Sow" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Diop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gluski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472801v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674052v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472727v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472751v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05472811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>