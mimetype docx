--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Hérard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard - Chercheur senior EDF R&D</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marc-herard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9099-6072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031182372</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Position:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999-... : Senior researcher in EDF R&D</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999-2005 : Associate Research Director (CNRS, LATP, Marseille)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-... : Associate member in Institut de Mathématiques de Marseille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023- ...: Associate member in CEREA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Main topics:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mathematical and numerical modeling of single-phase turbulent flows and multiphase compressible flows</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Finite Volume schemes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unsteady interfacial coupling of fluid models.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD students (1999-....) : see </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.fr/031182372</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation process in a hybrid two-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jomée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78, pp.58-79. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202578058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197280v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled approach to compute approximate solutions of a compressible immiscible three-phase flow model with fast transient and stiff source terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jomée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.405-434. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Godunov-type scheme and a relaxation scheme for second-order turbulence-moment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Bennoura-Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (5), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2025066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two unsteady solutions of a homogeneous equilibrium model in a porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lazare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78, pp.136-143. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202578136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum principle for the mass fraction in a system with two mass balance equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lazare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingqing Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hülsemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 352, pp.81-98. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on the relaxation process in a class of non-equilibrium two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (6), pp.1483-1499. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2024.v22.n6.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two approaches to compute unsteady compressible two-phase flow models with stiff relaxation terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jomée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (6), pp.3537-3583. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2023090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable schemes for second-moment turbulent models for incompressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Norddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ruget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351, pp.337-353. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure relaxation in some multiphase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jomée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.19-40. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202372019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241934v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and numerical analysis of a simple model derived from compressible turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey L. Gavrilyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Toufaili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00021-022-00676-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A four-field three-phase flow model with both miscible and immiscible components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55, pp.S251-S278. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2020037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and preliminary validation of a three-phase flow model with energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2021.104868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A THREE-PHASE FLOW MODEL WITH TWO MISCIBLE PHASES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2019028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Implicit Integral Formulation to Model Inviscid Fluid Flows in Obstructed Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Coupanec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.136-163. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of a compressible two-layer model: a first attempt with an implicit-explicit splitting scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourdarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Laage de Meux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 346, pp.357-377. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2018.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421889v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A splitting method adapted to the simulation of mixed flows in pipes with a compressible two-layer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourdarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Laage de Meux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (2), pp.405 - 442. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2018051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation and simulation of a barotropic three-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 53, pp.1031-1059. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2019001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mach-Sensitive Splitting Approach for Euler-like Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (1), pp.207-253. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2017063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466827v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mach-Sensitive Implicit-Explicit Scheme Adapted to Compressible Multi-scale Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 340, pp.122-150. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2018.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531306v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compressible two-layer model for transient gas–liquid flows in pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (2), pp.385 - 410. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-016-0531-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345668v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Positive and Entropy-Satisfying Finite Volume Scheme for the Baer-Nunziato Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 330, pp.401-435. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2016.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261458v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of fast depressurization of water using a two-fluid model: revisiting Bilicki modelling of mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.162-174. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple turbulent two-fluid model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 344 (11-12), pp.776-783. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2016.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339435v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLLC-type Riemann solver with approximated two-phase contact for the computation of the Baer-Nunziato two-fluid model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2016.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interface condition to compute compressible flows in variable cross section ducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2015.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A class of compressible multiphase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 354 (9), pp.954-959. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2016.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two-fluid models on steam-water transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2016001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integral approach to compute compressible fluid flows in domains containing obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.1-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166478v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a two-fluid model on unsteady water-vapour flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two properties of two-velocity two-pressure models for two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788902v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Entropy-Satisfying Finite Volume Scheme for the Isentropic Baer-Nunziato Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.165-206. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2013101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELLING COMPRESSIBLE MULTIPHASE FLOWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.34-50. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201340003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROXIMATE SOLUTIONS OF THE BAER-NUNZIATO MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.63-82. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201340005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relaxation scheme for hybrid modelling of gas-particle flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Dorogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70, pp.148_165. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2012.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fractional step method to compute a class of compressible gas–liquid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.57-69. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A splitting method for the isentropic Baer-Nunziato two-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.241-256. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201238013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A well-balanced approximate Riemann solver for compressible flows in variable cross-section ducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 236, pp.1976-1992. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2011.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Dimensional Relaxation Scheme for the Hybrid Modelling of Gas-Particle Two-Phase Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Dorogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, http://www.latp.univ-mrs.fr/IJFV/spip.php?article44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dimensional two-phase flow modeling applied to interior ballistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Baschung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (5), pp.051016. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4004293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolic relaxation models for granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nussbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (2), pp.371-400. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some attempts to couple distinct fluid models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.649-660. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2010.5.649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-fluid hyperbolic model in a porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44, pp.1319-1348. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2010033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple parameter-free entropy correction for approximate Riemann solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 338 (9), pp.493-498. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional computations of a two-fluid hyperbolic model in a porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (1), http://www.latp.univ-mrs.fr/IJFV/spip.php?article37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent numerical advances for two-phase flow modelling in NEPTUNE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59, pp.285-307. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.1419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to couple HEM and HRM two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38, pp.738-756. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2008.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of pressure-correction and Godunov-type schemes on unsteady compressible cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laviéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38, pp.1495-1509. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2008.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hyperbolic two-fluid model in a porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 336, pp.650-655. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2008.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEPTUNE: a new software platform for advanced nuclear thermal hydraulics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guelfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bestion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 156 (3), pp.281-324. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NSE05-98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45, pp.732-755. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2006.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling two and one-dimensional unsteady Euler equations through a thin interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36, pp.651-666. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2006.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of gas-particle flows with combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 76 (4), pp.403-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hyperbolic three-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2006.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key issues for numerical methods in NEPTUNE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guelfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rough scheme to couple free and porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (2), http://www.latp.univ-mrs.fr/IJFV/spip.php?article17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-balanced schemes versus fractional step method for hyperbolic systems with source terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Yves Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (4), pp.217 - 251. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10092-006-0123-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method to compute standard two-fluid models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (7), pp.475-482. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618560600566885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new finite volume discretization scheme to solve 3D incompressible thermal flows on unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (9), pp.833-848. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2003.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre de schémas numériques pour l'étude d'écoulements diphasiques instationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Durastanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.673_676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of two-phase flows using the two-fluid two-pressure approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.663-700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume method to solve the 3D Navier-Stokes equations on unstructured collocated meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (10), pp.1305-1333. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2003.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some approximate Godunov schemes to compute shallow-water equations with topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (4), pp.479-513. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7930(02)00011-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of symmetrizing variables for vacuums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 40, pp.163-194. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10092-003-0075-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part II. Comparison of Numerical Solvers for a Multicomponent Turbulent Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (3), pp.169-182. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1061856031000083486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A HYBRID SCHEME TO COMPUTE CONTACT DISCONTINUITIES IN ONE-DIMENSIONAL EULER SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 36, pp.1133-1159. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an:2003009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schemes to compute unsteady flashing flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (5), pp.905-913. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.1727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closure laws for a two-fluid two-pressure model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 334 (10), pp.927-932. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-073X(02)02366-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximate solution of the Riemann problem for a realisable second-moment turbulent closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Uhlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (4), pp.245-269. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s001930100109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent Finite Volume schemes to compute Euler equations using real gas EOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39, pp.1073-1138. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid schemes to compute contact discontinuities in Euler equations with any EOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 330 (6), pp.445-450. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01482-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un schéma volumes finis pour la simulation d’écoulements diphasiques gaz particules à deux phases incompressibles sur maillage triangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cayré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (5), pp.539-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact Riemann solver for multicomponent turbulent flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14, pp.117-131. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618560008940719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de solveurs numériques pour simuler la turbulence compressible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 331, pp.1011-1016. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4442(00)01745-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sequel to a rough Godunov scheme: application to real gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 29 (7), pp.813-847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume method to solve the Navier–Stokes equations for incompressible flows on unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cayré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39 (8), pp.806-825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of flashing flows in variable cross-section ducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (3), pp.365-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximate Roe-type Riemann solver for a class of realizable second order closures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Uhlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (3), pp.223-249. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618560008940900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximate Riemann solver for second-moment closures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Uhlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 151 (2), pp.990-996. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jcph.1999.6190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite volume algorithm to compute dense compressible gas-solid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 37 (3), pp.337-345. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A naive scheme to solve shallow-water equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 326, pp.385-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conservative fractional step method to solve non-isentropic Euler equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 144 (3-4), pp.199-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un schéma Volumes-Finis pour la simulation d'un modèle bi-fluide d'écoulements diphasiques compressibles gaz-solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 6 (2), pp.197-231. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12506559.1997.10511266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveur de type Godunov pour simuler les écoulements turbulents compressibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 324 (8), pp.919-926. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4442(97)86969-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles au second ordre réalisables non dégénérés pour les écoulements turbulents incompressibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 322 (5), pp.371-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un schéma de type volumes finis pour résoudre les équations de Navier-Stokes sur une triangulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5 (4), pp.461-490. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12506559.1996.11509514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic analysis of some second moment closures. Part I: Incompressible isothermal turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6 (4), pp.213-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un schéma conservatif à pas fractionnaires pour résoudre les équations d'Euler en maillage non structuré.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 316, pp.575-582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifications for second-order turbulence-moment models in incompressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Bennoura-Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional simulations of incompressible turbulent flows using a Godunov-type scheme for second-order moment equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Bennoura-Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some multiphase flow models with suitable numerical schemes to compute unsteady flows with shock waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid solver to compute a compressible model with dynamic estimation of the turbulent kinetic energy across shock waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Gavrilyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Toufaili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral formulation and simulations of falling and sheared thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Marcelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple integral approach to compute flows in ducts with variable cross-section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Touazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BASIC ANALYSIS OF SOME SECOND MOMENT CLOSURES PART II : INCOMPRESSIBLE TURBULENT FLOWS INCLUDING BUOYANT EFFECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'élaboration de modèles objectifs pour certains problèmes de la mécanique des fluides. Elaboration de méthodes numériques associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université de Provence Aix-Marseille 1, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01583846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan d’activités sur la modélisation et la simulation numérique des écoulements multiphasiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6125-3016-2024-03803-FR, EDF R&amp;D. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relaxation process in a three-field two-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6125-3016-2024-03124-EN, EDF Lab Chatou. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation process in a class of two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EDF report 6125-3016-2022-00089-EN, EDF R&amp;D. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A class of barotropic three-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EDF report 6125-3016-2020-01850-EN, EDF Lab Chatou. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A class of three-phase flow models with energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EDF report 6125-3016-2020-01853-EN, EDF Lab Chatou. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche bifluide statistique de modélisation des écoulements diphasiques à phases compressibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport EDF H-I81-2013-01162-FR, EDF Lab Chatou. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition pour un couplage interfacial instationnaire d’un modèle triphasique et d’un modèle diphasique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Herard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport EDF H-I81-2010-00355-FR, EDF R&amp;D. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une classe de modèles diphasiques bi-fluides avec changement de régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] rapport EDF H-I81-2010-00486-FR, EDF Lab Chatou. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas d'intégration du terme source de relaxation des pressions phasiques pour un modèle bifluide hyperbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport EDF H-I81-2009-01514-FR, EDF R&amp;D. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical techniques for solving hybrid Eulerian Lagrangian models for particulate flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Uhlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana van Der Velden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EDF report H-I81-2009-03961-EN, EDF R&amp;D. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage interfacial d'un modele homogène et d'un modele bifluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] H-I81-2006-004691-FR, EDF R&amp;D. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma VFRoe en variables caractéristiques. Principe de base et applications aux gaz réels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport EDF HE-41/96/041/A, EDF R&amp;D. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-strictly hyperbolic system to describe compressible turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport EDF HE-41/94.11A, EDF R&amp;D. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixth Workshop on Compressible Multiphase Flows - Derivation, Closure laws, Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, pp.1-1, 2025, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202578001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Workshop “New Trends in Complex Flows”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76, pp.1-1, 2024, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202476001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourth Workshop on Compressible Multiphase Flows - Derivation, Closure laws, Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72, pp.1-1, 2023, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202372001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Workshop on Compressible Multiphase Flows: Derivation, closure laws, thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, 2021, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202069000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on compressible multiphase flows: derivation, closure laws, thermodynamics,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, 2019, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201966000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical and numerical modeling of two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Mathematical and Numerical Modeling of Two-Phase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chatou, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends in Model Coupling Theory, Numerics and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Segré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Model Coupling Theory, Numerics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2010, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/NHM.2010.5.3I⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-moment turbulent models for incompressible flows : some recent -and less recent- results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Bennoura-Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoScaRa Webinars in Winter term 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Rohde, Jan 2026, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some results and comments on a class of non-equilibrium multiphase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Hirschegg Workshop on Conservation Laws</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, HIRSCHEGG, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TIME-STAGGERED SECOND ORDER SCHEME FOR MOIST AIR VARIABLE DENSITY FLOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Amino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Flageul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Carissimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/eccomas.2022.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A COLLOCATED FINITE VOLUME SCHEME WITH AN INTEGRAL FORMULATION FOR FLOWS WITH FLUID SECTION JUMPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Coupanec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in thermal Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for Liquid Films in Steam Turbines and Preliminary Validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Marcelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2016: Turbomachinery Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Gas Turbine Institute, Jun 2016, Seoul, South Korea. pp.V008T26A007, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2016-56148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of steam-water transients using a two-fluid seven-equation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Herard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference - Pressure SurgesPressure Surges, Fluid Transients and Water Hammer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple turbulent model for compressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODTERCOM (Modélisation des fluides compressibles pour la terre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A class of two-fluid two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd AIAA Fluid Dynamics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-3356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coupling of multi-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd AIAA Fluid Dynamics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-3357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the computation of the Baer-Nunziato model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd AIAA Fluid Dynamics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, New-Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-3355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03190141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of shock waves entering a dense granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mogavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Norfolk (Virginia), United States. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.1999-3332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Two-fluid Models of Compressible Water-vapour Flows with Mass Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd AIAA Fluid Dynamics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-2959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local time-stepping Discontinuous Galerkin algorithm for the MHD system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Belat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Gutnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et Simulation de Fluides Complexes - CEMRACS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/2009038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulations of Reactive Diphasic Gas-Particle Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th AIAA Thermophysics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2007-4161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary conditions for the coupling of two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute Aeronautics and Astronautics, Jun 2007, Miami, United States. pp.1696-1710, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2007-4458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume scheme for hybrid turbulent two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Chibarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Miami (FL), United States. pp.2112-2122, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2007-4587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relaxation scheme to compute three-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute Aeronautics and Astronautics, Jun 2007, Miami (FL), United States. pp.1647-1657, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2007-4455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical tool to compute hybrid Euler-Lagrange compressible models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th AIAA Fluid Dynamics Confernce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Fransisco, United States. pp.83-92, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2006-2872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Couple Two-Phase Flow Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th AIAA Fluid Dynamics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2006-3900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Accuracy of Upwinding Schemes for Hyperbolic Systems with Source Terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AIAA Computational Fluid Dynamics Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2005-4988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schemes to Couple Flows Between Free and Porous Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Toronto ( CA ), Canada. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2005-4861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for three-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AIAA Theoretical Fluid Mechanics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute Aeronautics and Astronautics, Jun 2005, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2005-4939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Two and One Dimensional Model Through a Thin Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2005-4718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approximate Godunov Scheme with Application to Dense Gas-Solid Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AIAA Computational Fluid Dynamics Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2005-4860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modelling of Turbulent Two Phase Flows Using the Two Fluid Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIAA Computational Fluid Dynamics Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Orlando (Florida), United States. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2003-4113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upwind Finite Volume Schemes for One and Two Dimensional Euler Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaèle Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullian Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2003-4122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Review of Positivity Constraints in Some Two Phase Flow Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 32nd AIAA Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Saint Louis, United States. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2002-3185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative way to deal with two-fluid models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Anaheim, United States. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2001-2653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of symmetrizing variables to deal with vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Anaheim, France. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2001-2670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some schemes to compute unsteady flashing flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids 2000 Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Denver (Colorado, USA), United States. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2000-2660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume scheme to compute incompressible gas-solid two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids 2000 Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Denver (Colorado, USA), United States. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2000-2665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximate Godunov scheme to compute turbulent real gas flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Norfolk, United States. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.1999-3349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy consistent splitting algorithms for some turbulent compressible models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th AIAA Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIAA, Jun 1998, Albuquerque (NM), United States. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.1998-2650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume algorithm to compute dense compressible gas-solid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Snowmass Village, France. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.1997-2082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximate Riemann solver to compute compressible flows using second-moment closures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Uhlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Snowmass Village, United States. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.1997-2069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid solver to compute a turbulent compressible model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey L. Gavrilyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Toufaili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433, Springer Nature Switzerland, pp.299-306, 2023, Springer Proceedings in Mathematics &amp; Statistics, 978-3-031-40860-1. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40860-1_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation process in an immiscible three-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jomée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433, Springer Nature Switzerland, pp.191-200, 2023, Springer Proceedings in Mathematics &amp; Statistics, 978-3-031-40860-1. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40860-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scheme Using the Wave Structure of Second-Moment Turbulent Models for Incompressible Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Norddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ruget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications X—Volume 2, Hyperbolic and Related Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-119, 2023, Springer Proceedings in Mathematics &amp; Statistics, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40860-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Convergence Study of some Open Boundary Conditions for Euler equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Coupanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43651-3_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422802v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Weighted Splitting Approach for Low-Mach Number Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Cancès - Pascal Omnes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 200, pp.3 - 11, 2017, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57394-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A splitting scheme for three-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Cancès - Pascal Omnes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 200, pp.109 - 118, 2017, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57394-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Implicit Integral Formulation for the Modeling of Inviscid Fluid Flows in Domains Containing Obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Coupanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Cancès - Pascal Omnes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 200, pp.53 - 61, 2017, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57394-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fractional Step Method to Simulate Mixed Flows in Pipes with a Compressible Two-Layer Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourdarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Laage de Meux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Cancès - Pascal Omnes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 200, pp.33 - 41, 2017, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57394-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some applications of a two-fluid model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jurgen Fuhrmann; Mario Ohlberger; Christian Rohde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications VII-Elliptic, Parabolic and Hyperbolic Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, , pp.837-846, 2014, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05591-6_84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Two-Fluid Model to Simulate the Heating of Two-Phase Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jurgen Fuhrmann - Mario Ohlberger - Christian Rohde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, pp.857-864, 2014, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05591-6_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Finite Volume Approach to Compute Flows in Variable Cross-Section Ducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Touazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jurgen Fuhrmann - Mario Ohlberger - Christian Rohde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications VII-Elliptic, Parabolic and Hyperbolic Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, pp.769-777, 2014, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05591-6_77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-dimensional relaxation scheme for the hybrid modelling of two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Dorogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaroslav Fort - Jiri Furst - Jan Halama - Raphaele Herbin - Florence Hubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.351-359, 2011, Springer Proceedings in Mathematics, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20671-9_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of compressible flows using pressure-correction algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laviéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Eymard - Jean-Marc Hérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.201-208, 2008, Proceedings of Finite Volumes for Complex Applications V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing hyperbolic two-fluid models with a porous interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Eymard; Jean-Marc Hérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications V. Problems &amp; Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-200, 2008, Proceedings of Finite Volumes for Complex Applications V, 978-1848210356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The numerical coupling of a two-fluid model with an homogeneous relaxation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Eymard - Jean-Marc Hérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.503-510, 2008, Proceedings of Finite Volumes for Complex Applications V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-fluid model for dense granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nussbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Eymard; Jean-Marc Hérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications V: Problems &amp; Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.439-446, 2008, Proceedings of Finite Volumes for Complex Applications V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some open numerical problems arising in NEPTUNE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fayssal Benkhaldoun - Driss Ouazar - Said Raghay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science - Lavoisier, pp.33-50, 2005, Finite Volumes for complex applications IV - Problems and perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True rate of convergence of some upwinding finite volume schemes for Euler equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaele Herbin - Dietmar Kroner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Penton Science, pp.745-752, 2002, Finite Volumes for complex applications III - Problems and perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation by Finite Volume schemes of a two-fluid two-pressure model for two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaele Herbin - Dietmar Kroner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Penton Science, pp.559-566, 2002, Finite Volumes for complex applications III - Problems and perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naive Riemann Solver to Compute a Non-conservative Hyperbolic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fey, M.; Jeltsch, R. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperbolic Problems: Theory, Numerics, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 129, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birkhäuser, Basel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-138, 1999, International Series of Numerical Mathematics, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-0348-8720-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Order Modelling of Incompressible Turbulent Buoyant Flows: Some Comments on the Maximum Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Fulachier; John L. Lumley; Fabien Anselmet - editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Variable Density Low-Speed Turbulent Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.197-204, 1997, Fluid Mechanics and Its Applications - Volume 41, 978-94-011-5474-1. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-011-5474-1_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId422"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Hérard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard - Chercheur senior EDF R&D</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marc-herard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9099-6072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031182372</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Position:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999-... : Senior researcher in EDF R&D</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999-2005 : Associate Research Director (CNRS, LATP, Marseille)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-... : Associate member in Institut de Mathématiques de Marseille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023- ...: Associate member in CEREA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Main topics:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mathematical and numerical modeling of single-phase turbulent flows and multiphase compressible flows</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Finite Volume schemes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unsteady interfacial coupling of fluid models.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD students (1999-....) : see </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.fr/031182372</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation process in a hybrid two-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jomée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78, pp.58-79. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202578058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197280v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled approach to compute approximate solutions of a compressible immiscible three-phase flow model with fast transient and stiff source terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jomée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.405-434. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Godunov-type scheme and a relaxation scheme for second-order turbulence-moment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Bennoura-Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (5), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2025066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two unsteady solutions of a homogeneous equilibrium model in a porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lazare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78, pp.136-143. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202578136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum principle for the mass fraction in a system with two mass balance equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lazare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingqing Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hülsemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 352, pp.81-98. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on the relaxation process in a class of non-equilibrium two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (6), pp.1483-1499. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2024.v22.n6.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two approaches to compute unsteady compressible two-phase flow models with stiff relaxation terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jomée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (6), pp.3537-3583. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2023090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable schemes for second-moment turbulent models for incompressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Norddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ruget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351, pp.337-353. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure relaxation in some multiphase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jomée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.19-40. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202372019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241934v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and numerical analysis of a simple model derived from compressible turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey L. Gavrilyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Toufaili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00021-022-00676-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A four-field three-phase flow model with both miscible and immiscible components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55, pp.S251-S278. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2020037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and preliminary validation of a three-phase flow model with energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2021.104868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of a compressible two-layer model: a first attempt with an implicit-explicit splitting scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourdarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Laage de Meux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 346, pp.357-377. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2018.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421889v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A THREE-PHASE FLOW MODEL WITH TWO MISCIBLE PHASES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2019028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Implicit Integral Formulation to Model Inviscid Fluid Flows in Obstructed Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Coupanec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.136-163. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A splitting method adapted to the simulation of mixed flows in pipes with a compressible two-layer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourdarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Laage de Meux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (2), pp.405 - 442. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2018051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation and simulation of a barotropic three-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 53, pp.1031-1059. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2019001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mach-Sensitive Implicit-Explicit Scheme Adapted to Compressible Multi-scale Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 340, pp.122-150. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2018.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531306v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mach-Sensitive Splitting Approach for Euler-like Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (1), pp.207-253. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2017063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466827v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compressible two-layer model for transient gas–liquid flows in pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (2), pp.385 - 410. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-016-0531-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345668v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Positive and Entropy-Satisfying Finite Volume Scheme for the Baer-Nunziato Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 330, pp.401-435. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2016.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261458v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of fast depressurization of water using a two-fluid model: revisiting Bilicki modelling of mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.162-174. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple turbulent two-fluid model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 344 (11-12), pp.776-783. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2016.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339435v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLLC-type Riemann solver with approximated two-phase contact for the computation of the Baer-Nunziato two-fluid model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2016.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interface condition to compute compressible flows in variable cross section ducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2015.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A class of compressible multiphase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 354 (9), pp.954-959. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2016.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two-fluid models on steam-water transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2016001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a two-fluid model on unsteady water-vapour flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integral approach to compute compressible fluid flows in domains containing obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.1-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166478v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two properties of two-velocity two-pressure models for two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788902v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Entropy-Satisfying Finite Volume Scheme for the Isentropic Baer-Nunziato Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.165-206. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2013101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROXIMATE SOLUTIONS OF THE BAER-NUNZIATO MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.63-82. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201340005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELLING COMPRESSIBLE MULTIPHASE FLOWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.34-50. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201340003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A splitting method for the isentropic Baer-Nunziato two-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.241-256. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201238013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A well-balanced approximate Riemann solver for compressible flows in variable cross-section ducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 236, pp.1976-1992. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2011.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Dimensional Relaxation Scheme for the Hybrid Modelling of Gas-Particle Two-Phase Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Dorogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, http://www.latp.univ-mrs.fr/IJFV/spip.php?article44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relaxation scheme for hybrid modelling of gas-particle flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Dorogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70, pp.148_165. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2012.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fractional step method to compute a class of compressible gas–liquid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.57-69. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dimensional two-phase flow modeling applied to interior ballistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Baschung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (5), pp.051016. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4004293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolic relaxation models for granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nussbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (2), pp.371-400. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-fluid hyperbolic model in a porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44, pp.1319-1348. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2010033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple parameter-free entropy correction for approximate Riemann solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 338 (9), pp.493-498. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional computations of a two-fluid hyperbolic model in a porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (1), http://www.latp.univ-mrs.fr/IJFV/spip.php?article37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some attempts to couple distinct fluid models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.649-660. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2010.5.649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to couple HEM and HRM two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38, pp.738-756. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2008.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of pressure-correction and Godunov-type schemes on unsteady compressible cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laviéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38, pp.1495-1509. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2008.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent numerical advances for two-phase flow modelling in NEPTUNE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59, pp.285-307. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.1419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hyperbolic two-fluid model in a porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 336, pp.650-655. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2008.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEPTUNE: a new software platform for advanced nuclear thermal hydraulics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guelfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bestion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 156 (3), pp.281-324. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NSE05-98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45, pp.732-755. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2006.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling two and one-dimensional unsteady Euler equations through a thin interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36, pp.651-666. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2006.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-balanced schemes versus fractional step method for hyperbolic systems with source terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Yves Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (4), pp.217 - 251. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10092-006-0123-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key issues for numerical methods in NEPTUNE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guelfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rough scheme to couple free and porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (2), http://www.latp.univ-mrs.fr/IJFV/spip.php?article17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of gas-particle flows with combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 76 (4), pp.403-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hyperbolic three-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2006.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method to compute standard two-fluid models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (7), pp.475-482. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618560600566885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new finite volume discretization scheme to solve 3D incompressible thermal flows on unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (9), pp.833-848. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2003.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre de schémas numériques pour l'étude d'écoulements diphasiques instationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Durastanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.673_676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of two-phase flows using the two-fluid two-pressure approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.663-700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume method to solve the 3D Navier-Stokes equations on unstructured collocated meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (10), pp.1305-1333. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2003.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part II. Comparison of Numerical Solvers for a Multicomponent Turbulent Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (3), pp.169-182. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1061856031000083486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some approximate Godunov schemes to compute shallow-water equations with topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (4), pp.479-513. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7930(02)00011-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of symmetrizing variables for vacuums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 40, pp.163-194. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10092-003-0075-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximate solution of the Riemann problem for a realisable second-moment turbulent closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Uhlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (4), pp.245-269. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s001930100109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A HYBRID SCHEME TO COMPUTE CONTACT DISCONTINUITIES IN ONE-DIMENSIONAL EULER SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 36, pp.1133-1159. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an:2003009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schemes to compute unsteady flashing flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (5), pp.905-913. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.1727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closure laws for a two-fluid two-pressure model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 334 (10), pp.927-932. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-073X(02)02366-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent Finite Volume schemes to compute Euler equations using real gas EOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39, pp.1073-1138. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid schemes to compute contact discontinuities in Euler equations with any EOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 330 (6), pp.445-450. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01482-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un schéma volumes finis pour la simulation d’écoulements diphasiques gaz particules à deux phases incompressibles sur maillage triangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cayré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (5), pp.539-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact Riemann solver for multicomponent turbulent flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14, pp.117-131. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618560008940719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume method to solve the Navier–Stokes equations for incompressible flows on unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cayré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39 (8), pp.806-825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de solveurs numériques pour simuler la turbulence compressible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 331, pp.1011-1016. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4442(00)01745-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sequel to a rough Godunov scheme: application to real gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 29 (7), pp.813-847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of flashing flows in variable cross-section ducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (3), pp.365-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximate Roe-type Riemann solver for a class of realizable second order closures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Uhlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (3), pp.223-249. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618560008940900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximate Riemann solver for second-moment closures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Uhlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 151 (2), pp.990-996. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jcph.1999.6190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite volume algorithm to compute dense compressible gas-solid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 37 (3), pp.337-345. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A naive scheme to solve shallow-water equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 326, pp.385-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conservative fractional step method to solve non-isentropic Euler equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 144 (3-4), pp.199-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveur de type Godunov pour simuler les écoulements turbulents compressibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 324 (8), pp.919-926. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4442(97)86969-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un schéma Volumes-Finis pour la simulation d'un modèle bi-fluide d'écoulements diphasiques compressibles gaz-solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 6 (2), pp.197-231. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12506559.1997.10511266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un schéma de type volumes finis pour résoudre les équations de Navier-Stokes sur une triangulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5 (4), pp.461-490. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12506559.1996.11509514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles au second ordre réalisables non dégénérés pour les écoulements turbulents incompressibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 322 (5), pp.371-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic analysis of some second moment closures. Part I: Incompressible isothermal turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6 (4), pp.213-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un schéma conservatif à pas fractionnaires pour résoudre les équations d'Euler en maillage non structuré.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 316, pp.575-582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifications for second-order turbulence-moment models in incompressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Bennoura-Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional simulations of incompressible turbulent flows using a Godunov-type scheme for second-order moment equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Bennoura-Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some multiphase flow models with suitable numerical schemes to compute unsteady flows with shock waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid solver to compute a compressible model with dynamic estimation of the turbulent kinetic energy across shock waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Gavrilyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Toufaili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral formulation and simulations of falling and sheared thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Marcelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple integral approach to compute flows in ducts with variable cross-section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Touazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BASIC ANALYSIS OF SOME SECOND MOMENT CLOSURES PART II : INCOMPRESSIBLE TURBULENT FLOWS INCLUDING BUOYANT EFFECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'élaboration de modèles objectifs pour certains problèmes de la mécanique des fluides. Elaboration de méthodes numériques associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université de Provence Aix-Marseille 1, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01583846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan d’activités sur la modélisation et la simulation numérique des écoulements multiphasiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6125-3016-2024-03803-FR, EDF R&amp;D. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relaxation process in a three-field two-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6125-3016-2024-03124-EN, EDF Lab Chatou. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation process in a class of two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EDF report 6125-3016-2022-00089-EN, EDF R&amp;D. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A class of barotropic three-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EDF report 6125-3016-2020-01850-EN, EDF Lab Chatou. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A class of three-phase flow models with energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EDF report 6125-3016-2020-01853-EN, EDF Lab Chatou. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche bifluide statistique de modélisation des écoulements diphasiques à phases compressibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport EDF H-I81-2013-01162-FR, EDF Lab Chatou. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition pour un couplage interfacial instationnaire d’un modèle triphasique et d’un modèle diphasique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Herard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport EDF H-I81-2010-00355-FR, EDF R&amp;D. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une classe de modèles diphasiques bi-fluides avec changement de régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] rapport EDF H-I81-2010-00486-FR, EDF Lab Chatou. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas d'intégration du terme source de relaxation des pressions phasiques pour un modèle bifluide hyperbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport EDF H-I81-2009-01514-FR, EDF R&amp;D. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical techniques for solving hybrid Eulerian Lagrangian models for particulate flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Uhlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana van Der Velden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EDF report H-I81-2009-03961-EN, EDF R&amp;D. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage interfacial d'un modele homogène et d'un modele bifluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] H-I81-2006-004691-FR, EDF R&amp;D. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma VFRoe en variables caractéristiques. Principe de base et applications aux gaz réels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport EDF HE-41/96/041/A, EDF R&amp;D. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-strictly hyperbolic system to describe compressible turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport EDF HE-41/94.11A, EDF R&amp;D. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixth Workshop on Compressible Multiphase Flows - Derivation, Closure laws, Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, pp.1-1, 2025, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202578001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Workshop “New Trends in Complex Flows”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76, pp.1-1, 2024, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202476001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourth Workshop on Compressible Multiphase Flows - Derivation, Closure laws, Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72, pp.1-1, 2023, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202372001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Workshop on Compressible Multiphase Flows: Derivation, closure laws, thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, 2021, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202069000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on compressible multiphase flows: derivation, closure laws, thermodynamics,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, 2019, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201966000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical and numerical modeling of two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Mathematical and Numerical Modeling of Two-Phase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chatou, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends in Model Coupling Theory, Numerics and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Segré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Model Coupling Theory, Numerics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2010, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/NHM.2010.5.3I⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-moment turbulent models for incompressible flows : some recent -and less recent- results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Bennoura-Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoScaRa Webinars in Winter term 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Rohde, Jan 2026, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some results and comments on a class of non-equilibrium multiphase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Hirschegg Workshop on Conservation Laws</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, HIRSCHEGG, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TIME-STAGGERED SECOND ORDER SCHEME FOR MOIST AIR VARIABLE DENSITY FLOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Amino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Flageul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Carissimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/eccomas.2022.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A COLLOCATED FINITE VOLUME SCHEME WITH AN INTEGRAL FORMULATION FOR FLOWS WITH FLUID SECTION JUMPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Coupanec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in thermal Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for Liquid Films in Steam Turbines and Preliminary Validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Marcelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2016: Turbomachinery Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Gas Turbine Institute, Jun 2016, Seoul, South Korea. pp.V008T26A007, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2016-56148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of steam-water transients using a two-fluid seven-equation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Herard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference - Pressure SurgesPressure Surges, Fluid Transients and Water Hammer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple turbulent model for compressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODTERCOM (Modélisation des fluides compressibles pour la terre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the computation of the Baer-Nunziato model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd AIAA Fluid Dynamics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, New-Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-3355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03190141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coupling of multi-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd AIAA Fluid Dynamics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-3357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A class of two-fluid two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd AIAA Fluid Dynamics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-3356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of shock waves entering a dense granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mogavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Norfolk (Virginia), United States. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.1999-3332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Two-fluid Models of Compressible Water-vapour Flows with Mass Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd AIAA Fluid Dynamics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-2959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local time-stepping Discontinuous Galerkin algorithm for the MHD system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Belat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Gutnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et Simulation de Fluides Complexes - CEMRACS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/2009038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume scheme for hybrid turbulent two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Chibarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Miami (FL), United States. pp.2112-2122, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2007-4587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary conditions for the coupling of two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute Aeronautics and Astronautics, Jun 2007, Miami, United States. pp.1696-1710, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2007-4458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulations of Reactive Diphasic Gas-Particle Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th AIAA Thermophysics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2007-4161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relaxation scheme to compute three-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute Aeronautics and Astronautics, Jun 2007, Miami (FL), United States. pp.1647-1657, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2007-4455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical tool to compute hybrid Euler-Lagrange compressible models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th AIAA Fluid Dynamics Confernce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Fransisco, United States. pp.83-92, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2006-2872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Couple Two-Phase Flow Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th AIAA Fluid Dynamics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2006-3900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Two and One Dimensional Model Through a Thin Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2005-4718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approximate Godunov Scheme with Application to Dense Gas-Solid Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AIAA Computational Fluid Dynamics Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2005-4860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schemes to Couple Flows Between Free and Porous Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Toronto ( CA ), Canada. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2005-4861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for three-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AIAA Theoretical Fluid Mechanics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute Aeronautics and Astronautics, Jun 2005, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2005-4939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Accuracy of Upwinding Schemes for Hyperbolic Systems with Source Terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AIAA Computational Fluid Dynamics Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2005-4988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upwind Finite Volume Schemes for One and Two Dimensional Euler Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaèle Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullian Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2003-4122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modelling of Turbulent Two Phase Flows Using the Two Fluid Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIAA Computational Fluid Dynamics Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Orlando (Florida), United States. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2003-4113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Review of Positivity Constraints in Some Two Phase Flow Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 32nd AIAA Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Saint Louis, United States. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2002-3185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative way to deal with two-fluid models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Anaheim, United States. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2001-2653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of symmetrizing variables to deal with vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Anaheim, France. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2001-2670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume scheme to compute incompressible gas-solid two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids 2000 Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Denver (Colorado, USA), United States. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2000-2665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some schemes to compute unsteady flashing flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids 2000 Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Denver (Colorado, USA), United States. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2000-2660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximate Godunov scheme to compute turbulent real gas flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Norfolk, United States. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.1999-3349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy consistent splitting algorithms for some turbulent compressible models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th AIAA Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIAA, Jun 1998, Albuquerque (NM), United States. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.1998-2650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume algorithm to compute dense compressible gas-solid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Snowmass Village, France. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.1997-2082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximate Riemann solver to compute compressible flows using second-moment closures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Uhlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Snowmass Village, United States. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.1997-2069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid solver to compute a turbulent compressible model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey L. Gavrilyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Toufaili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433, Springer Nature Switzerland, pp.299-306, 2023, Springer Proceedings in Mathematics &amp; Statistics, 978-3-031-40860-1. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40860-1_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation process in an immiscible three-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jomée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433, Springer Nature Switzerland, pp.191-200, 2023, Springer Proceedings in Mathematics &amp; Statistics, 978-3-031-40860-1. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40860-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scheme Using the Wave Structure of Second-Moment Turbulent Models for Incompressible Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Norddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ruget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications X—Volume 2, Hyperbolic and Related Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-119, 2023, Springer Proceedings in Mathematics &amp; Statistics, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40860-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Convergence Study of some Open Boundary Conditions for Euler equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Coupanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43651-3_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422802v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Weighted Splitting Approach for Low-Mach Number Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Cancès - Pascal Omnes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 200, pp.3 - 11, 2017, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57394-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A splitting scheme for three-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Cancès - Pascal Omnes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 200, pp.109 - 118, 2017, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57394-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Implicit Integral Formulation for the Modeling of Inviscid Fluid Flows in Domains Containing Obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Coupanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Cancès - Pascal Omnes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 200, pp.53 - 61, 2017, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57394-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fractional Step Method to Simulate Mixed Flows in Pipes with a Compressible Two-Layer Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourdarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Laage de Meux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Cancès - Pascal Omnes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 200, pp.33 - 41, 2017, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57394-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some applications of a two-fluid model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jurgen Fuhrmann; Mario Ohlberger; Christian Rohde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications VII-Elliptic, Parabolic and Hyperbolic Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, , pp.837-846, 2014, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05591-6_84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Two-Fluid Model to Simulate the Heating of Two-Phase Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jurgen Fuhrmann - Mario Ohlberger - Christian Rohde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, pp.857-864, 2014, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05591-6_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Finite Volume Approach to Compute Flows in Variable Cross-Section Ducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Touazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jurgen Fuhrmann - Mario Ohlberger - Christian Rohde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications VII-Elliptic, Parabolic and Hyperbolic Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, pp.769-777, 2014, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05591-6_77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-dimensional relaxation scheme for the hybrid modelling of two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Dorogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaroslav Fort - Jiri Furst - Jan Halama - Raphaele Herbin - Florence Hubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.351-359, 2011, Springer Proceedings in Mathematics, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20671-9_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The numerical coupling of a two-fluid model with an homogeneous relaxation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Eymard - Jean-Marc Hérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.503-510, 2008, Proceedings of Finite Volumes for Complex Applications V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of compressible flows using pressure-correction algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laviéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Eymard - Jean-Marc Hérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.201-208, 2008, Proceedings of Finite Volumes for Complex Applications V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing hyperbolic two-fluid models with a porous interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Eymard; Jean-Marc Hérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications V. Problems &amp; Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-200, 2008, Proceedings of Finite Volumes for Complex Applications V, 978-1848210356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-fluid model for dense granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nussbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Eymard; Jean-Marc Hérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications V: Problems &amp; Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.439-446, 2008, Proceedings of Finite Volumes for Complex Applications V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some open numerical problems arising in NEPTUNE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fayssal Benkhaldoun - Driss Ouazar - Said Raghay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science - Lavoisier, pp.33-50, 2005, Finite Volumes for complex applications IV - Problems and perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True rate of convergence of some upwinding finite volume schemes for Euler equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaele Herbin - Dietmar Kroner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Penton Science, pp.745-752, 2002, Finite Volumes for complex applications III - Problems and perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation by Finite Volume schemes of a two-fluid two-pressure model for two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaele Herbin - Dietmar Kroner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Penton Science, pp.559-566, 2002, Finite Volumes for complex applications III - Problems and perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naive Riemann Solver to Compute a Non-conservative Hyperbolic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fey, M.; Jeltsch, R. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperbolic Problems: Theory, Numerics, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 129, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birkhäuser, Basel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-138, 1999, International Series of Numerical Mathematics, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-0348-8720-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Order Modelling of Incompressible Turbulent Buoyant Flows: Some Comments on the Maximum Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Fulachier; John L. Lumley; Fabien Anselmet - editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Variable Density Low-Speed Turbulent Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.197-204, 1997, Fluid Mechanics and Its Applications - Volume 41, 978-94-011-5474-1. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-011-5474-1_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId422"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45FD5EEB"/>
+    <w:nsid w:val="2359653B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4241D063"/>
+    <w:nsid w:val="F6021D2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="959DE7F9"/>
+    <w:nsid w:val="10D5BA54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-herard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9099-6072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031182372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/031182372" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197280v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jom&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202578058" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.129" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Bennoura-Bouchiba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025066" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lazare" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202578136" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479205v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Feng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H&#252;lsemann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.244" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369034v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2024.v22.n6.a2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023090" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Norddine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.202" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241934v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079453v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey L. Gavrilyuk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Toufaili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-022-00676-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Quibel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020037" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boukili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.104868" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976938v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019028" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969129v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Coupanec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.05.014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421889v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Demay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourdarias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Laage de Meux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gerbi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.06.027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865348v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745161v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466827v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Iampietro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daude" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531306v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.02.019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345668v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-016-0531-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261458v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saleh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.11.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401816v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lochon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.07.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339435v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.10.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367268v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.09.015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233251v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.10.026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348880v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.07.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC9C216923FF3FEC81A0C15BADC6C097985F801D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166478v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242983v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crouzet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.06.035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788902v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795568v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265215v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265213v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265317v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Dorogan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guingo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Minier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.09.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265315v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.11.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265218v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265318v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.11.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114210v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580152v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nussbaum" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Baschung" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004293" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288620v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.649" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265320v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Girault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010033" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466999v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried M&#252;ller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.07.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265412v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1419" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-90QM80TQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ambroso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.04.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265395v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archambeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.12.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265406v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.06.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580126v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guelfi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bestion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boucker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boudier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE05-98" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265367v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2006.07.018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265377v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2006.03.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139626v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carri&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265391v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.02.012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740815v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mimouni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belliard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114212v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484115v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Yves Leroux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-006-0123-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/837009BEDF2FE8ECEB99FCF09145E638FC02F315/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293567v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560600566885" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580082v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boivin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2003.12.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580146v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faucher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Durastanti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003327v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Herard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2003.10.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F075B6H3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290889v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7930(02)00011-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489595v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-003-0075-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PB2L946T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580063v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Declercq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Forestier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poissant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1061856031000083486" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291260v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2003009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580059v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.1727" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484345v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02366-X" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484338v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhlmann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001930100109" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290885v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.346" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484349v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01482-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580056v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cayr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580049v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560008940719" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580050v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)01745-6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579990v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buffard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579992v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580046v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580047v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jeandel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560008940900" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579989v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.1999.6190" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76TVPMK0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580045v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.735" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579904v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579900v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579901v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1997.10511266" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579899v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(97)86969-8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPLHX3ZB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579893v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376891v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1996.11509514" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579884v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579875v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309102v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411424v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959696v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941246v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gavrilyuk" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612611v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Simon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Marcelet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239393v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Audebert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Touazi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007060v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01583846v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839032v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434680v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552216v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153585v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153578v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092682v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Liu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195154v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154418v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154536v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154547v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana van Der Velden" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154553v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155286v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154565v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409989v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202578001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726638v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Grec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179262v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153699v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202069000" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153665v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201966000" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159902v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155173v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Segr&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/NHM.2010.5.3I" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552202v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460686v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265934v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906606v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Amino" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Flageul" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carissimo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/eccomas.2022.032" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422792v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489223v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dorey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lance" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2016-56148" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416334v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lochon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daude" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Herard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007044v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582645v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3356" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582643v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3357" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190141v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3355" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265940v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mogavero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-3332" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560412v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2959" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594611v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Altmann" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gutnic" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009038" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436708v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-4161" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582655v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-4458" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582668v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibarro" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-4587" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582664v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-4455" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582671v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2872" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436704v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-3900" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583849v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-4988" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265939v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-4861" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582727v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-4939" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436337v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-4718" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583851v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-4860" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583852v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-4113" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583877v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Herbin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullian Nicolas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-4122" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583902v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-3185" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436451v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallouet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2653" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436434v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2670" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436695v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2000-2660" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436699v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cayre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2000-2665" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436425v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-3349" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265938v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1998-2650" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269862v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1997-2082" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269857v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Coquel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1997-2069" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224454v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40860-1_31" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154838v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40860-1_20" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516669v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-40860-1_12" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40860-1_12" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422802v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_62" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579614v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579365v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_12" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579372v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579379v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Laage de Meux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_4" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580201v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_84" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580245v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morente" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_86" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580181v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_77" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580269v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_37" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DV2ZHZ8Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581000v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580985v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=220" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580997v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580996v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581166v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581183v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581191v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434639v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-0348-8720-5_15" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-8720-5_15" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0S0N38CB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433996v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5474-1_25" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6KH0VQZX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-herard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9099-6072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031182372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/031182372" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197280v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jom&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202578058" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.129" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Bennoura-Bouchiba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025066" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lazare" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202578136" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479205v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Feng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H&#252;lsemann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.244" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369034v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2024.v22.n6.a2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023090" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Norddine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.202" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241934v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079453v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey L. Gavrilyuk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Toufaili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-022-00676-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Quibel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020037" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boukili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.104868" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421889v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Demay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourdarias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Laage de Meux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gerbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.06.027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976938v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019028" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Coupanec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.05.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865348v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745161v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531306v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Iampietro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daude" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.02.019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466827v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017063" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345668v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-016-0531-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261458v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saleh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.11.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401816v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lochon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.07.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339435v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.10.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367268v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.09.015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233251v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.10.026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348880v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.07.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC9C216923FF3FEC81A0C15BADC6C097985F801D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242983v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crouzet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.06.035" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166478v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788902v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795568v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265215v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265218v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265318v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.11.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114210v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Dorogan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265317v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guingo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Minier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.09.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265315v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.11.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580152v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nussbaum" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Baschung" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004293" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288620v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265320v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Girault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010033" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466999v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried M&#252;ller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.07.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114209v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580133v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.649" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265379v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ambroso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.04.016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archambeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.12.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265412v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1419" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-90QM80TQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265406v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.06.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580126v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guelfi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bestion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boucker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boudier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE05-98" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265367v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2006.07.018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265377v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2006.03.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484115v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Yves Leroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-006-0123-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/837009BEDF2FE8ECEB99FCF09145E638FC02F315/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740815v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mimouni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belliard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114212v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139626v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carri&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265391v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.02.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293567v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560600566885" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580082v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boivin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2003.12.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580146v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faucher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Durastanti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003327v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Herard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2003.10.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F075B6H3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580063v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Declercq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Forestier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poissant" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1061856031000083486" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290889v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7930(02)00011-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489595v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-003-0075-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PB2L946T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484338v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhlmann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001930100109" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291260v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2003009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580059v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.1727" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484345v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02366-X" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290885v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.346" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484349v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01482-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580056v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cayr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580049v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560008940719" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579992v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580050v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)01745-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579990v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buffard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580046v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580047v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jeandel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560008940900" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579989v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.1999.6190" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76TVPMK0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580045v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.735" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579904v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579900v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579899v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(97)86969-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPLHX3ZB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579901v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1997.10511266" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376891v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1996.11509514" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579893v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579884v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579875v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309102v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411424v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959696v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941246v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gavrilyuk" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612611v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Simon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Marcelet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239393v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Audebert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Touazi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007060v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01583846v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839032v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434680v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552216v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153585v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153578v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092682v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Liu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195154v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154418v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154536v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154547v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana van Der Velden" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154553v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155286v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154565v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409989v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202578001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726638v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Grec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179262v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153699v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202069000" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153665v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201966000" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159902v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155173v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Segr&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/NHM.2010.5.3I" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552202v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460686v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265934v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906606v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Amino" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Flageul" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carissimo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/eccomas.2022.032" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422792v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489223v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dorey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lance" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2016-56148" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416334v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lochon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daude" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Herard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007044v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3355" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582643v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3357" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582645v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3356" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265940v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mogavero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-3332" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560412v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2959" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594611v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Altmann" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gutnic" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009038" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582668v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibarro" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-4587" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582655v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-4458" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436708v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-4161" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582664v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-4455" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582671v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2872" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436704v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-3900" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436337v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-4718" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583851v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-4860" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265939v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-4861" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582727v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-4939" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583849v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-4988" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583877v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Herbin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullian Nicolas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-4122" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583852v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-4113" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583902v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-3185" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436451v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallouet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2653" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436434v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2670" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436699v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cayre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2000-2665" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436695v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2000-2660" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436425v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-3349" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265938v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1998-2650" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269862v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1997-2082" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269857v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Coquel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1997-2069" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224454v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40860-1_31" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154838v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40860-1_20" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516669v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-40860-1_12" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40860-1_12" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422802v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_62" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579614v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579365v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_12" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579372v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579379v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Laage de Meux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_4" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580201v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_84" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580245v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morente" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_86" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580181v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_77" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580269v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_37" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DV2ZHZ8Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580997v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581000v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580985v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=220" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580996v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581166v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581183v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581191v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434639v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-0348-8720-5_15" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-8720-5_15" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0S0N38CB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433996v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5474-1_25" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6KH0VQZX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>