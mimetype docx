--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Hérard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard - Chercheur senior EDF R&D</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marc-herard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9099-6072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031182372</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Position:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999-... : Senior researcher in EDF R&D</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999-2005 : Associate Research Director (CNRS, LATP, Marseille)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-... : Associate member in Institut de Mathématiques de Marseille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023- ...: Associate member in CEREA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Main topics:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mathematical and numerical modeling of single-phase turbulent flows and multiphase compressible flows</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Finite Volume schemes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unsteady interfacial coupling of fluid models.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD students (1999-....) : see </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.fr/031182372</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation process in a hybrid two-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jomée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78, pp.58-79. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202578058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197280v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled approach to compute approximate solutions of a compressible immiscible three-phase flow model with fast transient and stiff source terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jomée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.405-434. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Godunov-type scheme and a relaxation scheme for second-order turbulence-moment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Bennoura-Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (5), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2025066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two unsteady solutions of a homogeneous equilibrium model in a porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lazare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78, pp.136-143. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202578136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum principle for the mass fraction in a system with two mass balance equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lazare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingqing Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hülsemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 352, pp.81-98. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on the relaxation process in a class of non-equilibrium two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (6), pp.1483-1499. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2024.v22.n6.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two approaches to compute unsteady compressible two-phase flow models with stiff relaxation terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jomée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (6), pp.3537-3583. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2023090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable schemes for second-moment turbulent models for incompressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Norddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ruget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351, pp.337-353. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure relaxation in some multiphase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jomée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.19-40. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202372019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241934v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and numerical analysis of a simple model derived from compressible turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey L. Gavrilyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Toufaili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00021-022-00676-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A four-field three-phase flow model with both miscible and immiscible components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55, pp.S251-S278. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2020037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and preliminary validation of a three-phase flow model with energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2021.104868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of a compressible two-layer model: a first attempt with an implicit-explicit splitting scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourdarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Laage de Meux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 346, pp.357-377. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2018.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421889v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A THREE-PHASE FLOW MODEL WITH TWO MISCIBLE PHASES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2019028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Implicit Integral Formulation to Model Inviscid Fluid Flows in Obstructed Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Coupanec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.136-163. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A splitting method adapted to the simulation of mixed flows in pipes with a compressible two-layer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourdarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Laage de Meux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (2), pp.405 - 442. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2018051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation and simulation of a barotropic three-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 53, pp.1031-1059. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2019001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mach-Sensitive Implicit-Explicit Scheme Adapted to Compressible Multi-scale Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 340, pp.122-150. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2018.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531306v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mach-Sensitive Splitting Approach for Euler-like Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (1), pp.207-253. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2017063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466827v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compressible two-layer model for transient gas–liquid flows in pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (2), pp.385 - 410. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-016-0531-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345668v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Positive and Entropy-Satisfying Finite Volume Scheme for the Baer-Nunziato Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 330, pp.401-435. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2016.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261458v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of fast depressurization of water using a two-fluid model: revisiting Bilicki modelling of mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.162-174. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple turbulent two-fluid model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 344 (11-12), pp.776-783. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2016.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339435v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLLC-type Riemann solver with approximated two-phase contact for the computation of the Baer-Nunziato two-fluid model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2016.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interface condition to compute compressible flows in variable cross section ducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2015.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A class of compressible multiphase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 354 (9), pp.954-959. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2016.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two-fluid models on steam-water transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2016001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a two-fluid model on unsteady water-vapour flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integral approach to compute compressible fluid flows in domains containing obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.1-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166478v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two properties of two-velocity two-pressure models for two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788902v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Entropy-Satisfying Finite Volume Scheme for the Isentropic Baer-Nunziato Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.165-206. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2013101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROXIMATE SOLUTIONS OF THE BAER-NUNZIATO MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.63-82. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201340005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELLING COMPRESSIBLE MULTIPHASE FLOWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.34-50. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201340003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A splitting method for the isentropic Baer-Nunziato two-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.241-256. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201238013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A well-balanced approximate Riemann solver for compressible flows in variable cross-section ducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 236, pp.1976-1992. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2011.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Dimensional Relaxation Scheme for the Hybrid Modelling of Gas-Particle Two-Phase Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Dorogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, http://www.latp.univ-mrs.fr/IJFV/spip.php?article44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relaxation scheme for hybrid modelling of gas-particle flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Dorogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70, pp.148_165. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2012.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fractional step method to compute a class of compressible gas–liquid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.57-69. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dimensional two-phase flow modeling applied to interior ballistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Baschung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (5), pp.051016. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4004293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolic relaxation models for granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nussbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (2), pp.371-400. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-fluid hyperbolic model in a porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44, pp.1319-1348. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2010033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple parameter-free entropy correction for approximate Riemann solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 338 (9), pp.493-498. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional computations of a two-fluid hyperbolic model in a porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (1), http://www.latp.univ-mrs.fr/IJFV/spip.php?article37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some attempts to couple distinct fluid models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.649-660. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2010.5.649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to couple HEM and HRM two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38, pp.738-756. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2008.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of pressure-correction and Godunov-type schemes on unsteady compressible cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laviéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38, pp.1495-1509. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2008.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent numerical advances for two-phase flow modelling in NEPTUNE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59, pp.285-307. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.1419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hyperbolic two-fluid model in a porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 336, pp.650-655. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2008.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEPTUNE: a new software platform for advanced nuclear thermal hydraulics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guelfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bestion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 156 (3), pp.281-324. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NSE05-98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45, pp.732-755. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2006.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling two and one-dimensional unsteady Euler equations through a thin interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36, pp.651-666. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2006.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-balanced schemes versus fractional step method for hyperbolic systems with source terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Yves Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (4), pp.217 - 251. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10092-006-0123-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key issues for numerical methods in NEPTUNE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guelfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rough scheme to couple free and porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (2), http://www.latp.univ-mrs.fr/IJFV/spip.php?article17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of gas-particle flows with combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 76 (4), pp.403-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hyperbolic three-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2006.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method to compute standard two-fluid models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (7), pp.475-482. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618560600566885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new finite volume discretization scheme to solve 3D incompressible thermal flows on unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (9), pp.833-848. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2003.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre de schémas numériques pour l'étude d'écoulements diphasiques instationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Durastanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.673_676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of two-phase flows using the two-fluid two-pressure approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.663-700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume method to solve the 3D Navier-Stokes equations on unstructured collocated meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (10), pp.1305-1333. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2003.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part II. Comparison of Numerical Solvers for a Multicomponent Turbulent Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (3), pp.169-182. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1061856031000083486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some approximate Godunov schemes to compute shallow-water equations with topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (4), pp.479-513. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7930(02)00011-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of symmetrizing variables for vacuums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 40, pp.163-194. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10092-003-0075-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximate solution of the Riemann problem for a realisable second-moment turbulent closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Uhlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (4), pp.245-269. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s001930100109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A HYBRID SCHEME TO COMPUTE CONTACT DISCONTINUITIES IN ONE-DIMENSIONAL EULER SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 36, pp.1133-1159. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an:2003009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schemes to compute unsteady flashing flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (5), pp.905-913. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.1727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closure laws for a two-fluid two-pressure model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 334 (10), pp.927-932. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-073X(02)02366-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent Finite Volume schemes to compute Euler equations using real gas EOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39, pp.1073-1138. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid schemes to compute contact discontinuities in Euler equations with any EOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 330 (6), pp.445-450. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01482-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un schéma volumes finis pour la simulation d’écoulements diphasiques gaz particules à deux phases incompressibles sur maillage triangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cayré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (5), pp.539-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact Riemann solver for multicomponent turbulent flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14, pp.117-131. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618560008940719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume method to solve the Navier–Stokes equations for incompressible flows on unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cayré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39 (8), pp.806-825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de solveurs numériques pour simuler la turbulence compressible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 331, pp.1011-1016. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4442(00)01745-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sequel to a rough Godunov scheme: application to real gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 29 (7), pp.813-847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of flashing flows in variable cross-section ducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (3), pp.365-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximate Roe-type Riemann solver for a class of realizable second order closures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Uhlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (3), pp.223-249. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618560008940900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximate Riemann solver for second-moment closures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Uhlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 151 (2), pp.990-996. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jcph.1999.6190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite volume algorithm to compute dense compressible gas-solid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 37 (3), pp.337-345. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A naive scheme to solve shallow-water equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 326, pp.385-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conservative fractional step method to solve non-isentropic Euler equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 144 (3-4), pp.199-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveur de type Godunov pour simuler les écoulements turbulents compressibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 324 (8), pp.919-926. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4442(97)86969-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un schéma Volumes-Finis pour la simulation d'un modèle bi-fluide d'écoulements diphasiques compressibles gaz-solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 6 (2), pp.197-231. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12506559.1997.10511266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un schéma de type volumes finis pour résoudre les équations de Navier-Stokes sur une triangulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5 (4), pp.461-490. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12506559.1996.11509514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles au second ordre réalisables non dégénérés pour les écoulements turbulents incompressibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 322 (5), pp.371-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic analysis of some second moment closures. Part I: Incompressible isothermal turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6 (4), pp.213-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un schéma conservatif à pas fractionnaires pour résoudre les équations d'Euler en maillage non structuré.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 316, pp.575-582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifications for second-order turbulence-moment models in incompressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Bennoura-Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional simulations of incompressible turbulent flows using a Godunov-type scheme for second-order moment equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Bennoura-Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some multiphase flow models with suitable numerical schemes to compute unsteady flows with shock waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid solver to compute a compressible model with dynamic estimation of the turbulent kinetic energy across shock waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Gavrilyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Toufaili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral formulation and simulations of falling and sheared thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Marcelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple integral approach to compute flows in ducts with variable cross-section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Touazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BASIC ANALYSIS OF SOME SECOND MOMENT CLOSURES PART II : INCOMPRESSIBLE TURBULENT FLOWS INCLUDING BUOYANT EFFECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'élaboration de modèles objectifs pour certains problèmes de la mécanique des fluides. Elaboration de méthodes numériques associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université de Provence Aix-Marseille 1, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01583846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan d’activités sur la modélisation et la simulation numérique des écoulements multiphasiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6125-3016-2024-03803-FR, EDF R&amp;D. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relaxation process in a three-field two-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6125-3016-2024-03124-EN, EDF Lab Chatou. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation process in a class of two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EDF report 6125-3016-2022-00089-EN, EDF R&amp;D. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A class of barotropic three-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EDF report 6125-3016-2020-01850-EN, EDF Lab Chatou. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A class of three-phase flow models with energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EDF report 6125-3016-2020-01853-EN, EDF Lab Chatou. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche bifluide statistique de modélisation des écoulements diphasiques à phases compressibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport EDF H-I81-2013-01162-FR, EDF Lab Chatou. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition pour un couplage interfacial instationnaire d’un modèle triphasique et d’un modèle diphasique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Herard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport EDF H-I81-2010-00355-FR, EDF R&amp;D. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une classe de modèles diphasiques bi-fluides avec changement de régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] rapport EDF H-I81-2010-00486-FR, EDF Lab Chatou. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas d'intégration du terme source de relaxation des pressions phasiques pour un modèle bifluide hyperbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport EDF H-I81-2009-01514-FR, EDF R&amp;D. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical techniques for solving hybrid Eulerian Lagrangian models for particulate flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Uhlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana van Der Velden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EDF report H-I81-2009-03961-EN, EDF R&amp;D. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage interfacial d'un modele homogène et d'un modele bifluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] H-I81-2006-004691-FR, EDF R&amp;D. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma VFRoe en variables caractéristiques. Principe de base et applications aux gaz réels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport EDF HE-41/96/041/A, EDF R&amp;D. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-strictly hyperbolic system to describe compressible turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport EDF HE-41/94.11A, EDF R&amp;D. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixth Workshop on Compressible Multiphase Flows - Derivation, Closure laws, Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, pp.1-1, 2025, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202578001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Workshop “New Trends in Complex Flows”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76, pp.1-1, 2024, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202476001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourth Workshop on Compressible Multiphase Flows - Derivation, Closure laws, Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72, pp.1-1, 2023, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202372001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Workshop on Compressible Multiphase Flows: Derivation, closure laws, thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, 2021, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202069000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on compressible multiphase flows: derivation, closure laws, thermodynamics,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, 2019, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201966000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical and numerical modeling of two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Mathematical and Numerical Modeling of Two-Phase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chatou, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends in Model Coupling Theory, Numerics and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Segré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Model Coupling Theory, Numerics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2010, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/NHM.2010.5.3I⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-moment turbulent models for incompressible flows : some recent -and less recent- results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Bennoura-Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoScaRa Webinars in Winter term 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Rohde, Jan 2026, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some results and comments on a class of non-equilibrium multiphase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Hirschegg Workshop on Conservation Laws</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, HIRSCHEGG, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TIME-STAGGERED SECOND ORDER SCHEME FOR MOIST AIR VARIABLE DENSITY FLOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Amino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Flageul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Carissimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/eccomas.2022.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A COLLOCATED FINITE VOLUME SCHEME WITH AN INTEGRAL FORMULATION FOR FLOWS WITH FLUID SECTION JUMPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Coupanec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in thermal Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for Liquid Films in Steam Turbines and Preliminary Validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Marcelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2016: Turbomachinery Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Gas Turbine Institute, Jun 2016, Seoul, South Korea. pp.V008T26A007, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2016-56148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of steam-water transients using a two-fluid seven-equation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Herard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference - Pressure SurgesPressure Surges, Fluid Transients and Water Hammer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple turbulent model for compressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODTERCOM (Modélisation des fluides compressibles pour la terre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the computation of the Baer-Nunziato model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd AIAA Fluid Dynamics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, New-Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-3355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03190141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coupling of multi-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd AIAA Fluid Dynamics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-3357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A class of two-fluid two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd AIAA Fluid Dynamics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-3356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of shock waves entering a dense granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mogavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Norfolk (Virginia), United States. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.1999-3332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Two-fluid Models of Compressible Water-vapour Flows with Mass Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd AIAA Fluid Dynamics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-2959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local time-stepping Discontinuous Galerkin algorithm for the MHD system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Belat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Gutnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et Simulation de Fluides Complexes - CEMRACS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/2009038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume scheme for hybrid turbulent two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Chibarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Miami (FL), United States. pp.2112-2122, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2007-4587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary conditions for the coupling of two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute Aeronautics and Astronautics, Jun 2007, Miami, United States. pp.1696-1710, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2007-4458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulations of Reactive Diphasic Gas-Particle Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th AIAA Thermophysics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2007-4161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relaxation scheme to compute three-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute Aeronautics and Astronautics, Jun 2007, Miami (FL), United States. pp.1647-1657, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2007-4455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical tool to compute hybrid Euler-Lagrange compressible models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th AIAA Fluid Dynamics Confernce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Fransisco, United States. pp.83-92, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2006-2872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Couple Two-Phase Flow Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th AIAA Fluid Dynamics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2006-3900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Two and One Dimensional Model Through a Thin Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2005-4718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approximate Godunov Scheme with Application to Dense Gas-Solid Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AIAA Computational Fluid Dynamics Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2005-4860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schemes to Couple Flows Between Free and Porous Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Toronto ( CA ), Canada. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2005-4861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for three-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AIAA Theoretical Fluid Mechanics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute Aeronautics and Astronautics, Jun 2005, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2005-4939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Accuracy of Upwinding Schemes for Hyperbolic Systems with Source Terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AIAA Computational Fluid Dynamics Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2005-4988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upwind Finite Volume Schemes for One and Two Dimensional Euler Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaèle Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullian Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2003-4122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modelling of Turbulent Two Phase Flows Using the Two Fluid Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIAA Computational Fluid Dynamics Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Orlando (Florida), United States. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2003-4113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Review of Positivity Constraints in Some Two Phase Flow Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 32nd AIAA Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Saint Louis, United States. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2002-3185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative way to deal with two-fluid models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Anaheim, United States. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2001-2653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of symmetrizing variables to deal with vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Anaheim, France. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2001-2670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume scheme to compute incompressible gas-solid two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids 2000 Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Denver (Colorado, USA), United States. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2000-2665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some schemes to compute unsteady flashing flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids 2000 Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Denver (Colorado, USA), United States. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2000-2660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximate Godunov scheme to compute turbulent real gas flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Norfolk, United States. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.1999-3349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy consistent splitting algorithms for some turbulent compressible models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th AIAA Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIAA, Jun 1998, Albuquerque (NM), United States. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.1998-2650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume algorithm to compute dense compressible gas-solid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Snowmass Village, France. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.1997-2082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximate Riemann solver to compute compressible flows using second-moment closures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Uhlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Snowmass Village, United States. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.1997-2069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid solver to compute a turbulent compressible model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey L. Gavrilyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Toufaili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433, Springer Nature Switzerland, pp.299-306, 2023, Springer Proceedings in Mathematics &amp; Statistics, 978-3-031-40860-1. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40860-1_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation process in an immiscible three-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jomée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433, Springer Nature Switzerland, pp.191-200, 2023, Springer Proceedings in Mathematics &amp; Statistics, 978-3-031-40860-1. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40860-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scheme Using the Wave Structure of Second-Moment Turbulent Models for Incompressible Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Norddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ruget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications X—Volume 2, Hyperbolic and Related Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-119, 2023, Springer Proceedings in Mathematics &amp; Statistics, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40860-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Convergence Study of some Open Boundary Conditions for Euler equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Coupanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43651-3_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422802v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Weighted Splitting Approach for Low-Mach Number Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Cancès - Pascal Omnes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 200, pp.3 - 11, 2017, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57394-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A splitting scheme for three-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Cancès - Pascal Omnes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 200, pp.109 - 118, 2017, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57394-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Implicit Integral Formulation for the Modeling of Inviscid Fluid Flows in Domains Containing Obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Coupanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Cancès - Pascal Omnes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 200, pp.53 - 61, 2017, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57394-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fractional Step Method to Simulate Mixed Flows in Pipes with a Compressible Two-Layer Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourdarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Laage de Meux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Cancès - Pascal Omnes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 200, pp.33 - 41, 2017, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57394-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some applications of a two-fluid model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jurgen Fuhrmann; Mario Ohlberger; Christian Rohde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications VII-Elliptic, Parabolic and Hyperbolic Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, , pp.837-846, 2014, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05591-6_84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Two-Fluid Model to Simulate the Heating of Two-Phase Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jurgen Fuhrmann - Mario Ohlberger - Christian Rohde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, pp.857-864, 2014, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05591-6_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Finite Volume Approach to Compute Flows in Variable Cross-Section Ducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Touazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jurgen Fuhrmann - Mario Ohlberger - Christian Rohde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications VII-Elliptic, Parabolic and Hyperbolic Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, pp.769-777, 2014, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05591-6_77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-dimensional relaxation scheme for the hybrid modelling of two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Dorogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaroslav Fort - Jiri Furst - Jan Halama - Raphaele Herbin - Florence Hubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.351-359, 2011, Springer Proceedings in Mathematics, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20671-9_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The numerical coupling of a two-fluid model with an homogeneous relaxation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Eymard - Jean-Marc Hérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.503-510, 2008, Proceedings of Finite Volumes for Complex Applications V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of compressible flows using pressure-correction algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laviéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Eymard - Jean-Marc Hérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.201-208, 2008, Proceedings of Finite Volumes for Complex Applications V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing hyperbolic two-fluid models with a porous interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Eymard; Jean-Marc Hérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications V. Problems &amp; Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-200, 2008, Proceedings of Finite Volumes for Complex Applications V, 978-1848210356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-fluid model for dense granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nussbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Eymard; Jean-Marc Hérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications V: Problems &amp; Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.439-446, 2008, Proceedings of Finite Volumes for Complex Applications V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some open numerical problems arising in NEPTUNE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fayssal Benkhaldoun - Driss Ouazar - Said Raghay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science - Lavoisier, pp.33-50, 2005, Finite Volumes for complex applications IV - Problems and perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True rate of convergence of some upwinding finite volume schemes for Euler equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaele Herbin - Dietmar Kroner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Penton Science, pp.745-752, 2002, Finite Volumes for complex applications III - Problems and perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation by Finite Volume schemes of a two-fluid two-pressure model for two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaele Herbin - Dietmar Kroner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Penton Science, pp.559-566, 2002, Finite Volumes for complex applications III - Problems and perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naive Riemann Solver to Compute a Non-conservative Hyperbolic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fey, M.; Jeltsch, R. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperbolic Problems: Theory, Numerics, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 129, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birkhäuser, Basel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-138, 1999, International Series of Numerical Mathematics, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-0348-8720-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Order Modelling of Incompressible Turbulent Buoyant Flows: Some Comments on the Maximum Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Fulachier; John L. Lumley; Fabien Anselmet - editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Variable Density Low-Speed Turbulent Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.197-204, 1997, Fluid Mechanics and Its Applications - Volume 41, 978-94-011-5474-1. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-011-5474-1_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId422"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marc Hérard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard - Chercheur senior EDF R&D</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marc-herard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9099-6072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031182372</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDWoZZAAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Position:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999-... : Senior researcher in EDF R&D</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999-2005 : Associate Research Director (CNRS, LATP, Marseille)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-... : Associate member in Institut de Mathématiques de Marseille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023- ...: Associate member in CEREA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Main topics:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mathematical and numerical modeling of single-phase turbulent flows and multiphase compressible flows</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Finite Volume schemes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unsteady interfacial coupling of fluid models.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD students (1999-....) : see </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.fr/031182372</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifications for second-order turbulence-moment models in incompressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Bennoura-Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation process in a hybrid two-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jomée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78, pp.58-79. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202578058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197280v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled approach to compute approximate solutions of a compressible immiscible three-phase flow model with fast transient and stiff source terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jomée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.405-434. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Godunov-type scheme and a relaxation scheme for second-order turbulence-moment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Bennoura-Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (5), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2025066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two unsteady solutions of a homogeneous equilibrium model in a porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lazare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78, pp.136-143. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202578136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum principle for the mass fraction in a system with two mass balance equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lazare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingqing Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hülsemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 352, pp.81-98. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on the relaxation process in a class of non-equilibrium two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (6), pp.1483-1499. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2024.v22.n6.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable schemes for second-moment turbulent models for incompressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Norddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ruget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351, pp.337-353. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two approaches to compute unsteady compressible two-phase flow models with stiff relaxation terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jomée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (6), pp.3537-3583. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2023090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure relaxation in some multiphase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jomée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.19-40. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202372019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241934v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and numerical analysis of a simple model derived from compressible turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey L. Gavrilyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Toufaili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00021-022-00676-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A four-field three-phase flow model with both miscible and immiscible components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Quibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55, pp.S251-S278. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2020037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and preliminary validation of a three-phase flow model with energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2021.104868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of a compressible two-layer model: a first attempt with an implicit-explicit splitting scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourdarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Laage de Meux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 346, pp.357-377. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2018.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421889v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A THREE-PHASE FLOW MODEL WITH TWO MISCIBLE PHASES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2019028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Implicit Integral Formulation to Model Inviscid Fluid Flows in Obstructed Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Coupanec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.136-163. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A splitting method adapted to the simulation of mixed flows in pipes with a compressible two-layer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourdarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Laage de Meux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (2), pp.405 - 442. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2018051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation and simulation of a barotropic three-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 53, pp.1031-1059. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2019001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mach-Sensitive Implicit-Explicit Scheme Adapted to Compressible Multi-scale Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 340, pp.122-150. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2018.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531306v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mach-Sensitive Splitting Approach for Euler-like Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (1), pp.207-253. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2017063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466827v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compressible two-layer model for transient gas–liquid flows in pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (2), pp.385 - 410. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-016-0531-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345668v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Positive and Entropy-Satisfying Finite Volume Scheme for the Baer-Nunziato Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 330, pp.401-435. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2016.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261458v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of fast depressurization of water using a two-fluid model: revisiting Bilicki modelling of mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.162-174. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple turbulent two-fluid model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 344 (11-12), pp.776-783. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2016.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339435v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLLC-type Riemann solver with approximated two-phase contact for the computation of the Baer-Nunziato two-fluid model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2016.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interface condition to compute compressible flows in variable cross section ducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2015.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two-fluid models on steam-water transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2016001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A class of compressible multiphase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 354 (9), pp.954-959. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2016.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a two-fluid model on unsteady water-vapour flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integral approach to compute compressible fluid flows in domains containing obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.1-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166478v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two properties of two-velocity two-pressure models for two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788902v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Entropy-Satisfying Finite Volume Scheme for the Isentropic Baer-Nunziato Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.165-206. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2013101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROXIMATE SOLUTIONS OF THE BAER-NUNZIATO MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.63-82. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201340005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELLING COMPRESSIBLE MULTIPHASE FLOWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.34-50. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201340003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A splitting method for the isentropic Baer-Nunziato two-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.241-256. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201238013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A well-balanced approximate Riemann solver for compressible flows in variable cross-section ducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 236, pp.1976-1992. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2011.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Dimensional Relaxation Scheme for the Hybrid Modelling of Gas-Particle Two-Phase Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Dorogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, http://www.latp.univ-mrs.fr/IJFV/spip.php?article44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relaxation scheme for hybrid modelling of gas-particle flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Dorogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70, pp.148_165. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2012.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fractional step method to compute a class of compressible gas–liquid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.57-69. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dimensional two-phase flow modeling applied to interior ballistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Baschung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (5), pp.051016. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4004293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolic relaxation models for granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nussbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (2), pp.371-400. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-fluid hyperbolic model in a porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44, pp.1319-1348. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2010033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple parameter-free entropy correction for approximate Riemann solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 338 (9), pp.493-498. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional computations of a two-fluid hyperbolic model in a porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (1), http://www.latp.univ-mrs.fr/IJFV/spip.php?article37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some attempts to couple distinct fluid models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.649-660. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2010.5.649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to couple HEM and HRM two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38, pp.738-756. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2008.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of pressure-correction and Godunov-type schemes on unsteady compressible cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laviéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38, pp.1495-1509. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2008.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent numerical advances for two-phase flow modelling in NEPTUNE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59, pp.285-307. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.1419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hyperbolic two-fluid model in a porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 336, pp.650-655. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2008.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45, pp.732-755. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcm.2006.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEPTUNE: a new software platform for advanced nuclear thermal hydraulics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guelfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bestion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 156 (3), pp.281-324. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NSE05-98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling two and one-dimensional unsteady Euler equations through a thin interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36, pp.651-666. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2006.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key issues for numerical methods in NEPTUNE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guelfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rough scheme to couple free and porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (2), http://www.latp.univ-mrs.fr/IJFV/spip.php?article17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-balanced schemes versus fractional step method for hyperbolic systems with source terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Yves Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (4), pp.217 - 251. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10092-006-0123-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hyperbolic three-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2006.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of gas-particle flows with combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 76 (4), pp.403-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method to compute standard two-fluid models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (7), pp.475-482. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618560600566885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new finite volume discretization scheme to solve 3D incompressible thermal flows on unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (9), pp.833-848. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2003.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre de schémas numériques pour l'étude d'écoulements diphasiques instationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Durastanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.673_676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of two-phase flows using the two-fluid two-pressure approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Herard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.663-700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume method to solve the 3D Navier-Stokes equations on unstructured collocated meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (10), pp.1305-1333. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2003.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part II. Comparison of Numerical Solvers for a Multicomponent Turbulent Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (3), pp.169-182. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1061856031000083486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some approximate Godunov schemes to compute shallow-water equations with topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (4), pp.479-513. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7930(02)00011-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of symmetrizing variables for vacuums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 40, pp.163-194. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10092-003-0075-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximate solution of the Riemann problem for a realisable second-moment turbulent closure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Uhlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (4), pp.245-269. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s001930100109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closure laws for a two-fluid two-pressure model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 334 (10), pp.927-932. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-073X(02)02366-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schemes to compute unsteady flashing flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (5), pp.905-913. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.1727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A HYBRID SCHEME TO COMPUTE CONTACT DISCONTINUITIES IN ONE-DIMENSIONAL EULER SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 36, pp.1133-1159. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an:2003009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent Finite Volume schemes to compute Euler equations using real gas EOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39, pp.1073-1138. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid schemes to compute contact discontinuities in Euler equations with any EOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 330 (6), pp.445-450. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01482-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un schéma volumes finis pour la simulation d’écoulements diphasiques gaz particules à deux phases incompressibles sur maillage triangulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cayré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (5), pp.539-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact Riemann solver for multicomponent turbulent flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14, pp.117-131. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618560008940719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume method to solve the Navier–Stokes equations for incompressible flows on unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cayré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39 (8), pp.806-825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sequel to a rough Godunov scheme: application to real gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 29 (7), pp.813-847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de solveurs numériques pour simuler la turbulence compressible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 331, pp.1011-1016. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4442(00)01745-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximate Roe-type Riemann solver for a class of realizable second order closures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Uhlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (3), pp.223-249. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618560008940900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of flashing flows in variable cross-section ducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (3), pp.365-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximate Riemann solver for second-moment closures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Uhlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 151 (2), pp.990-996. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jcph.1999.6190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite volume algorithm to compute dense compressible gas-solid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 37 (3), pp.337-345. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A naive scheme to solve shallow-water equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 326, pp.385-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conservative fractional step method to solve non-isentropic Euler equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 144 (3-4), pp.199-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un schéma Volumes-Finis pour la simulation d'un modèle bi-fluide d'écoulements diphasiques compressibles gaz-solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 6 (2), pp.197-231. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12506559.1997.10511266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveur de type Godunov pour simuler les écoulements turbulents compressibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 324 (8), pp.919-926. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4442(97)86969-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un schéma de type volumes finis pour résoudre les équations de Navier-Stokes sur une triangulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5 (4), pp.461-490. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12506559.1996.11509514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles au second ordre réalisables non dégénérés pour les écoulements turbulents incompressibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 322 (5), pp.371-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic analysis of some second moment closures. Part I: Incompressible isothermal turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6 (4), pp.213-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un schéma conservatif à pas fractionnaires pour résoudre les équations d'Euler en maillage non structuré.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 316, pp.575-582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional simulations of incompressible turbulent flows using a Godunov-type scheme for second-order moment equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Bennoura-Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some multiphase flow models with suitable numerical schemes to compute unsteady flows with shock waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid solver to compute a compressible model with dynamic estimation of the turbulent kinetic energy across shock waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Gavrilyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Toufaili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral formulation and simulations of falling and sheared thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Marcelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple integral approach to compute flows in ducts with variable cross-section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Touazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BASIC ANALYSIS OF SOME SECOND MOMENT CLOSURES PART II : INCOMPRESSIBLE TURBULENT FLOWS INCLUDING BUOYANT EFFECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'élaboration de modèles objectifs pour certains problèmes de la mécanique des fluides. Elaboration de méthodes numériques associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université de Provence Aix-Marseille 1, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01583846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan d’activités sur la modélisation et la simulation numérique des écoulements multiphasiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6125-3016-2024-03803-FR, EDF R&amp;D. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relaxation process in a three-field two-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6125-3016-2024-03124-EN, EDF Lab Chatou. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation process in a class of two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EDF report 6125-3016-2022-00089-EN, EDF R&amp;D. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A class of barotropic three-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EDF report 6125-3016-2020-01850-EN, EDF Lab Chatou. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A class of three-phase flow models with energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EDF report 6125-3016-2020-01853-EN, EDF Lab Chatou. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche bifluide statistique de modélisation des écoulements diphasiques à phases compressibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport EDF H-I81-2013-01162-FR, EDF Lab Chatou. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition pour un couplage interfacial instationnaire d’un modèle triphasique et d’un modèle diphasique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Herard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport EDF H-I81-2010-00355-FR, EDF R&amp;D. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une classe de modèles diphasiques bi-fluides avec changement de régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] rapport EDF H-I81-2010-00486-FR, EDF Lab Chatou. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas d'intégration du terme source de relaxation des pressions phasiques pour un modèle bifluide hyperbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport EDF H-I81-2009-01514-FR, EDF R&amp;D. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical techniques for solving hybrid Eulerian Lagrangian models for particulate flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Uhlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana van Der Velden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EDF report H-I81-2009-03961-EN, EDF R&amp;D. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage interfacial d'un modele homogène et d'un modele bifluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] H-I81-2006-004691-FR, EDF R&amp;D. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma VFRoe en variables caractéristiques. Principe de base et applications aux gaz réels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport EDF HE-41/96/041/A, EDF R&amp;D. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-strictly hyperbolic system to describe compressible turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport EDF HE-41/94.11A, EDF R&amp;D. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixth Workshop on Compressible Multiphase Flows - Derivation, Closure laws, Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, pp.1-1, 2025, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202578001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Workshop “New Trends in Complex Flows”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Grec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76, pp.1-1, 2024, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202476001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourth Workshop on Compressible Multiphase Flows - Derivation, Closure laws, Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72, pp.1-1, 2023, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202372001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Workshop on Compressible Multiphase Flows: Derivation, closure laws, thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, 2021, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202069000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on compressible multiphase flows: derivation, closure laws, thermodynamics,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, 2019, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201966000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical and numerical modeling of two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Mathematical and Numerical Modeling of Two-Phase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chatou, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends in Model Coupling Theory, Numerics and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Segré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Model Coupling Theory, Numerics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2010, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/NHM.2010.5.3I⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-moment turbulent models for incompressible flows : some recent -and less recent- results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Bennoura-Bouchiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoScaRa Webinars in Winter term 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Rohde, Jan 2026, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some results and comments on a class of non-equilibrium multiphase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Hirschegg Workshop on Conservation Laws</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, HIRSCHEGG, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TIME-STAGGERED SECOND ORDER SCHEME FOR MOIST AIR VARIABLE DENSITY FLOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Amino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Flageul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Carissimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/eccomas.2022.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A COLLOCATED FINITE VOLUME SCHEME WITH AN INTEGRAL FORMULATION FOR FLOWS WITH FLUID SECTION JUMPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Coupanec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in thermal Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for Liquid Films in Steam Turbines and Preliminary Validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Marcelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2016: Turbomachinery Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Gas Turbine Institute, Jun 2016, Seoul, South Korea. pp.V008T26A007, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2016-56148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of steam-water transients using a two-fluid seven-equation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Herard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference - Pressure SurgesPressure Surges, Fluid Transients and Water Hammer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple turbulent model for compressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODTERCOM (Modélisation des fluides compressibles pour la terre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the computation of the Baer-Nunziato model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd AIAA Fluid Dynamics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, New-Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-3355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03190141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A class of two-fluid two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd AIAA Fluid Dynamics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-3356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coupling of multi-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd AIAA Fluid Dynamics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-3357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of shock waves entering a dense granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mogavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Norfolk (Virginia), United States. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.1999-3332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Two-fluid Models of Compressible Water-vapour Flows with Mass Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd AIAA Fluid Dynamics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-2959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local time-stepping Discontinuous Galerkin algorithm for the MHD system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Belat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Gutnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et Simulation de Fluides Complexes - CEMRACS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/2009038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary conditions for the coupling of two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute Aeronautics and Astronautics, Jun 2007, Miami, United States. pp.1696-1710, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2007-4458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume scheme for hybrid turbulent two-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Chibarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Miami (FL), United States. pp.2112-2122, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2007-4587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulations of Reactive Diphasic Gas-Particle Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th AIAA Thermophysics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2007-4161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relaxation scheme to compute three-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute Aeronautics and Astronautics, Jun 2007, Miami (FL), United States. pp.1647-1657, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2007-4455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Couple Two-Phase Flow Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ambroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th AIAA Fluid Dynamics Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2006-3900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical tool to compute hybrid Euler-Lagrange compressible models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th AIAA Fluid Dynamics Confernce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Fransisco, United States. pp.83-92, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2006-2872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approximate Godunov Scheme with Application to Dense Gas-Solid Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AIAA Computational Fluid Dynamics Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2005-4860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Two and One Dimensional Model Through a Thin Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2005-4718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for three-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AIAA Theoretical Fluid Mechanics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute Aeronautics and Astronautics, Jun 2005, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2005-4939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schemes to Couple Flows Between Free and Porous Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Toronto ( CA ), Canada. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2005-4861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Accuracy of Upwinding Schemes for Hyperbolic Systems with Source Terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AIAA Computational Fluid Dynamics Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2005-4988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upwind Finite Volume Schemes for One and Two Dimensional Euler Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaèle Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullian Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2003-4122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modelling of Turbulent Two Phase Flows Using the Two Fluid Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th AIAA Computational Fluid Dynamics Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Orlando (Florida), United States. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2003-4113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Review of Positivity Constraints in Some Two Phase Flow Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 32nd AIAA Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Saint Louis, United States. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2002-3185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative way to deal with two-fluid models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Anaheim, United States. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2001-2653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of symmetrizing variables to deal with vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th AIAA Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Anaheim, France. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2001-2670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume scheme to compute incompressible gas-solid two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids 2000 Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Denver (Colorado, USA), United States. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2000-2665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some schemes to compute unsteady flashing flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids 2000 Conference and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Denver (Colorado, USA), United States. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2000-2660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximate Godunov scheme to compute turbulent real gas flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Norfolk, United States. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.1999-3349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy consistent splitting algorithms for some turbulent compressible models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th AIAA Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIAA, Jun 1998, Albuquerque (NM), United States. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.1998-2650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume algorithm to compute dense compressible gas-solid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Snowmass Village, France. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.1997-2082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximate Riemann solver to compute compressible flows using second-moment closures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Uhlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Computational Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Snowmass Village, United States. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.1997-2069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid solver to compute a turbulent compressible model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey L. Gavrilyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Toufaili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433, Springer Nature Switzerland, pp.299-306, 2023, Springer Proceedings in Mathematics &amp; Statistics, 978-3-031-40860-1. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40860-1_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation process in an immiscible three-phase flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jomée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433, Springer Nature Switzerland, pp.191-200, 2023, Springer Proceedings in Mathematics &amp; Statistics, 978-3-031-40860-1. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40860-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scheme Using the Wave Structure of Second-Moment Turbulent Models for Incompressible Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Norddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ruget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications X—Volume 2, Hyperbolic and Related Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 433, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-119, 2023, Springer Proceedings in Mathematics &amp; Statistics, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40860-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Convergence Study of some Open Boundary Conditions for Euler equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Coupanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43651-3_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422802v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Weighted Splitting Approach for Low-Mach Number Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Cancès - Pascal Omnes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 200, pp.3 - 11, 2017, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57394-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A splitting scheme for three-phase flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Cancès - Pascal Omnes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 200, pp.109 - 118, 2017, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57394-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Implicit Integral Formulation for the Modeling of Inviscid Fluid Flows in Domains Containing Obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Coupanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Cancès - Pascal Omnes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 200, pp.53 - 61, 2017, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57394-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fractional Step Method to Simulate Mixed Flows in Pipes with a Compressible Two-Layer Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bourdarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Laage de Meux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Cancès - Pascal Omnes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 200, pp.33 - 41, 2017, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57394-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some applications of a two-fluid model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Daude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jurgen Fuhrmann; Mario Ohlberger; Christian Rohde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications VII-Elliptic, Parabolic and Hyperbolic Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, , pp.837-846, 2014, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05591-6_84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Two-Fluid Model to Simulate the Heating of Two-Phase Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jurgen Fuhrmann - Mario Ohlberger - Christian Rohde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, pp.857-864, 2014, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05591-6_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Finite Volume Approach to Compute Flows in Variable Cross-Section Ducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Touazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jurgen Fuhrmann - Mario Ohlberger - Christian Rohde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications VII-Elliptic, Parabolic and Hyperbolic Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, pp.769-777, 2014, Springer Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05591-6_77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-dimensional relaxation scheme for the hybrid modelling of two-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Dorogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaroslav Fort - Jiri Furst - Jan Halama - Raphaele Herbin - Florence Hubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.351-359, 2011, Springer Proceedings in Mathematics, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20671-9_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The numerical coupling of a two-fluid model with an homogeneous relaxation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Eymard - Jean-Marc Hérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.503-510, 2008, Proceedings of Finite Volumes for Complex Applications V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of compressible flows using pressure-correction algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laviéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Eymard - Jean-Marc Hérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.201-208, 2008, Proceedings of Finite Volumes for Complex Applications V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing hyperbolic two-fluid models with a porous interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hurisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Eymard; Jean-Marc Hérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications V. Problems &amp; Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-200, 2008, Proceedings of Finite Volumes for Complex Applications V, 978-1848210356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-fluid model for dense granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nussbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Eymard; Jean-Marc Hérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications V: Problems &amp; Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.439-446, 2008, Proceedings of Finite Volumes for Complex Applications V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some open numerical problems arising in NEPTUNE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fayssal Benkhaldoun - Driss Ouazar - Said Raghay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science - Lavoisier, pp.33-50, 2005, Finite Volumes for complex applications IV - Problems and perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True rate of convergence of some upwinding finite volume schemes for Euler equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaele Herbin - Dietmar Kroner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Penton Science, pp.745-752, 2002, Finite Volumes for complex applications III - Problems and perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation by Finite Volume schemes of a two-fluid two-pressure model for two-phase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaele Herbin - Dietmar Kroner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Penton Science, pp.559-566, 2002, Finite Volumes for complex applications III - Problems and perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naive Riemann Solver to Compute a Non-conservative Hyperbolic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fey, M.; Jeltsch, R. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperbolic Problems: Theory, Numerics, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 129, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birkhäuser, Basel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-138, 1999, International Series of Numerical Mathematics, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-0348-8720-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Order Modelling of Incompressible Turbulent Buoyant Flows: Some Comments on the Maximum Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Fulachier; John L. Lumley; Fabien Anselmet - editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Variable Density Low-Speed Turbulent Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.197-204, 1997, Fluid Mechanics and Its Applications - Volume 41, 978-94-011-5474-1. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-011-5474-1_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId423"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2359653B"/>
+    <w:nsid w:val="F7B70D36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F6021D2E"/>
+    <w:nsid w:val="C4588EB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="10D5BA54"/>
+    <w:nsid w:val="7F23E285"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-herard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9099-6072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031182372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/031182372" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197280v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jom&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202578058" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.129" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Bennoura-Bouchiba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025066" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lazare" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202578136" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479205v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Feng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H&#252;lsemann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.244" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369034v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2024.v22.n6.a2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023090" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Norddine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.202" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241934v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079453v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey L. Gavrilyuk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Toufaili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-022-00676-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Quibel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020037" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boukili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.104868" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421889v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Demay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourdarias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Laage de Meux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gerbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.06.027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976938v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019028" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Coupanec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.05.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865348v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745161v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531306v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Iampietro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daude" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.02.019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466827v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017063" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345668v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-016-0531-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261458v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saleh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.11.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401816v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lochon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.07.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339435v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.10.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367268v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.09.015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233251v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.10.026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348880v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.07.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC9C216923FF3FEC81A0C15BADC6C097985F801D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242983v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crouzet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.06.035" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166478v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788902v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795568v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265215v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265218v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265318v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.11.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114210v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Dorogan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265317v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guingo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Minier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.09.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265315v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.11.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580152v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nussbaum" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Baschung" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004293" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288620v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265320v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Girault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010033" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466999v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried M&#252;ller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.07.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114209v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580133v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.649" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265379v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ambroso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.04.016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archambeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.12.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265412v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1419" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-90QM80TQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265406v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.06.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580126v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guelfi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bestion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boucker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boudier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE05-98" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265367v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2006.07.018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265377v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2006.03.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484115v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Yves Leroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-006-0123-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/837009BEDF2FE8ECEB99FCF09145E638FC02F315/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740815v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mimouni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belliard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114212v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139626v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carri&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265391v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.02.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293567v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560600566885" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580082v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boivin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2003.12.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580146v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faucher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Durastanti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003327v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Herard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2003.10.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F075B6H3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580063v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Declercq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Forestier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poissant" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1061856031000083486" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290889v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7930(02)00011-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489595v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-003-0075-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PB2L946T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484338v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhlmann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001930100109" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291260v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2003009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580059v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.1727" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484345v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02366-X" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290885v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.346" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484349v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01482-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580056v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cayr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580049v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560008940719" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579992v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580050v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)01745-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579990v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buffard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580046v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580047v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jeandel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560008940900" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579989v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.1999.6190" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76TVPMK0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580045v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.735" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579904v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579900v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579899v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(97)86969-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPLHX3ZB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579901v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1997.10511266" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376891v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1996.11509514" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579893v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579884v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579875v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309102v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411424v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959696v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941246v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gavrilyuk" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612611v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Simon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Marcelet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239393v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Audebert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Touazi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007060v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01583846v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839032v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434680v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552216v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153585v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153578v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092682v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Liu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195154v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154418v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154536v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154547v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana van Der Velden" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154553v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155286v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154565v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409989v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202578001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726638v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Grec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179262v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153699v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202069000" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153665v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201966000" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159902v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155173v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Segr&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/NHM.2010.5.3I" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552202v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460686v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265934v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906606v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Amino" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Flageul" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carissimo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/eccomas.2022.032" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422792v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489223v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dorey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lance" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2016-56148" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416334v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lochon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daude" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Herard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007044v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3355" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582643v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3357" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582645v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3356" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265940v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mogavero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-3332" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560412v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2959" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594611v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Altmann" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gutnic" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009038" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582668v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibarro" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-4587" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582655v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-4458" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436708v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-4161" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582664v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-4455" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582671v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2872" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436704v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-3900" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436337v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-4718" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583851v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-4860" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265939v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-4861" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582727v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-4939" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583849v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-4988" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583877v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Herbin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullian Nicolas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-4122" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583852v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-4113" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583902v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-3185" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436451v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallouet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2653" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436434v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2670" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436699v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cayre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2000-2665" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436695v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2000-2660" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436425v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-3349" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265938v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1998-2650" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269862v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1997-2082" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269857v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Coquel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1997-2069" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224454v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40860-1_31" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154838v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40860-1_20" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516669v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-40860-1_12" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40860-1_12" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422802v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_62" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579614v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579365v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_12" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579372v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579379v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Laage de Meux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_4" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580201v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_84" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580245v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morente" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_86" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580181v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_77" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580269v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_37" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DV2ZHZ8Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580997v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581000v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580985v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=220" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580996v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581166v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581183v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581191v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434639v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-0348-8720-5_15" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-8720-5_15" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0S0N38CB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433996v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5474-1_25" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6KH0VQZX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marc-herard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9099-6072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031182372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=CDWoZZAAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/031182372" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Bennoura-Bouchiba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197280v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jom&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202578058" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587361v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.129" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601486v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025066" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lazare" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202578136" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Feng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H&#252;lsemann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.244" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2024.v22.n6.a2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Norddine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.202" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023090" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241934v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079453v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey L. Gavrilyuk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Toufaili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-022-00676-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Quibel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426425v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boukili" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.104868" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421889v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Demay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourdarias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Laage de Meux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gerbi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.06.027" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976938v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Coupanec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.05.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865348v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018051" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531306v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Iampietro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Daude" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.02.019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466827v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017063" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345668v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-016-0531-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261458v4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saleh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.11.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401816v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lochon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.07.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339435v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.10.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.09.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233251v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.10.026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC9C216923FF3FEC81A0C15BADC6C097985F801D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348880v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2016.07.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242983v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crouzet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.06.035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166478v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788902v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795568v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013101" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265213v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265215v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265218v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.11.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114210v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Dorogan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265317v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guingo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Minier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.09.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265315v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2011.11.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nussbaum" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Baschung" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004293" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288620v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265320v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Girault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010033" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466999v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried M&#252;ller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.07.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580133v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.649" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265379v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ambroso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.04.016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265395v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archambeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2008.12.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265412v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1419" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-90QM80TQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265406v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.06.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265367v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2006.07.018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580126v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guelfi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bestion" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boucker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boudier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillion" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE05-98" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265377v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2006.03.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740815v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mimouni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belliard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114212v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484115v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Yves Leroux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-006-0123-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/837009BEDF2FE8ECEB99FCF09145E638FC02F315/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265391v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.02.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139626v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carri&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293567v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560600566885" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580082v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boivin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2003.12.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580146v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Faucher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Durastanti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003327v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Herard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291273v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2003.10.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F075B6H3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580063v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Declercq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Forestier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poissant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1061856031000083486" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7930(02)00011-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489595v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-003-0075-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PB2L946T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484338v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uhlmann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001930100109" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484345v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02366-X" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580059v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.1727" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291260v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2003009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290885v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.346" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484349v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01482-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580056v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cayr&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580049v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560008940719" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579992v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579990v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buffard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580050v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)01745-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580047v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jeandel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618560008940900" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580046v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579989v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.1999.6190" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76TVPMK0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580045v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.735" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579904v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579900v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579901v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1997.10511266" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579899v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(97)86969-8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPLHX3ZB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376891v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1996.11509514" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579893v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579884v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579875v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411424v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959696v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941246v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gavrilyuk" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612611v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Simon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Marcelet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239393v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Audebert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Touazi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007060v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01583846v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839032v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434680v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552216v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153585v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153578v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092682v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Liu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195154v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154418v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154536v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154547v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana van Der Velden" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154553v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155286v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154565v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409989v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202578001" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726638v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Grec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179262v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153699v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202069000" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153665v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201966000" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159902v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155173v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Segr&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/NHM.2010.5.3I" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552202v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460686v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265934v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906606v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Amino" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Flageul" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carissimo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/eccomas.2022.032" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422792v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489223v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dorey" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lance" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2016-56148" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416334v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lochon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daude" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Herard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007044v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190141v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3355" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582645v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3356" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582643v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3357" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265940v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mogavero" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-3332" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560412v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2959" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594611v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Altmann" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gutnic" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009038" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582655v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-4458" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582668v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibarro" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-4587" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436708v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-4161" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582664v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2007-4455" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436704v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-3900" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582671v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2006-2872" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583851v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-4860" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436337v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-4718" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582727v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-4939" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265939v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-4861" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583849v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-4988" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583877v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Herbin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullian Nicolas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-4122" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583852v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-4113" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583902v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-3185" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436451v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallouet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2653" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436434v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2670" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436699v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cayre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2000-2665" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436695v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2000-2660" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436425v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1999-3349" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265938v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1998-2650" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269862v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1997-2082" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269857v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Coquel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.1997-2069" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224454v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40860-1_31" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154838v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40860-1_20" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516669v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-40860-1_12" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40860-1_12" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422802v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_62" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579614v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579365v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_12" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579372v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_6" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579379v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Laage de Meux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_4" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580201v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_84" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580245v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morente" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_86" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580181v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05591-6_77" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580269v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_37" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DV2ZHZ8Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580997v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581000v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580985v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=220" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580996v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581166v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581183v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581191v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434639v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-0348-8720-5_15" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-8720-5_15" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0S0N38CB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433996v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5474-1_25" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6KH0VQZX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>