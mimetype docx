--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -2407,372 +2407,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03239320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of nanoparticle jet from leakage of conveying pipe - breakage of nanoparticle aggregate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing industrial accident risks in the Nanomaterials value Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Binotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">Nanotech France 2017 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01863201v1</w:t>
+                <w:t xml:space="preserve">ineris-01864553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing industrial accident risks in the Nanomaterials value Chain</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of an innovative risk dedicated procedure for both conventional and 3D atmospheric dispersion models evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Truchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duplantier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotech France 2017 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">18. International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bologne, Italy. pp.821-825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01864553v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of an innovative risk dedicated procedure for both conventional and 3D atmospheric dispersion models evaluation</w:t>
+                <w:t xml:space="preserve">Modelling of nanoparticle jet from leakage of conveying pipe - breakage of nanoparticle aggregate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Truchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bologne, Italy. pp.821-825</w:t>
+              <w:t xml:space="preserve">16. Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863206v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'un jet des nanoparticules à partir d'une fuite de la canalisation de transport</w:t>
               </w:r>
@@ -4000,243 +4000,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of flashing liquid jets due to leakage of liquefied gas storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling of liquid jets atomization due to leakage of liquefied gas storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemofack-Gonang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lemofack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. ESReDA Seminar on Land Use Planning and Risk-Informed Decision Making "Aménagement du Territoire et Prise de Décision en Maîtrise des Risques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rouen, France. pp.NC</w:t>
+              <w:t xml:space="preserve">12. Triennial International Conference on Liquid Atomization and Spray Systems (ICLASS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00973690v1</w:t>
+                <w:t xml:space="preserve">ineris-00971060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of liquid jets atomization due to leakage of liquefied gas storage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical modelling of flashing liquid jets due to leakage of liquefied gas storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemofack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Triennial International Conference on Liquid Atomization and Spray Systems (ICLASS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">43. ESReDA Seminar on Land Use Planning and Risk-Informed Decision Making "Aménagement du Territoire et Prise de Décision en Maîtrise des Risques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rouen, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971060v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of liquid jets atomization due to leakage of liquefied gas storage</w:t>
               </w:r>
@@ -4708,256 +4708,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes of the formation of large unconfined clouds following a massive spillage of liquid hydrogen on the ground</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale hydrogen release in an isothermal confined area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dagba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jamois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proust</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Perrette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on hydrogen safety (ICHS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, San Sebastian, Spain. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00973268v1</w:t>
+                <w:t xml:space="preserve">ineris-00973269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale hydrogen release in an isothermal confined area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processes of the formation of large unconfined clouds following a massive spillage of liquid hydrogen on the ground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Dagba</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on hydrogen safety (ICHS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, San Sebastian, Spain. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973269v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of accidental industrial LPG releases</w:t>
               </w:r>
@@ -5127,256 +5127,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainout prediction : initial droplet diameter experimental determination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rain-out investigation : initial droplet size measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Duplantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Praha, Czech Republic. pp.3201-3209</w:t>
+              <w:t xml:space="preserve">International Conference "Bhopal gas tragedy and its effects on process safety"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Kanpur, India. pp.111-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00969914v1</w:t>
+                <w:t xml:space="preserve">ineris-00972480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rain-out investigation : initial droplet size measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rainout prediction : initial droplet diameter experimental determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duplantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Bhopal gas tragedy and its effects on process safety"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Kanpur, India. pp.111-112</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Praha, Czech Republic. pp.3201-3209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00972480v1</w:t>
+                <w:t xml:space="preserve">ineris-00969914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental set-up study accidental industrial LPG releases</w:t>
               </w:r>
@@ -5613,51 +5613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Hetherington" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hanna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Tickle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2025.100389" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04345427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacome" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Joubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Truchot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14111605" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazzola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bradley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117887" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Lacome" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemofack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.12151" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196196v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lees" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bettis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vignes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319043v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Batt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Tucker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2018.093026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02044854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aguerre-Chariol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Fraboulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid C. John" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Kupper" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid M.M. Manders-Groot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8050084" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.080" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6DM2CWB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963167v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Venetsanos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papanikolaou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delichatsios" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.R. Hansen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.01.055" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9JMQ5KP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bigot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Touil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lac&#244;me" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2005.07.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03876195v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chot-Plassot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Murillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie El &#8211; Zahlanieh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290067" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236327v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gentilhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Debuy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Penelon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237267v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Manders" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Asbach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohamadi Nasrabadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237776v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duplantier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237268v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239320v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammadi-Nasrabadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Nickel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Todea" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863201v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01864553v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Binotto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ollier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853158v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duc Le" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01864240v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863013v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon E. Gant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862443v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martin Vincent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862444v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wei" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973695v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tognet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nibart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971050v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971060v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemofack-Gonang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973629v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hebrard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Antoine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973579v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthymia Papanikolaou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973268v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973269v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dagba" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976171v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351098v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969914v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972480v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972479v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Hetherington" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hanna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Tickle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2025.100389" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04345427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacome" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Joubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Truchot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14111605" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazzola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bradley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117887" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Lacome" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemofack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.12151" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196196v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lees" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bettis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vignes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319043v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Batt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Tucker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEP.2018.093026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02044854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aguerre-Chariol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Fraboulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid C. John" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Kupper" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid M.M. Manders-Groot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos8050084" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.080" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6DM2CWB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963167v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Venetsanos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papanikolaou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delichatsios" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.R. Hansen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.01.055" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9JMQ5KP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bigot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Touil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lac&#244;me" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2005.07.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03876195v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chot-Plassot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Murillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie El &#8211; Zahlanieh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290067" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236327v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gentilhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Debuy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Penelon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237267v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Manders" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Asbach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohamadi Nasrabadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237776v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duplantier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237268v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239320v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammadi-Nasrabadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Nickel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Todea" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01864553v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Binotto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ollier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863206v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853158v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duc Le" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01864240v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863013v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon E. Gant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862443v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martin Vincent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862444v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wei" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973695v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tognet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nibart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971050v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemofack-Gonang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973629v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hebrard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Antoine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973579v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthymia Papanikolaou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973269v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dagba" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973268v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976171v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351098v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969914v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972479v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>