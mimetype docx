--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -387,546 +387,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Validity of the Asymptotic Near-Ground Propagation Model of Hertzian Dipole for Finite-Length Dipole Antennas</w:t>
+                <w:t xml:space="preserve">Improved Nonlinear Model Implementation for VCSEL Behavioral Modeling in Radio-Over-Fiber Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Belaid</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Iogna Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najett Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zerihun Gedeb Tegegne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2022.3193581⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (20), pp.6778-6784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2022.3195048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851418v1</w:t>
+                <w:t xml:space="preserve">hal-03850780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Nonlinear Model Implementation for VCSEL Behavioral Modeling in Radio-Over-Fiber Links</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Validity of the Asymptotic Near-Ground Propagation Model of Hertzian Dipole for Finite-Length Dipole Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zerihun Gedeb Tegegne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hocine Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Poussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40 (20), pp.6778-6784. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (12), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2022.3195048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2022.3193581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850780v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically-Fed 5GHz Patch Antennas excited by Vertical-Cavity Surface-Emitting Lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase Shift Impact on the Performance of Time Modulated Antenna Arrays Driven by Radio Over Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Peressutti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Poussot</w:t>
+                <w:t xml:space="preserve">Jacopo Nanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+                <w:t xml:space="preserve">Luis Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Viana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+                <w:t xml:space="preserve">Giacomo Paolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Perini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2021.3107197⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 39 (24), pp.7761-7770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2021.3098232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327925v1</w:t>
+                <w:t xml:space="preserve">hal-03508091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Shift Impact on the Performance of Time Modulated Antenna Arrays Driven by Radio Over Fiber</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optically-Fed 5GHz Patch Antennas excited by Vertical-Cavity Surface-Emitting Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Fernandez</w:t>
+                <w:t xml:space="preserve">Francesco Peressutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Paolini</w:t>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Perini</w:t>
+                <w:t xml:space="preserve">Carlos Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 39 (24), pp.7761-7770. </w:t>
+              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2021.3098232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2021.3107197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508091v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the Wheeler Cap Technique for EfficiencyMeasurement of RFID Antennas Matched to Complex Loads</w:t>
               </w:r>
@@ -1157,278 +1157,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal Analysis of Chiral Metamaterial Using Characteristic Mode Analysis and Eigenmode Expansion Method</w:t>
+                <w:t xml:space="preserve">Matching Evaluation of Highly Coupled Dipoles Quantified by a Statistical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Kari</w:t>
+                <w:t xml:space="preserve">Imad Adjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divitha Seetharamdoo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+                <w:t xml:space="preserve">Ayichatou Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Sarrazin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Multiscale and Multiphysics Computational Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5, pp.37-43. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JMMCT.2020.2981235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2020.2977753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545823v1</w:t>
+                <w:t xml:space="preserve">hal-02612855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching Evaluation of Highly Coupled Dipoles Quantified by a Statistical Approach</w:t>
+                <w:t xml:space="preserve">Modal Analysis of Chiral Metamaterial Using Characteristic Mode Analysis and Eigenmode Expansion Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Adjali</w:t>
+                <w:t xml:space="preserve">Nadia Kari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayichatou Gueye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Poussot</w:t>
+                <w:t xml:space="preserve">Divitha Seetharamdoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Nadal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 68 (7), </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Multiscale and Multiphysics Computational Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.37-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2020.2977753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JMMCT.2020.2981235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612855v1</w:t>
+                <w:t xml:space="preserve">hal-02545823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance, Accuracy and Generalization Capability of RFID Tags’ Constellation for Indoor Localization</w:t>
               </w:r>
@@ -1668,460 +1668,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical expressions of critical distances for near-ground propagation</w:t>
+                <w:t xml:space="preserve">A power supply module for autonomous portable electronics: ultralow-frequency MEMS electrostatic kinetic energy harvester with a comb structure reducing air damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Henrique Bezerra Cardoso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+                <w:t xml:space="preserve">Yingxian Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2811715⟩</w:t>
+              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41378-018-0025-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736547v1</w:t>
+                <w:t xml:space="preserve">hal-01890040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A power supply module for autonomous portable electronics: ultralow-frequency MEMS electrostatic kinetic energy harvester with a comb structure reducing air damping</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of two matching techniques for UHF RFID tags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Basset</w:t>
+                <w:t xml:space="preserve">F. Gourari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meriah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dubouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41378-018-0025-2⟩</w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (7), pp.1763 - 1767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.31235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890040v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two matching techniques for UHF RFID tags</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical expressions of critical distances for near-ground propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Henrique Bezerra Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Dubouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 60 (7), pp.1763 - 1767. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (5), pp.1 - 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mop.31235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2811715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794916v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of a Long-Range RFID Tag Powered by a Vibration Energy Harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingxian Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1832 - 1835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2374,248 +2374,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easily Fabricated 60 GHz WR15/MSL Transition to Measure the Apparent Reflection Coefficient of Differentially-fed Patch Antennas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Analysis of UHF RFID Tags Dedicated to Power Supply Cords</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hamouda</w:t>
+                <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Poussot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+                <w:t xml:space="preserve">Ali Louzir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el.2015.1014⟩</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2478148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361740v1</w:t>
+                <w:t xml:space="preserve">hal-01361431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of UHF RFID Tags Dedicated to Power Supply Cords</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Easily Fabricated 60 GHz WR15/MSL Transition to Measure the Apparent Reflection Coefficient of Differentially-fed Patch Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Poussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Louzir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2478148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el.2015.1014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361431v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyadic Green's Function of a Nonspherical Model of the Human Torso</w:t>
               </w:r>
@@ -2686,1330 +2686,1330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined RFID Tag Antenna for Recipients Containing Liquids</w:t>
+                <w:t xml:space="preserve">Non-Intrusive Estimation of the Loss Resistance of a Planar antenna Over the Human Body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 49 (4), pp.240-242</w:t>
+              <w:t xml:space="preserve">, 2013, 49 (19), pp.1200-1201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795526v1</w:t>
+                <w:t xml:space="preserve">hal-00864701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Intrusive Estimation of the Loss Resistance of a Planar antenna Over the Human Body</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Poussot</w:t>
+                <w:t xml:space="preserve">Metal mount RFID tag antenna excited by integrated loop/IC module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 49 (19), pp.1200-1201</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2013.3092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864701v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal mount RFID tag antenna excited by integrated loop/IC module</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined RFID Tag Antenna for Recipients Containing Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Quiroz</w:t>
+                <w:t xml:space="preserve">Thierry Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 49 (4), pp.240-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el.2013.3092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01361746v1</w:t>
+                <w:t xml:space="preserve">hal-00795526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual linearly polarized X-band dielectric resonator antenna yielding symmetric radiation patterns</w:t>
+                <w:t xml:space="preserve">Compact diversity antenna for UHF RFID readers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Faiz</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">B. Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (16), pp.975-977</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692621v1</w:t>
+                <w:t xml:space="preserve">hal-00767400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact diversity antenna for UHF RFID readers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Diversity antenna combining slot-loop DRA for BAN applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 48 (16), pp.975-977</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 48 (1), pp.7--U75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2011.3594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767400v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity antenna combining slot-loop DRA for BAN applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Dual linearly polarized X-band dielectric resonator antenna yielding symmetric radiation patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (4), pp.999--1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.26677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el.2011.3594⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00692689v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna design and channel modelling in the BAN context - Part I: Antennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Roblin</w:t>
+                <w:t xml:space="preserve">Analytical Propagation Modeling of BAN Channels Based on the Creeping-Wave Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12243-010-0237-4⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (4), pp.1269--1274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2010.2096184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583754v1</w:t>
+                <w:t xml:space="preserve">hal-00692915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenna design and channel modelling in the BAN context--part II: channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Gati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 66 (3 - 4), pp.157-175. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12243-010-0231-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12243-010-0231-x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Propagation Modeling of BAN Channels Based on the Creeping-Wave Theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Poussot</w:t>
+                <w:t xml:space="preserve">Antenna design and channel modelling in the BAN context - Part I: Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Gati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (3-4), pp.139-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12243-010-0237-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2010.2096184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00692915v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PATTERN RECONFIGURATION OF MICROSTRIP ANTENNA USING FLIP-CHIP MOUNTED PACKAGED MEMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evaluation of the diversity performance for a DVB-SH mobile terminal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Poussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Raj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Poussot</w:t>
+                <w:t xml:space="preserve">David Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Vendier</w:t>
+                <w:t xml:space="preserve">Eric Dussauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 52 (3), pp.574--577. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.24978⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 52 (9), pp.2145-2148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.25361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692931v1</w:t>
+                <w:t xml:space="preserve">hal-00795528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of the diversity performance for a DVB-SH mobile terminal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PATTERN RECONFIGURATION OF MICROSTRIP ANTENNA USING FLIP-CHIP MOUNTED PACKAGED MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Delcroix</w:t>
+                <w:t xml:space="preserve">R. Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dussauby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Duval</w:t>
+                <w:t xml:space="preserve">O. Vendier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 52 (9), pp.2145-2148. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 52 (3), pp.574--577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.24978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mop.25361⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795528v1</w:t>
+                <w:t xml:space="preserve">hal-00692931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and accurate calculation of scattered electromagnetic fields from building faces using Green's functions of semi-infinite medium</w:t>
               </w:r>
@@ -4284,77 +4284,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymeric ferrite sheets for SAR reduction of wearable antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Augustine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sarrebourse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. T. Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4418,51 +4418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Transmission Between On-Body Devices Using the Bilateral Dual-Grid FDTD Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Miry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4668,51 +4668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymeric ferrite-loaded antennas for on-body communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Augustine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4720,51 +4720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 51, pp.2530-2533. </w:t>
@@ -4866,51 +4866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cirio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (1), pp.31-38</w:t>
@@ -4991,51 +4991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cirio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (1), pp.31-38. </w:t>
@@ -5175,356 +5175,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable circularly polarized antenna for short-range communication systems</w:t>
+                <w:t xml:space="preserve">MEMS-Switched Parasitic-Antenna Array for Radiation Pattern Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Aïssat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cirio</w:t>
+                <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+                <w:t xml:space="preserve">Laurent Dussopt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (9), pp.2624 - 2631</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160097v1</w:t>
+                <w:t xml:space="preserve">hal-00795532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TLM Modelling of Reconfigurable Antennas for Multi-Band Operation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconfigurable circularly polarized antenna for short-range communication systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Aïssat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cirio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Tosi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Lou Dubard</w:t>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/ip-map:20045048⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (6), pp.2856-2863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2006.875454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795534v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS-Switched Parasitic-Antenna Array for Radiation Pattern Diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TLM Modelling of Reconfigurable Antennas for Multi-Band Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dussopt</w:t>
+                <w:t xml:space="preserve">Jean-Lou Dubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 153 (2), pp.147-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/ip-map:20045048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795532v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Profile Dual-Band Antenna Based on a Stacked Configuration of EBG and Plain Patches</w:t>
               </w:r>
@@ -5674,77 +5674,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularly polarised planar antenna excited by coplanar waveguide feedline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Aïssat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cirio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5798,178 +5798,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size reduction of microstrip antennas by means of periodic metallic patterns</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual-frequency circularly polarized antennas based on stacked monofilar square spirals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 39 (13), pp.959-961</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (3), pp. 488-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795538v1</w:t>
+                <w:t xml:space="preserve">hal-00795541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-frequency circularly polarized antennas based on stacked monofilar square spirals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size reduction of microstrip antennas by means of periodic metallic patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pioch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 51 (3), pp. 488-492</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 39 (13), pp.959-961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795541v1</w:t>
+                <w:t xml:space="preserve">hal-00795538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstrip antennas controlled by pin diodes: Influence of the bias current on the antenna efficiency</w:t>
               </w:r>
@@ -5981,51 +5981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Dubard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 33 (1), pp.44-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6044,1494 +6044,1494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A switchable CPW-fed slot antenna for multifrequency operation</w:t>
+                <w:t xml:space="preserve">Uniplanar monopulse antenna based on the ODD/EVEN excitation of a coplanar line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 37 (25), pp.1498-1500</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 37 (6), pp.338-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20010247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981975v1</w:t>
+                <w:t xml:space="preserve">hal-00981945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniplanar monopulse antenna based on the ODD/EVEN excitation of a coplanar line</w:t>
+                <w:t xml:space="preserve">A switchable CPW-fed slot antenna for multifrequency operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 37 (6), pp.338-340. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 37 (25), pp.1498-1500</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el:20010247⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00981945v1</w:t>
+                <w:t xml:space="preserve">hal-00981975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly polarised microstrip arrays built on a polymethacrylate imid foam</w:t>
+                <w:t xml:space="preserve">BPSK and QPSK modulations of an oscillating antenna for transponding applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dussopt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el:20001277⟩</w:t>
+              <w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 147 (5), pp.335-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/ip-map:20000401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981892v1</w:t>
+                <w:t xml:space="preserve">hal-00981884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A circularly polarised antenna with switchable polarisation sense</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Boti</w:t>
+                <w:t xml:space="preserve">Dual-frequency operation of a CPW-fed antenna controlled by pin diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Luxey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dussopt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Le Sonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 36 (18), pp.1518-1519. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el:20001098⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 36 (1), pp.2-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20000119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981873v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-frequency operation of a CPW-fed antenna controlled by pin diodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Luxey</w:t>
+                <w:t xml:space="preserve">A circularly polarised antenna with switchable polarisation sense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dussopt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Le Sonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 36 (1), pp.2-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el:20000119⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 36 (18), pp.1518-1519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20001098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981858v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BPSK and QPSK modulations of an oscillating antenna for transponding applications</w:t>
+                <w:t xml:space="preserve">Phase noise improvement in a loop configuration of oscillating antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dussopt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/ip-map:20000401⟩</w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Guided Wave Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (3), pp.111-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/75.845714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981884v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase noise improvement in a loop configuration of oscillating antennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Dussopt</w:t>
+                <w:t xml:space="preserve">Effect of a reactive loading in microstrip leaky wave antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Luxey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Guided Wave Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/75.845714⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 36 (15), pp.1259-1260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20000932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981861v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a reactive loading in microstrip leaky wave antennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Luxey</w:t>
+                <w:t xml:space="preserve">Circularly polarised microstrip arrays built on a polymethacrylate imid foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dussopt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 36 (15), pp.1259-1260. </w:t>
+              <w:t xml:space="preserve">, 2000, 36 (21), pp.1758-1759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el:20000932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el:20001277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981867v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A retrodirective transponder with polarization duplexing for dedicated short- range communications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">X-Band Antenna-Mixers based on striped patch antennas excited by folded-slots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Luxey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kossiavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 47 (9 Part.2), pp.1910-1915</w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 20 (5), pp.333-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987331v1</w:t>
+                <w:t xml:space="preserve">hal-00987325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study of the coupling aperture in CPW-fed microstrip antennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Giauffret</w:t>
+                <w:t xml:space="preserve">Coupled oscillator array generating circular polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dussopt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEE Proceedings. Part H, Microwaves, Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 146 (3), pp.169-174. </w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Guided Wave Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (4), pp.160-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/ip-map:19990339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/75.763247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987329v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Band Antenna-Mixers based on striped patch antennas excited by folded-slots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parametric study of the coupling aperture in CPW-fed microstrip antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kossiavas</w:t>
+                <w:t xml:space="preserve">L. Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEE Proceedings. Part H, Microwaves, Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 146 (3), pp.169-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/ip-map:19990339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987325v1</w:t>
+                <w:t xml:space="preserve">hal-00987329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled oscillator array generating circular polarization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Dussopt</w:t>
+                <w:t xml:space="preserve">Cavity-backed antenna integrating a self-oscillating mixer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dussopt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Guided Wave Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 21 (2), pp.156-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/75.763247⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00987327v1</w:t>
+                <w:t xml:space="preserve">hal-00987326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity-backed antenna integrating a self-oscillating mixer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dussopt</w:t>
+                <w:t xml:space="preserve">Equivalent circuit of a twin Vivaldi antenna fed by coplanar waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Linardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Migliaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 35 (25), pp.2160-2162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:19991481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987326v1</w:t>
+                <w:t xml:space="preserve">hal-00987334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent circuit of a twin Vivaldi antenna fed by coplanar waveguide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Migliaccio</w:t>
+                <w:t xml:space="preserve">A retrodirective transponder with polarization duplexing for dedicated short- range communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Luxey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 47 (9 Part.2), pp.1910-1915</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el:19991481⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00987334v1</w:t>
+                <w:t xml:space="preserve">hal-00987331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-beam array of microstrip leaky-wave antennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Luxey</w:t>
+                <w:t xml:space="preserve">New design of injection-locked oscillator arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 34 (11), pp.1041-1042</w:t>
+              <w:t xml:space="preserve">, 1998, 34 (7), pp.683-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986834v1</w:t>
+                <w:t xml:space="preserve">hal-00986833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New design of injection-locked oscillator arrays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Forma</w:t>
+                <w:t xml:space="preserve">Dual-beam array of microstrip leaky-wave antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Luxey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 34 (7), pp.683-684</w:t>
+              <w:t xml:space="preserve">, 1998, 34 (11), pp.1041-1042</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986833v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of parallel modes in microstrip antennas fed by conductor-backed coplanar waveguides</w:t>
               </w:r>
@@ -7593,364 +7593,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPW-fed passive and active microstrip antennas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Study of Various Shapes of the Coupling Slot in CPW-fed Microstrip Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Papiernik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 52 (5-6), pp.319-328</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 45 (4), pp.642-647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986346v1</w:t>
+                <w:t xml:space="preserve">hal-00986341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twin Vivaldi antenna fed by coplanar waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Linardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Linardou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Migliaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Papiernik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 33 (22), pp.1835-1837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/el:19971259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Various Shapes of the Coupling Slot in CPW-fed Microstrip Antennas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">CPW-fed passive and active microstrip antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Papiernik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 45 (4), pp.642-647</w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 52 (5-6), pp.319-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986341v1</w:t>
+                <w:t xml:space="preserve">hal-00986346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple design of dual-beam leaky-wave antennas in microstrips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Luxey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8001,51 +8001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularly polarised square patch antenna fed by coplanar waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Migliaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8086,506 +8086,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact oscillating slot loop antenna with conductor backing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">CPW-fed Oscillating Microstrip Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Forma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 32 (18), pp.1633-1635</w:t>
+              <w:t xml:space="preserve">, 1996, 132 (2), pp.85-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986323v1</w:t>
+                <w:t xml:space="preserve">hal-00986249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPW-fed slot antennas on multilayer dielectric substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical and experimental characterization of CPW-fed microstrip antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G.M Rebeiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 44 (8), pp.1102-1110</w:t>
+              <w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 143 (1), pp.13-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986289v1</w:t>
+                <w:t xml:space="preserve">hal-00986245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstrip antennas fed by conductor backed coplanar waveguides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Giauffret</w:t>
+                <w:t xml:space="preserve">Compact oscillating slot loop antenna with conductor backing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 32 (13), pp.1149-1150</w:t>
+              <w:t xml:space="preserve">, 1996, 32 (18), pp.1633-1635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986287v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPW-fed Oscillating Microstrip Antennas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CPW-fed slot antennas on multilayer dielectric substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.P.B. Katehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M Rebeiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 132 (2), pp.85-86</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 44 (8), pp.1102-1110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986249v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental characterization of CPW-fed microstrip antennas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Microstrip antennas fed by conductor backed coplanar waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 143 (1), pp.13-17</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 32 (13), pp.1149-1150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986245v1</w:t>
+                <w:t xml:space="preserve">hal-00986287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Theoretical investigations of a new compact large bandwidth aperture-coupled microstrip Antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Papiernik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 31 (25), pp.2139-2140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8699,191 +8699,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la sonde d'alimentation et du point de soudure dans les antennes microrubans épaisses</w:t>
+                <w:t xml:space="preserve">Modelling of the coaxial feed impedance in a microstrip antenna : comparison of a numerical model with analytical expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan R. Mosig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Papiernik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Onde Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 73 (1), pp.10-14</w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Millimeter-Wave Computer-Aided Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 3 (4), pp.397-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986201v1</w:t>
+                <w:t xml:space="preserve">hal-00986204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the coaxial feed impedance in a microstrip antenna : comparison of a numerical model with analytical expressions</w:t>
+                <w:t xml:space="preserve">Influence de la sonde d'alimentation et du point de soudure dans les antennes microrubans épaisses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Papiernik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Millimeter-Wave Computer-Aided Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 3 (4), pp.397-404</w:t>
+              <w:t xml:space="preserve">Onde Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 73 (1), pp.10-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986204v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (103)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8895,287 +8895,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An UHF RFID Indoor Localization System based on the Maximum Likelihood Estimator with an Effective Tags Deployment Density and a Sub-Metric Accuracy</w:t>
+                <w:t xml:space="preserve">UHF RFID Portal Discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Abou Chakra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elias Hatem</w:t>
+                <w:t xml:space="preserve">Christophe Loussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachar El Hassan</w:t>
+                <w:t xml:space="preserve">Marco Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Latrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Berradia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE Middle East and North Africa Communications Conference (MENACOMM 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MENACOMM62946.2025.10911038⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/rfid-ta63091.2025.11265737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193067v1</w:t>
+                <w:t xml:space="preserve">hal-05491076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UHF RFID Portal Discrimination</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An UHF RFID Indoor Localization System based on the Maximum Likelihood Estimator with an Effective Tags Deployment Density and a Sub-Metric Accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Latrach</w:t>
+                <w:t xml:space="preserve">Sara Abou Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Hatem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar El Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahar Berradia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-8, </w:t>
+              <w:t xml:space="preserve">5th IEEE Middle East and North Africa Communications Conference (MENACOMM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Byblos, Lebanon. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/rfid-ta63091.2025.11265737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MENACOMM62946.2025.10911038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491076v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FDM 3D Printing Material Characterization fin L-Band and Ku-Band</w:t>
               </w:r>
@@ -9187,51 +9187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tombakdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9451,51 +9451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dabin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sera Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.22-25, </w:t>
@@ -9527,408 +9527,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Procedure for Accurate Performance Evaluation of RFID Tag Placed on Human Tissue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Protat</w:t>
+                <w:t xml:space="preserve">Evaluation of the Norton surface wave radiated by a VED in presence of an electromagnetic interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rida Gadhafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE MTT-S International Microwave Biomedical Conference (IMBioC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IMBioC56839.2023.10305117⟩</w:t>
+              <w:t xml:space="preserve">2023 17th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Florence, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04435614v1</w:t>
+                <w:t xml:space="preserve">hal-04498124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Norton surface wave radiated by a VED in presence of an electromagnetic interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Poussot</w:t>
+                <w:t xml:space="preserve">Experimental Procedure for Accurate Performance Evaluation of RFID Tag Placed on Human Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadeen Rishani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rida Gadhafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 17th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Florence, Italy. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2023 IEEE MTT-S International Microwave Biomedical Conference (IMBioC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Leuven, France. pp.175-177, </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IMBioC56839.2023.10305117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498124v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal analysis of Electrically Small Antennas in Lossy Medium Using Eigenmode Expansion Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Divitha Seetharamdoo</w:t>
+                <w:t xml:space="preserve">Critical distances for near-ground propagation: application to dipole antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (AP-S/USNC-URSI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Antennas and Electromagnetic Systems (AES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Marrakesh, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461480v1</w:t>
+                <w:t xml:space="preserve">hal-04047442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Analysis of Matching Properties of Randomly Distributed Thin and Thick Dipoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Adjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9956,779 +9947,788 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Antennas and Electromagnetic Systems (AES 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Marrakech, Morocco. pp.137-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical distances for near-ground propagation: application to dipole antennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Belaid</w:t>
+                <w:t xml:space="preserve">Radar Cross Section estimation of a set of randomly distributed dipoles as an application to RFiD in a high density context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiman Mughal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Poussot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jithin Mudakkarappilli Sudersanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Antennas and Electromagnetic Systems (AES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047442v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar Cross Section estimation of a set of randomly distributed dipoles as an application to RFiD in a high density context</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jithin Mudakkarappilli Sudersanan</w:t>
+                <w:t xml:space="preserve">Modal analysis of Electrically Small Antennas in Lossy Medium Using Eigenmode Expansion Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Kari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divitha Seetharamdoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Antennas and Electromagnetic Systems (AES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (AP-S/USNC-URSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Denver, France. pp.2062-2063, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/USNC-URSI47032.2022.9886928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047437v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam-Steering Features of Radio-over-Fiber Systems via Antenna Array Time Modulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Federico Perini</w:t>
+                <w:t xml:space="preserve">Circularly Polarized Electrically Small Antenna Using Chiral Metamaterials and Based on Characteristic Modes Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Kari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divitha Seetharamdoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Lenzi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 International Topical Meeting on Microwave Photonics (MWP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Matsue, France. pp.140-143, </w:t>
+              <w:t xml:space="preserve">14th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhague, Denmark. 5 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/MWP48676.2020.9314581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538030v1</w:t>
+                <w:t xml:space="preserve">hal-02926352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Solution to Bimodal Propagation Effects in Low-Cost 850nm Radio over G.652-Fibre Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Enrico Lenzi</w:t>
+                <w:t xml:space="preserve">Statistical Analysis of the Group Behaviour of High Density Randomly Distributed Tags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Adjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Poussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Italian Conference on Optics and Photonics (ICOP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th Workshop on Uncertainty Modelling for ElectroMagnetic Applications (UMEMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Champs-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537977v1</w:t>
+                <w:t xml:space="preserve">hal-03263614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly Polarized Electrically Small Antenna Using Chiral Metamaterials and Based on Characteristic Modes Theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Divitha Seetharamdoo</w:t>
+                <w:t xml:space="preserve">Efficient Solution to Bimodal Propagation Effects in Low-Cost 850nm Radio over G.652-Fibre Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Nanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Baschieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Lenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135585⟩</w:t>
+              <w:t xml:space="preserve">2020 Italian Conference on Optics and Photonics (ICOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Parma, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICOP49690.2020.9300342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926352v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of the Group Behaviour of High Density Randomly Distributed Tags</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beam-Steering Features of Radio-over-Fiber Systems via Antenna Array Time Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Nanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Paolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Perini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Lenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop on Uncertainty Modelling for ElectroMagnetic Applications (UMEMA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 International Topical Meeting on Microwave Photonics (MWP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Matsue, France. pp.140-143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/MWP48676.2020.9314581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263614v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiGe Microwave Phototransistors for Microwave-Photonics Applications</w:t>
               </w:r>
@@ -10740,51 +10740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zerihun Tegegne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Peressutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10848,51 +10848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical study of the matching properties and radiation pattern distortion of high density randomly distributed dipoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Adjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10950,1589 +10950,1589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a Chiral Helix Metamaterial Using Eigenmode Expansion Method and Characteristic Mode Theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Divitha Seetharamdoo</w:t>
+                <w:t xml:space="preserve">Sommerfeld half-space and path loss improvement in near-ground wave propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Henrique Bezerra Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Granada, Spain. pp.400-400, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APWC.2019.8870424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194878v1</w:t>
+                <w:t xml:space="preserve">hal-02419928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical study of the matching properties of high density randomly distributed dipoles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
+                <w:t xml:space="preserve">Caractérisation de la propagation d’un signal UHF-RFID à 433MHz pour la localisation indoor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hatem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abou Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. El Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales des Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419920v1</w:t>
+                <w:t xml:space="preserve">hal-04500048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Computational Cost Hybrid Approach for Near-Field RFID Tag Localization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Poussot Benoit</w:t>
+                <w:t xml:space="preserve">3D Modeling for Propagation of UHF-RFID Tags’ Signals in an Indoor Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Hatem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abou-Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar El-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Advanced Electrical Engineering (ICAEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Algers, Algeria. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2019 2nd IEEE Middle East and North Africa COMMunications Conference (MENACOMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Manama, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICAEE47123.2019.9014708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MENACOMM46666.2019.8988525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266036v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sommerfeld half-space and path loss improvement in near-ground wave propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Henrique Bezerra Cardoso</w:t>
+                <w:t xml:space="preserve">Etude statistique de l'adaptation et du rayonnement de dipôles couplés : application à la RFID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Adjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poussot Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://jnm2019.sciencesconf.org/, May 2019, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419928v1</w:t>
+                <w:t xml:space="preserve">hal-03265567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la propagation d’un signal UHF-RFID à 433MHz pour la localisation indoor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Colin</w:t>
+                <w:t xml:space="preserve">Low Computational Cost Hybrid Approach for Near-Field RFID Tag Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Hatem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. El Hassan</w:t>
+                <w:t xml:space="preserve">L. Fergani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poussot Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Micro-ondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 International Conference on Advanced Electrical Engineering (ICAEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Algers, Algeria. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAEE47123.2019.9014708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500048v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modeling for Propagation of UHF-RFID Tags’ Signals in an Indoor Environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bachar El-Hassan</w:t>
+                <w:t xml:space="preserve">Statistical study of the matching properties of high density randomly distributed dipoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Adjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Poussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 2nd IEEE Middle East and North Africa COMMunications Conference (MENACOMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MENACOMM46666.2019.8988525⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Granada, Spain. pp.401-401, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APWC.2019.8870511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905457v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude statistique de l'adaptation et du rayonnement de dipôles couplés : application à la RFID</w:t>
+                <w:t xml:space="preserve">Analysis of a Chiral Helix Metamaterial Using Eigenmode Expansion Method and Characteristic Mode Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Adjali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Poussot Benoit</w:t>
+                <w:t xml:space="preserve">Nadia Kari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chukwuka Ozuem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divitha Seetharamdoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes (JNM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://jnm2019.sciencesconf.org/, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265567v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study the estimated distance error in indoor localization using UHF-RFID</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bachar El-Hassan</w:t>
+                <w:t xml:space="preserve">Comparison of UHF RFID loop matching antennas based on various substrate-metal material combinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadeen Rishani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Gourari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Colin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raed Shubair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Middle East and North Africa Communications Conference (MENACOMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Jounieh, Lebanon. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MENACOMM.2018.8371026⟩</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MENACOMM.2018.8371046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419805v1</w:t>
+                <w:t xml:space="preserve">hal-02419823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Study of Coupling in Randomly Distributed Dipole Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Adjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayichatou Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Antennas and Propagation (EuCAP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/cp.2018.0481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of UHF RFID loop matching antennas based on various substrate-metal material combinations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Dubouil</w:t>
+                <w:t xml:space="preserve">AOA/Range estimation method for UHF RFID Tags located in Near-field Region of Reader Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mohamedatni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benbaghdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fergani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Poussot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Middle East and North Africa Communications Conference (MENACOMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MENACOMM.2018.8371046⟩</w:t>
+              <w:t xml:space="preserve">12th European Conference on Antennas and Propagation (EuCAP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, London, United Kingdom. 819 (4 pp.), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2018.1178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419823v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AOA/Range estimation method for UHF RFID Tags located in Near-field Region of Reader Antennas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Fergani</w:t>
+                <w:t xml:space="preserve">New Empirical Indoor Path Loss Model using Active UHF-RFID Tags for Localization Purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Hatem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abou-Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar El-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Poussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Antennas and Propagation (EuCAP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, London, United Kingdom. 819 (4 pp.), </w:t>
+              <w:t xml:space="preserve">2018 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Macau, China. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/cp.2018.1178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2018.8552832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425251v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Empirical Indoor Path Loss Model using Active UHF-RFID Tags for Localization Purposes</w:t>
+                <w:t xml:space="preserve">Study the estimated distance error in indoor localization using UHF-RFID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Hatem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar El-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abou-Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Macau, China. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2018 IEEE Middle East and North Africa Communications Conference (MENACOMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Jounieh, Lebanon. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2018.8552832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MENACOMM.2018.8371026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419815v1</w:t>
+                <w:t xml:space="preserve">hal-02419805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Study of Coupling in Randomly Distributed Dipole Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Adjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayichatou Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uncertainty Modeling for Engineering Applications (UMEMA) Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Torino, Italy</w:t>
@@ -12561,103 +12561,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle analytique du couplage entre dipôles aléatoirement répartis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayichatou Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Adjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
@@ -12686,103 +12686,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MEMS EVEH-Assisted Long-Range RFID Tag System for Applications with Low-Frequency Vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingxian Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.582, </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12855,51 +12855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Fergani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13060,789 +13060,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UHF RFID Tags for electrical cables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DOA estimation techniques applied to RFID tags using receiving uniform linear array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mohamedatni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fergani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Protat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+                <w:t xml:space="preserve">B. Poussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Gran Canaria, France. </w:t>
+              <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7303027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719907v1</w:t>
+                <w:t xml:space="preserve">hal-01767122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOA estimation techniques applied to RFID tags using receiving uniform linear array</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wireless nanosensors for embedded measurement in concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Michelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bonnassieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NICOM 5 - Fifth International Symposium on Nanotechnology in Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, CHICAGO, United States. 6p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767122v1</w:t>
+                <w:t xml:space="preserve">hal-01217259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless nanosensors for embedded measurement in concrete structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near ground wave propagation modeling for wireless network applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bezerra Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mostarshedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NICOM 5 - Fifth International Symposium on Nanotechnology in Construction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Torino, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APWC.2015.7300165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217259v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near ground wave propagation modeling for wireless network applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UHF RFID Tags for electrical cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Torino, France. </w:t>
+              <w:t xml:space="preserve">2015 1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Gran Canaria, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APWC.2015.7300165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7303027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767100v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RFID tag indoor localization by Fingerprinting methods</w:t>
+                <w:t xml:space="preserve">Considerations on the use of commercial loop modules in the excitation of UHF RFID antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Fergani</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 4th International Conference on Wireless Communications, Vehicular Technology, Information Theory and Aerospace &amp; Electronic Systems (VITAE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VITAE.2014.6934420⟩</w:t>
+              <w:t xml:space="preserve">2014 XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Beijing, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767138v1</w:t>
+                <w:t xml:space="preserve">hal-01767124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considerations on the use of commercial loop modules in the excitation of UHF RFID antennas</w:t>
+                <w:t xml:space="preserve">Bandwidth enlargement of inductively-coupled UHF RFID tag antennas based on a dual-dipole topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Protat</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Quiroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929406⟩</w:t>
+              <w:t xml:space="preserve">2014 8th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, The Hague, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767124v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth enlargement of inductively-coupled UHF RFID tag antennas based on a dual-dipole topology</w:t>
+                <w:t xml:space="preserve">RFID tag indoor localization by Fingerprinting methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rafael Quiroz</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Belhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamya Fergani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Fergani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 8th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, The Hague, France. </w:t>
+              <w:t xml:space="preserve">2014 4th International Conference on Wireless Communications, Vehicular Technology, Information Theory and Aerospace &amp; Electronic Systems (VITAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aalborg, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VITAE.2014.6934420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767135v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A differentially-fed four-port printed antenna for high throughput transmitters at 60 GHz</w:t>
               </w:r>
@@ -13854,51 +13854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13939,230 +13939,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne combinée pour tag UHF RFID fixé sur un support variable</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Poussot</w:t>
+                <w:t xml:space="preserve">Méthode pour évaluer la résistance de perte d'une antenne BAN au-dessus d'un milieu diélectrique à pertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alves Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poussot Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESYCOM, May 2013, Paris, France. pp.2</w:t>
+              <w:t xml:space="preserve">journées nationales microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.1200-1201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834403v1</w:t>
+                <w:t xml:space="preserve">hal-00864709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode pour évaluer la résistance de perte d'une antenne BAN au-dessus d'un milieu diélectrique à pertes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Poussot Benoit</w:t>
+                <w:t xml:space="preserve">Antenne combinée pour tag UHF RFID fixé sur un support variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées nationales microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.1200-1201</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESYCOM, May 2013, Paris, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864709v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Differential printed antenna design for multiband Impulse Radio transmitter at 60 GHz</w:t>
               </w:r>
@@ -14381,51 +14381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14476,77 +14476,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined RFID Tag Antenna for Recipients Containing Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Quiroz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14584,77 +14584,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des performances d'antennes canoniques magnétique et électrique à proximité du corps humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Quiroz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14705,51 +14705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIFA-Top-Loaded-Monopole Antenna With Diversity Features for WBAN Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14822,51 +14822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAR reduction of wearable antennas using polarimetric ferrite sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Augustine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14928,856 +14928,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vêtement intelligent et communicant : Description du Projet BANET</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BAN antenna design using ferrite polymer composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Augustine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Poussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon RF&amp;Hyper Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, France</w:t>
+              <w:t xml:space="preserve">2009 3rd European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp.965-968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909760v1</w:t>
+                <w:t xml:space="preserve">hal-02194038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAN antenna design using ferrite polymer composite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vêtement intelligent et communicant : Description du Projet BANET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 3rd European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp.965-968</w:t>
+              <w:t xml:space="preserve">Salon RF&amp;Hyper Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194038v1</w:t>
+                <w:t xml:space="preserve">hal-00909760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et caractérisation d'antennes pour des systèmes MIMO</w:t>
+                <w:t xml:space="preserve">The European School of Antennas : Results and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Mahé</w:t>
+                <w:t xml:space="preserve">Stephano Maci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sarrain</w:t>
+                <w:t xml:space="preserve">Björn Lindmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Toutain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Poussot</w:t>
+                <w:t xml:space="preserve">A. Freni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Breinbjerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Raisanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion générale Interférences d'Ondes (GDR Ondes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Applied Electromagnetics and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Dubrovnick, Croatia. pp.89-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525038v1</w:t>
+                <w:t xml:space="preserve">hal-00540993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMS-based reconfigurable antenna for Ka band applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthik Kannappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference on Antennas and Propagation (EuCAP 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Edinburgh, France. pp.21-21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/ic.2007.0952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European School of Antennas : Results and perspectives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental characterization of a polarization/pattern reconfigurable antenna in a indoor environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Poussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cirio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Picon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Applied Electromagnetics and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd European Conference on Antennas and Propagation (EuCAP 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom. pp.254-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/ic.2007.1377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540993v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of a polarization/pattern reconfigurable antenna in a indoor environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Poussot</w:t>
+                <w:t xml:space="preserve">Calculation of Reflected EM Fields by Mixed Plane Dielectric Media Using Green's Functions for Applications in Urban Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wong Man-Fai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference on Antennas and Propagation (EuCAP 2007)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Turin, Italy. pp.302 - 304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425238v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of Reflected EM Fields by Mixed Plane Dielectric Media Using Green's Functions for Applications in Urban Environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joe Wiart</w:t>
+                <w:t xml:space="preserve">Conception et caractérisation d'antennes pour des systèmes MIMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sarrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cirio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Turin, Italy. pp.302 - 304</w:t>
+              <w:t xml:space="preserve">Réunion générale Interférences d'Ondes (GDR Ondes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751383v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Inductive Tuning of Periodic Metallic Patterns to Minimize Antenna Dimensions</w:t>
               </w:r>
@@ -15906,51 +15906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 1st European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Nice, France. pp.1-5, </w:t>
@@ -16122,77 +16122,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CPW-fed patch antenna with switchable polarization sense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Aïssat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cirio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16498,51 +16498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TLM modeling of reconfigurable antennas for multi-band operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Dubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16614,51 +16614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'une fente rayonnante reconfigurable à diodes PIN par la méthode TLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Dubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16893,148 +16893,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antennes imprimées intègrant des fonctions de commutation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New designs of microstrip antennas integrating switching capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Dussopt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Nationales Microondes (JNM 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Poitiers, France. 4D-2 (2 p.)</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetic Research Symposium (PIERS 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Osaka, Japan. pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984108v1</w:t>
+                <w:t xml:space="preserve">hal-00980459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIPs métalliques planaires intégrant des défauts commutables pour applications antennaires</w:t>
               </w:r>
@@ -17096,126 +17044,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New designs of microstrip antennas integrating switching capabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antennes imprimées intègrant des fonctions de commutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lou Dubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Luxey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dussopt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetic Research Symposium (PIERS 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Osaka, Japan. pp.56</w:t>
+              <w:t xml:space="preserve">12èmes Journées Nationales Microondes (JNM 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Poitiers, France. 4D-2 (2 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980459v1</w:t>
+                <w:t xml:space="preserve">hal-00984108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception and equivalent circuit modeling of new uniplanar Vivaldi antenna associated into a four element array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Linardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Migliaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17266,77 +17266,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar Serial Feed Vivaldi Antennas for Monopulse Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Linardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Migliaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17374,51 +17374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active transponders for short-range communications between on- board units and roadside units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Luxey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dussopt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17731,411 +17731,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single and dual-beam arrays of microstrip leaky-wave antennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Luxey</w:t>
+                <w:t xml:space="preserve">Quasi-optical balanced mixers using gridded patch antennas excited by folded-slots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Luxey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kossiavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 1998, Nice, France. pp.362-365</w:t>
+              <w:t xml:space="preserve">, Nov 1998, Nice, France. pp.694-697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988551v1</w:t>
+                <w:t xml:space="preserve">hal-00988552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity-backed antennas integrating a self-oscillating mixer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Dussopt</w:t>
+                <w:t xml:space="preserve">CPW-fed oscillating microstrip antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 98)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1998, Nice, France. pp.714-717</w:t>
+              <w:t xml:space="preserve">International Conference on Microwaves and Radars (MIKON 98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Cracovie, Poland. pp.294-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988550v1</w:t>
+                <w:t xml:space="preserve">hal-00988529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-optical balanced mixers using gridded patch antennas excited by folded-slots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Kossiavas</w:t>
+                <w:t xml:space="preserve">Single and dual-beam arrays of microstrip leaky-wave antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Luxey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 1998, Nice, France. pp.694-697</w:t>
+              <w:t xml:space="preserve">, Nov 1998, Nice, France. pp.362-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988552v1</w:t>
+                <w:t xml:space="preserve">hal-00988551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPW-fed oscillating microstrip antennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Forma</w:t>
+                <w:t xml:space="preserve">Cavity-backed antennas integrating a self-oscillating mixer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dussopt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Microwaves and Radars (MIKON 98)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, Cracovie, Poland. pp.294-298</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1998, Nice, France. pp.714-717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988529v1</w:t>
+                <w:t xml:space="preserve">hal-00988550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twin Vivaldi antenna for transponding applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Linardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Migliaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18167,843 +18167,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of dual beam antennas in microstrip for automotive applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Conception d'une antenne à ondes de fuite microruban à rayonnement double faisceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Luxey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Papiernik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Antennas and EM Theory (ISAE 97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1997, Xi'an, China. pp.460-463</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Saint Malo, France. pp.188- 189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988522v1</w:t>
+                <w:t xml:space="preserve">hal-00988514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une antenne à ondes de fuite microruban à rayonnement double faisceau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some characteristics of CPW-fed microstrip antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Luxey</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Papiernik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Saint Malo, France. pp.188- 189</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Antennas and EM Theory (ISAE 97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1997, Xi'an, China. pp.537-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988514v1</w:t>
+                <w:t xml:space="preserve">hal-00988524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some characteristics of CPW-fed microstrip antennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Giauffret</w:t>
+                <w:t xml:space="preserve">A formulation of the Green's functions for a robust analysis of microstrip circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rousta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Papiernik</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Antennas and EM Theory (ISAE 97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1997, Xi'an, China. pp.537-540</w:t>
+              <w:t xml:space="preserve">10th International Conference on Antennas and Propagation (ICAP 97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Edinburgh, United Kingdom. pp.186-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988524v1</w:t>
+                <w:t xml:space="preserve">hal-00988525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formulation of the Green's functions for a robust analysis of microstrip circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Rousta</w:t>
+                <w:t xml:space="preserve">Design of dual beam antennas in microstrip for automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Luxey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Marchetti</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Papiernik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Antennas and Propagation (ICAP 97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Edinburgh, United Kingdom. pp.186-189</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Antennas and EM Theory (ISAE 97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1997, Xi'an, China. pp.460-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988525v1</w:t>
+                <w:t xml:space="preserve">hal-00988522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patch antennas fed by conductor-backed coplanar waveguides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Giauffret</w:t>
+                <w:t xml:space="preserve">Improved Frequency Domain Analysis of microstrip Circuits Using a Frequency Interpolation of Green's Functions and the Complex Image Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rousta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVe Assemblée Générale de l'Union Radio-Scientifique Internationale (URSI 1996)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1996, Lille, France. pp.50</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 96)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Nice, France. pp.119-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988501v1</w:t>
+                <w:t xml:space="preserve">hal-00988506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPW-fed oscillating microstrip antennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Forma</w:t>
+                <w:t xml:space="preserve">Backing of microstrip antennas fed by a coplanar waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Propagation International Symposium (IEEE AP-S / URSI 1996)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Baltimore, United States. pp.526-529</w:t>
+              <w:t xml:space="preserve">26th European Microwave Conference (EuMC 96)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Prague, Czech Republic. pp.281-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988500v1</w:t>
+                <w:t xml:space="preserve">hal-00988503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backing of microstrip antennas fed by a coplanar waveguides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Giauffret</w:t>
+                <w:t xml:space="preserve">CPW-fed oscillating microstrip antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Microwave Conference (EuMC 96)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Prague, Czech Republic. pp.281-283</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Propagation International Symposium (IEEE AP-S / URSI 1996)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Baltimore, United States. pp.526-529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988503v1</w:t>
+                <w:t xml:space="preserve">hal-00988500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Frequency Domain Analysis of microstrip Circuits Using a Frequency Interpolation of Green's Functions and the Complex Image Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Rousta</w:t>
+                <w:t xml:space="preserve">Patch antennas fed by conductor-backed coplanar waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 96)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1996, Nice, France. pp.119-122</w:t>
+              <w:t xml:space="preserve">XXVe Assemblée Générale de l'Union Radio-Scientifique Internationale (URSI 1996)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1996, Lille, France. pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988506v1</w:t>
+                <w:t xml:space="preserve">hal-00988501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and applications of CPW-fed microstrip antennas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Modélisation d'une antenne microruban alimentée par fente coplanaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Papiernik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS 95)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1995, Seattle, United States. pp.987</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 95)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1995, Paris, France. 4D16 (2p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988496v1</w:t>
+                <w:t xml:space="preserve">hal-00988485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the space domain Green's function for microstrip geometries</w:t>
               </w:r>
@@ -19065,506 +19039,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'une antenne microruban alimentée par fente coplanaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Modelling and applications of CPW-fed microstrip antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Papiernik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 95)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1995, Paris, France. 4D16 (2p.)</w:t>
+              <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS 95)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1995, Seattle, United States. pp.987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988485v1</w:t>
+                <w:t xml:space="preserve">hal-00988496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wide band, fast, accurate analysis of microstrip circuits by MoM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CPW-fed slot antennas on multilayer dielectric substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.P.B. Katehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M Rebeiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S European Topical Congress on Technology for Wireless Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1994, Torino, Italy. pp.141-144</w:t>
+              <w:t xml:space="preserve">24th European Microwave Conference (EuMC 94)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1994, Cannes, France. pp.887-892</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988368v1</w:t>
+                <w:t xml:space="preserve">hal-00988363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPW-fed slot antennas on multilayer dielectric substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antenne active large bande alimentée par ligne coplanaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G.M Rebeiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Microwave Conference (EuMC 94)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1994, Cannes, France. pp.887-892</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 94)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1994, Nice, France. pp.601-604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988363v1</w:t>
+                <w:t xml:space="preserve">hal-00988375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne active large bande alimentée par ligne coplanaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">A CPW-fed active microstrip antenna working in the C-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 94)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1994, Nice, France. pp.601-604</w:t>
+              <w:t xml:space="preserve">24th European Microwave Conference (EuMC 94)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1994, Cannes, France. pp.1814-1818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988375v1</w:t>
+                <w:t xml:space="preserve">hal-00988359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CPW-fed active microstrip antenna working in the C-band</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Giauffret</w:t>
+                <w:t xml:space="preserve">A wide band, fast, accurate analysis of microstrip circuits by MoM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Microwave Conference (EuMC 94)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1994, Cannes, France. pp.1814-1818</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S European Topical Congress on Technology for Wireless Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1994, Torino, Italy. pp.141-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988359v1</w:t>
+                <w:t xml:space="preserve">hal-00988368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CPW-fed active twin-slot antennas radiating through layered substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.P.B. Katehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.M Rebeiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URSI Radio Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1993, Ann Arbor, United States. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19615,51 +19615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Damiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Papiernik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 92)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1992, Nice, France. pp.83-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19678,234 +19678,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigorous analysis of microstrip patch antenna electromagnetically coupled to a set of coaxial probes</w:t>
+                <w:t xml:space="preserve">Effects of probe feed and soldering point on thick microstrip antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan R. Mosig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electromagnetics in Aerospace Applications (ICEAA 91)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1991, Turin, Italy. pp.417-420</w:t>
+              <w:t xml:space="preserve">21st European Microwave Conference (EuMC 91)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1991, Stuttgart, Germany. pp.1179-1184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987930v1</w:t>
+                <w:t xml:space="preserve">hal-00987931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of probe feed and soldering point on thick microstrip antennas</w:t>
+                <w:t xml:space="preserve">Rigorous analysis of microstrip patch antenna electromagnetically coupled to a set of coaxial probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan R. Mosig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Microwave Conference (EuMC 91)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1991, Stuttgart, Germany. pp.1179-1184</w:t>
+              <w:t xml:space="preserve">International Conference on Electromagnetics in Aerospace Applications (ICEAA 91)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1991, Turin, Italy. pp.417-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987931v1</w:t>
+                <w:t xml:space="preserve">hal-00987930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un potentiel vecteur radial pour l'étude d'une structure mixte monopole-conducteur plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan R. Mosig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 90)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1990, Nice, France. pp.325-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19956,238 +19956,238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UHF RFID Technologies for Identification and Traceability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UHF RFID tags: Design and technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Paret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loussert Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...53 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, ISBN 978-1-84821-592-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107610v1</w:t>
+                <w:t xml:space="preserve">hal-01361814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UHF RFID tags: Design and technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UHF RFID Technologies for Identification and Traceability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loussert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Wiley &amp; Sons, Ltd, 2014, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loussert Christophe</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1002/9781118930939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361814v1</w:t>
+                <w:t xml:space="preserve">hal-03107610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petites Antennes</w:t>
               </w:r>
@@ -20329,64 +20329,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity antennas for BAN applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alves Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20666,51 +20666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027341v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Andre Prabatama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hornych" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mariani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24196487" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156386v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Mughal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jithin Mudakkarappilli Sudersanan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermila Mostarshedi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poussot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2023.3293207" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Belaid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2022.3193581" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giovannini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Hadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Iogna Prat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najett Neji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerihun Gedeb Tegegne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3195048" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Peressutti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Viana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3107197" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508091v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Nanni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernandez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Paolini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3098232" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeen Rishani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Shubair" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL21040207" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Hatem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fortes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Colin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abou-Chakra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21165346" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545823v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2020.2981235" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Adjali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayichatou Gueye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nadal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.2977753" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El-Hassan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20154100" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;tcho Assoukpou Jean Gnam&#233;l&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelakan Berenger Ouattara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokpa Arsene Kobea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2019.0101270" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736547v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Henrique Bezerra Cardoso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2811715" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01890040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxian Lu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-018-0025-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meriah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Protat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubouil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.31235" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719906v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2682419" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chrissoulidis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2621027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361764v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kabalan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Retima" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piedallu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lebental" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2016.87012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamouda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poussot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Villegas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.1014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Louzir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2478148" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chrissoulidis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2318021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Quiroz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864701v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.3092" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692621v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Faiz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alves" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26677" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GLCQB5CP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767400v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouattara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692689v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.3594" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00583754v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Errico" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Gati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-010-0237-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T816LDMZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00583766v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-010-0231-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QHKGM921-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692915v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2096184" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692931v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raj" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vendier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24978" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-46ZKMR83-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795528v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dussauby" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duval" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25361" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750342v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wong Man-Fai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2008.0194" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692933v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kattackal T. Mathew" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullas G. Kalappura" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Augustine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaimal Lakshmi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24939" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V4NKNDKG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692932v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Augustine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sarrebourse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. T. Mathew" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.3246" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553393v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Miry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Loison" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2010.2090645" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692936v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24752" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQDZ9LJJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122422v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grzeskowiak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24669" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT5MN23H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795530v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poussot Benoit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cirio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Picon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135622v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poussot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2007.913032" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795531v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160097v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim A&#239;ssat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875454" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795534v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tosi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Dubard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:20045048" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795532v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dussopt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795536v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pioch" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692958v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20040276" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795538v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795541v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981988v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tosi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981975v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981945v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20010247" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981892v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussopt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Toutain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20001277" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981873v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20001098" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981858v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luxey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Le Sonn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20000119" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981884v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:20000401" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981861v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/75.845714" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981867v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20000932" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987331v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987329v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giauffret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:19990339" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987325v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kossiavas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987327v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/75.763247" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987326v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987334v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Linardou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Migliaccio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19991481" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986834v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986833v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forma" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986838v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986346v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986369v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papiernik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19971259" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986341v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986354v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986363v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Turki" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970868" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986323v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986289v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P.B. Katehi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M Rebeiz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986287v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986249v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986245v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986242v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986243v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchetti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986201v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986204v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan R. Mosig" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193067v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abou Chakra" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM62946.2025.10911038" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491076v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loussert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Silva" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Latrach" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Berradia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid-ta63091.2025.11265737" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385199v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tombakdjian" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193498v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ta" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Conteville" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2024-Fall63153.2024.10757849" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949436v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabin Kim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sera Jeon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814189" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435614v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Gadhafi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBioC56839.2023.10305117" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498124v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133733" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04461480v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886928" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047433v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047442v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047437v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538030v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lenzi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MWP48676.2020.9314581" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537977v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Baschieri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOP49690.2020.9300342" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926352v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135585" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263614v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538017v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerihun Tegegne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rosales" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Algani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCICTS48439.2020.9392985" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265566v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194878v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukwuka Ozuem" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419920v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2019.8870511" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266036v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belhadi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fergani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE47123.2019.9014708" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419928v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2019.8870424" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500048v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hatem" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abou Chakra" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Hassan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905457v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM46666.2019.8988525" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265567v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419805v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371026" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890656v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0481" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419823v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Gourari" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouil" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371046" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425251v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mohamedatni" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benbaghdad" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fergani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1178" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419815v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2018.8552832" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765156v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765106v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426284v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040582" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765133v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Belhadi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar G&#243;mez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Fergani" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393369v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Michelis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Zaki" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719907v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7303027" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767122v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305269" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217259v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767100v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bezerra Cardoso" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostarshedi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudoin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2015.7300165" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767138v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Fergani" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Fergani" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VITAE.2014.6934420" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767124v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929406" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767135v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901889" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767128v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Hamouda" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902419" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834403v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864709v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Thierry" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834378v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villegas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909754v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834381v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Abdaoui" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834395v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834400v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692922v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2161744" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506964v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Poussot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909760v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194038v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525038v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mah&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarrain" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425240v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Kannappan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2007.0952" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540993v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephano Maci" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Lindmark" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freni" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Breinbjerg" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Raisanen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425238v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2007.1377" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751383v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425231v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECOM.2005.204916" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425232v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4585026" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090849v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panaia" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Luxey" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacquemod" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staraj" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2001.960181" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193756v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2005.1608839" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090828v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125945v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984144v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984147v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.540" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q8CG8M2L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984142v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vasseur" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980403v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984126v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adellan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984108v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980405v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980459v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980448v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Migliaccio" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984038v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Barry" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983148v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic:20000005" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988563v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kossiavas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988565v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988560v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988551v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988550v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988552v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988529v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988543v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988522v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988514v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988524v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988525v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988501v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988500v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988503v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988506v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988496v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988489v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988485v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988368v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988363v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988375v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988359v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988340v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922010v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damiano" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987930v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987931v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987918v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107610v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ripoll" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paret" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118930939" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361814v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loussert Christophe" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795569v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795570v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361818v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795581v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027341v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Andre Prabatama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hornych" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mariani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24196487" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156386v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Mughal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jithin Mudakkarappilli Sudersanan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermila Mostarshedi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poussot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2023.3293207" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giovannini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Hadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Iogna Prat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najett Neji" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerihun Gedeb Tegegne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3195048" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Belaid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2022.3193581" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508091v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Nanni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernandez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Paolini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3098232" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Peressutti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Viana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3107197" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeen Rishani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Shubair" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL21040207" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Hatem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fortes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Colin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abou-Chakra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21165346" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612855v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Adjali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayichatou Gueye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nadal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.2977753" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2020.2981235" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El-Hassan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20154100" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;tcho Assoukpou Jean Gnam&#233;l&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelakan Berenger Ouattara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokpa Arsene Kobea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2019.0101270" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01890040v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxian Lu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-018-0025-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meriah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Protat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubouil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.31235" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Henrique Bezerra Cardoso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2811715" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719906v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2682419" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chrissoulidis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2621027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361764v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kabalan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Retima" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piedallu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lebental" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2016.87012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361431v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Louzir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2478148" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361740v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamouda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poussot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Villegas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.1014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chrissoulidis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2318021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864701v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alves" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Quiroz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.3092" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767400v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouattara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692689v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Faiz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alves" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.3594" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692621v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26677" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GLCQB5CP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2096184" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00583766v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Errico" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Gati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-010-0231-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QHKGM921-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00583754v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-010-0237-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T816LDMZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795528v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dussauby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25361" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692931v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raj" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vendier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24978" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-46ZKMR83-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750342v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wong Man-Fai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2008.0194" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692933v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kattackal T. Mathew" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullas G. Kalappura" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Augustine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaimal Lakshmi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24939" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V4NKNDKG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692932v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Augustine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sarrebourse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. T. Mathew" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.3246" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553393v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Miry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Loison" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2010.2090645" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692936v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24752" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQDZ9LJJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122422v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grzeskowiak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24669" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT5MN23H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795530v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poussot Benoit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cirio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Picon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135622v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poussot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2007.913032" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795531v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795532v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dussopt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160097v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim A&#239;ssat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875454" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795534v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tosi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Dubard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:20045048" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795536v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pioch" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692958v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20040276" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795541v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981988v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tosi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981945v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20010247" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981975v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981884v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussopt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:20000401" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981858v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luxey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Le Sonn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20000119" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20001098" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981861v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/75.845714" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981867v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20000932" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981892v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Toutain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20001277" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987325v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kossiavas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987327v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/75.763247" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987329v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giauffret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:19990339" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987326v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987334v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Linardou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Migliaccio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19991481" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987331v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986833v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forma" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986834v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986838v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986341v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papiernik" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986369v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19971259" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986346v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986354v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986363v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Turki" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970868" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986249v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986245v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986323v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986289v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P.B. Katehi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M Rebeiz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986287v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986242v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986243v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchetti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986204v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan R. Mosig" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986201v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491076v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loussert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Silva" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Latrach" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Berradia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid-ta63091.2025.11265737" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193067v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abou Chakra" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM62946.2025.10911038" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385199v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tombakdjian" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193498v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ta" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Conteville" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2024-Fall63153.2024.10757849" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949436v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabin Kim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sera Jeon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814189" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498124v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133733" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435614v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Gadhafi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBioC56839.2023.10305117" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047442v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047433v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047437v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04461480v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886928" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926352v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135585" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263614v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537977v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Baschieri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lenzi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOP49690.2020.9300342" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538030v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MWP48676.2020.9314581" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538017v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerihun Tegegne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rosales" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Algani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCICTS48439.2020.9392985" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265566v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419928v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2019.8870424" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500048v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hatem" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abou Chakra" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Hassan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905457v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM46666.2019.8988525" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265567v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266036v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belhadi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fergani" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE47123.2019.9014708" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419920v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2019.8870511" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194878v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukwuka Ozuem" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419823v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Gourari" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouil" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371046" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890656v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0481" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425251v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mohamedatni" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benbaghdad" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fergani" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1178" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419815v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2018.8552832" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419805v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371026" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765156v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765106v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426284v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040582" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765133v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Belhadi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar G&#243;mez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Fergani" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393369v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Michelis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Zaki" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767122v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305269" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217259v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767100v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bezerra Cardoso" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostarshedi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudoin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2015.7300165" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719907v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7303027" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767124v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929406" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767135v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901889" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767138v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Fergani" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Fergani" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VITAE.2014.6934420" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767128v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Hamouda" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902419" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864709v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Thierry" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834403v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834378v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villegas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909754v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834381v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Abdaoui" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834395v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834400v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692922v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2161744" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506964v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Poussot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194038v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909760v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540993v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephano Maci" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Lindmark" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freni" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Breinbjerg" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Raisanen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425240v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Kannappan" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2007.0952" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425238v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2007.1377" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751383v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525038v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mah&#233;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarrain" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425231v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECOM.2005.204916" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425232v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4585026" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090849v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panaia" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Luxey" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacquemod" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staraj" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2001.960181" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193756v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2005.1608839" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090828v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125945v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984144v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984147v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.540" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q8CG8M2L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984142v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vasseur" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980403v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984126v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adellan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980459v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980405v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984108v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980448v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Migliaccio" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984038v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Barry" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983148v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic:20000005" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988563v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kossiavas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988565v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988560v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988552v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988529v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988551v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988550v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988543v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988514v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988524v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988525v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988522v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988506v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988503v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988500v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988501v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988485v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988489v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988496v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988363v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988375v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988359v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988368v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988340v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922010v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damiano" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987931v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987930v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987918v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361814v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ripoll" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paret" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loussert Christophe" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107610v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118930939" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795569v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795570v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361818v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795581v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>