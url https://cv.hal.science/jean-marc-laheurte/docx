--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -387,308 +387,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Nonlinear Model Implementation for VCSEL Behavioral Modeling in Radio-Over-Fiber Links</w:t>
+                <w:t xml:space="preserve">On the Validity of the Asymptotic Near-Ground Propagation Model of Hertzian Dipole for Finite-Length Dipole Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Giovannini</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hocine Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Poussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2022.3195048⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (12), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2022.3193581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850780v1</w:t>
+                <w:t xml:space="preserve">hal-03851418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Validity of the Asymptotic Near-Ground Propagation Model of Hertzian Dipole for Finite-Length Dipole Antennas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved Nonlinear Model Implementation for VCSEL Behavioral Modeling in Radio-Over-Fiber Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Iogna Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najett Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Belaid</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zerihun Gedeb Tegegne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (12), pp.1-5. </w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (20), pp.6778-6784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2022.3193581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2022.3195048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851418v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Shift Impact on the Performance of Time Modulated Antenna Arrays Driven by Radio Over Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Nanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2374,248 +2374,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of UHF RFID Tags Dedicated to Power Supply Cords</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Easily Fabricated 60 GHz WR15/MSL Transition to Measure the Apparent Reflection Coefficient of Differentially-fed Patch Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Poussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Louzir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2478148⟩</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2015.1014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361431v1</w:t>
+                <w:t xml:space="preserve">hal-01361740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easily Fabricated 60 GHz WR15/MSL Transition to Measure the Apparent Reflection Coefficient of Differentially-fed Patch Antennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Hamouda</w:t>
+                <w:t xml:space="preserve">Performance Analysis of UHF RFID Tags Dedicated to Power Supply Cords</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Poussot</w:t>
+                <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Villegas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+                <w:t xml:space="preserve">Ali Louzir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el.2015.1014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2478148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361740v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyadic Green's Function of a Nonspherical Model of the Human Torso</w:t>
               </w:r>
@@ -2999,64 +2999,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact diversity antenna for UHF RFID readers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3120,51 +3120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3237,51 +3237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3334,359 +3334,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Propagation Modeling of BAN Channels Based on the Creeping-Wave Theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Poussot</w:t>
+                <w:t xml:space="preserve">Antenna design and channel modelling in the BAN context--part II: channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Gati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2010.2096184⟩</w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (3 - 4), pp.157-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12243-010-0231-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692915v1</w:t>
+                <w:t xml:space="preserve">hal-00583766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna design and channel modelling in the BAN context--part II: channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Roblin</w:t>
+                <w:t xml:space="preserve">Analytical Propagation Modeling of BAN Channels Based on the Creeping-Wave Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (4), pp.1269--1274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2010.2096184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12243-010-0231-x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00583766v1</w:t>
+                <w:t xml:space="preserve">hal-00692915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenna design and channel modelling in the BAN context - Part I: Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Roblin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+                <w:t xml:space="preserve">Azeddine Gati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 66 (3-4), pp.139-155. </w:t>
@@ -3879,51 +3879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PATTERN RECONFIGURATION OF MICROSTRIP ANTENNA USING FLIP-CHIP MOUNTED PACKAGED MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3989,303 +3989,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and accurate calculation of scattered electromagnetic fields from building faces using Green's functions of semi-infinite medium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ENHANCED EMI SHIELDING EFFICIENCY USING CARBON, GRAPHITE, AND POLYANILINE BLENDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Richalot</w:t>
+                <w:t xml:space="preserve">Kattackal T. Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ullas G. Kalappura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Augustine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaimal Lakshmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-map.2008.0194⟩</w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (2), pp.393--397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.24939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750342v1</w:t>
+                <w:t xml:space="preserve">hal-00692933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENHANCED EMI SHIELDING EFFICIENCY USING CARBON, GRAPHITE, AND POLYANILINE BLENDS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ullas G. Kalappura</w:t>
+                <w:t xml:space="preserve">Fast and accurate calculation of scattered electromagnetic fields from building faces using Green's functions of semi-infinite medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Augustine</w:t>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaimal Lakshmi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wong Man-Fai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.24939⟩</w:t>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.72−82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2008.0194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00692933v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymeric ferrite sheets for SAR reduction of wearable antennas</w:t>
               </w:r>
@@ -4310,51 +4310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sarrebourse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. T. Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4539,90 +4539,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOCOMPATIBILITY STUDY OF BETA TRICALCIUM PHOSPHATE BIOCERAMICS AND CHITOSAN BIOPOLYMER AND THEIR USE AS PHANTOMS FOR MEDICAL IMAGING APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Augustine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ullas G. Kalappura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kattackal T. Mathew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 51 (12), pp.2923--2927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4720,51 +4720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 51, pp.2530-2533. </w:t>
@@ -5175,356 +5175,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS-Switched Parasitic-Antenna Array for Radiation Pattern Diversity</w:t>
+                <w:t xml:space="preserve">TLM Modelling of Reconfigurable Antennas for Multi-Band Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Petit</w:t>
+                <w:t xml:space="preserve">Hervé Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dussopt</w:t>
+                <w:t xml:space="preserve">Jean-Lou Dubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 153 (2), pp.147-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/ip-map:20045048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795532v1</w:t>
+                <w:t xml:space="preserve">hal-00795534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable circularly polarized antenna for short-range communication systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Aïssat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cirio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54 (6), pp.2856-2863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMTT.2006.875454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TLM Modelling of Reconfigurable Antennas for Multi-Band Operation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MEMS-Switched Parasitic-Antenna Array for Radiation Pattern Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Lou Dubard</w:t>
+                <w:t xml:space="preserve">Laurent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dussopt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEE Proceedings Microwaves Antennas and Propagation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (9), pp.2624 - 2631</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795534v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Profile Dual-Band Antenna Based on a Stacked Configuration of EBG and Plain Patches</w:t>
               </w:r>
@@ -5674,77 +5674,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularly polarised planar antenna excited by coplanar waveguide feedline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Aïssat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cirio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5798,178 +5798,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-frequency circularly polarized antennas based on stacked monofilar square spirals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size reduction of microstrip antennas by means of periodic metallic patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pioch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 51 (3), pp. 488-492</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 39 (13), pp.959-961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795541v1</w:t>
+                <w:t xml:space="preserve">hal-00795538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size reduction of microstrip antennas by means of periodic metallic patterns</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual-frequency circularly polarized antennas based on stacked monofilar square spirals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 39 (13), pp.959-961</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (3), pp. 488-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795538v1</w:t>
+                <w:t xml:space="preserve">hal-00795541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstrip antennas controlled by pin diodes: Influence of the bias current on the antenna efficiency</w:t>
               </w:r>
@@ -5981,51 +5981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Dubard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 33 (1), pp.44-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6282,248 +6282,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-frequency operation of a CPW-fed antenna controlled by pin diodes</w:t>
+                <w:t xml:space="preserve">A circularly polarised antenna with switchable polarisation sense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Luxey</w:t>
+                <w:t xml:space="preserve">M. Boti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dussopt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Le Sonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 36 (1), pp.2-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el:20000119⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 36 (18), pp.1518-1519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20001098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981858v1</w:t>
+                <w:t xml:space="preserve">hal-00981873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A circularly polarised antenna with switchable polarisation sense</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual-frequency operation of a CPW-fed antenna controlled by pin diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Luxey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dussopt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Dussopt</w:t>
+                <w:t xml:space="preserve">J.-L. Le Sonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 36 (18), pp.1518-1519. </w:t>
+              <w:t xml:space="preserve">, 2000, 36 (1), pp.2-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el:20001098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el:20000119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981873v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase noise improvement in a loop configuration of oscillating antennas</w:t>
               </w:r>
@@ -6600,51 +6600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a reactive loading in microstrip leaky wave antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Luxey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6808,51 +6808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-Band Antenna-Mixers based on striped patch antennas excited by folded-slots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Luxey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kossiavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7085,51 +7085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavity-backed antenna integrating a self-oscillating mixer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dussopt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7271,51 +7271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A retrodirective transponder with polarization duplexing for dedicated short- range communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Luxey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7347,191 +7347,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New design of injection-locked oscillator arrays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Forma</w:t>
+                <w:t xml:space="preserve">Dual-beam array of microstrip leaky-wave antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Luxey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 34 (7), pp.683-684</w:t>
+              <w:t xml:space="preserve">, 1998, 34 (11), pp.1041-1042</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986833v1</w:t>
+                <w:t xml:space="preserve">hal-00986834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-beam array of microstrip leaky-wave antennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Luxey</w:t>
+                <w:t xml:space="preserve">New design of injection-locked oscillator arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 34 (11), pp.1041-1042</w:t>
+              <w:t xml:space="preserve">, 1998, 34 (7), pp.683-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986834v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of parallel modes in microstrip antennas fed by conductor-backed coplanar waveguides</w:t>
               </w:r>
@@ -7688,269 +7688,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twin Vivaldi antenna fed by coplanar waveguide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Migliaccio</w:t>
+                <w:t xml:space="preserve">CPW-fed passive and active microstrip antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Papiernik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 52 (5-6), pp.319-328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986369v1</w:t>
+                <w:t xml:space="preserve">hal-00986346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPW-fed passive and active microstrip antennas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Forma</w:t>
+                <w:t xml:space="preserve">Twin Vivaldi antenna fed by coplanar waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Linardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Migliaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Papiernik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 33 (22), pp.1835-1837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:19971259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986346v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple design of dual-beam leaky-wave antennas in microstrips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Luxey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8092,51 +8092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CPW-fed Oscillating Microstrip Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Forma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8250,286 +8250,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact oscillating slot loop antenna with conductor backing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CPW-fed slot antennas on multilayer dielectric substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.P.B. Katehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M Rebeiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 32 (18), pp.1633-1635</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 44 (8), pp.1102-1110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986323v1</w:t>
+                <w:t xml:space="preserve">hal-00986289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPW-fed slot antennas on multilayer dielectric substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstrip antennas fed by conductor backed coplanar waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G.M Rebeiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 44 (8), pp.1102-1110</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 32 (13), pp.1149-1150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986289v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstrip antennas fed by conductor backed coplanar waveguides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Giauffret</w:t>
+                <w:t xml:space="preserve">Compact oscillating slot loop antenna with conductor backing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 32 (13), pp.1149-1150</w:t>
+              <w:t xml:space="preserve">, 1996, 32 (18), pp.1633-1635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986287v1</w:t>
+                <w:t xml:space="preserve">hal-00986323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Theoretical investigations of a new compact large bandwidth aperture-coupled microstrip Antenna</w:t>
               </w:r>
@@ -8895,689 +8895,698 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UHF RFID Portal Discrimination</w:t>
+                <w:t xml:space="preserve">FDM 3D Printing Material Characterization fin L-Band and Ku-Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Loussert</w:t>
+                <w:t xml:space="preserve">Lionel Tombakdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Silva</w:t>
+                <w:t xml:space="preserve">Fabien Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Latrach</w:t>
+                <w:t xml:space="preserve">Stépahne Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tahar Berradia</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/rfid-ta63091.2025.11265737⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE Conférence on Antenna Measurements &amp; Applications (CAMA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2025, Antibes Juan-les-Pins, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA65664.2025.11335362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491076v1</w:t>
+                <w:t xml:space="preserve">hal-05385199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An UHF RFID Indoor Localization System based on the Maximum Likelihood Estimator with an Effective Tags Deployment Density and a Sub-Metric Accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abou Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Hatem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar El Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IEEE Middle East and North Africa Communications Conference (MENACOMM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Byblos, Lebanon. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MENACOMM62946.2025.10911038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FDM 3D Printing Material Characterization fin L-Band and Ku-Band</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UHF RFID Portal Discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Tombakdjian</w:t>
+                <w:t xml:space="preserve">Marco Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Ferrero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Protat</w:t>
+                <w:t xml:space="preserve">Mohamed Latrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Poussot</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Berradia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Conférence on Antenna Measurements &amp; Applications (CAMA 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/rfid-ta63091.2025.11265737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385199v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor Propagation for Localization Purposes: from Underwater to the Air at 433 MHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Conteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 100th Vehicular Technology Conference (VTC2024-Fall)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Washington, United States. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VTC2024-Fall63153.2024.10757849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Characterization and Modelling of an Ultrasound-Powered Triboeletric Generator for Implantable Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dabin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sera Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.22-25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Norton surface wave radiated by a VED in presence of an electromagnetic interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9595,425 +9604,425 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 17th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Florence, Italy. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Procedure for Accurate Performance Evaluation of RFID Tag Placed on Human Tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadeen Rishani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Gadhafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE MTT-S International Microwave Biomedical Conference (IMBioC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Leuven, France. pp.175-177, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMBioC56839.2023.10305117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical distances for near-ground propagation: application to dipole antennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Belaid</w:t>
+                <w:t xml:space="preserve">Statistical Analysis of Matching Properties of Randomly Distributed Thin and Thick Dipoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Adjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Antennas and Electromagnetic Systems (AES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Marrakesh, Morocco</w:t>
+              <w:t xml:space="preserve">8th International Conference on Antennas and Electromagnetic Systems (AES 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Marrakech, Morocco. pp.137-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047442v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of Matching Properties of Randomly Distributed Thin and Thick Dipoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imad Adjali</w:t>
+                <w:t xml:space="preserve">Critical distances for near-ground propagation: application to dipole antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Poussot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Antennas and Electromagnetic Systems (AES 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Marrakech, Morocco. pp.137-138</w:t>
+              <w:t xml:space="preserve">8th International Conference on Antennas and Electromagnetic Systems (AES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047433v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar Cross Section estimation of a set of randomly distributed dipoles as an application to RFiD in a high density context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiman Mughal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10068,73 +10077,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Antennas and Electromagnetic Systems (AES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal analysis of Electrically Small Antennas in Lossy Medium Using Eigenmode Expansion Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Kari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10166,92 +10175,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (AP-S/USNC-URSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Denver, France. pp.2062-2063, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AP-S/USNC-URSI47032.2022.9886928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularly Polarized Electrically Small Antenna Using Chiral Metamaterials and Based on Characteristic Modes Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Kari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10260,115 +10269,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divitha Seetharamdoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Copenhague, Denmark. 5 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Analysis of the Group Behaviour of High Density Randomly Distributed Tags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Adjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10410,475 +10419,475 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Workshop on Uncertainty Modelling for ElectroMagnetic Applications (UMEMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Solution to Bimodal Propagation Effects in Low-Cost 850nm Radio over G.652-Fibre Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beam-Steering Features of Radio-over-Fiber Systems via Antenna Array Time Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Nanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Paolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Perini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Lenzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Italian Conference on Optics and Photonics (ICOP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICOP49690.2020.9300342⟩</w:t>
+              <w:t xml:space="preserve">2020 International Topical Meeting on Microwave Photonics (MWP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Matsue, France. pp.140-143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/MWP48676.2020.9314581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537977v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam-Steering Features of Radio-over-Fiber Systems via Antenna Array Time Modulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Efficient Solution to Bimodal Propagation Effects in Low-Cost 850nm Radio over G.652-Fibre Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Nanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Baschieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Lenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 International Topical Meeting on Microwave Photonics (MWP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 Italian Conference on Optics and Photonics (ICOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Parma, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICOP49690.2020.9300342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/MWP48676.2020.9314581⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03538030v1</w:t>
+                <w:t xml:space="preserve">hal-03537977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiGe Microwave Phototransistors for Microwave-Photonics Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zerihun Tegegne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Peressutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Algani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE BiCMOS and Compound Semiconductor Integrated Circuits and Technology Symposium (BCICTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Monterey, France. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BCICTS48439.2020.9392985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical study of the matching properties and radiation pattern distortion of high density randomly distributed dipoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Adjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10920,73 +10929,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques 2020 d'URSI-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sommerfeld half-space and path loss improvement in near-ground wave propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Henrique Bezerra Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11005,213 +11014,213 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Granada, Spain. pp.400-400, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APWC.2019.8870424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la propagation d’un signal UHF-RFID à 433MHz pour la localisation indoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hatem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abou Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. El Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Modeling for Propagation of UHF-RFID Tags’ Signals in an Indoor Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Hatem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11256,92 +11265,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 2nd IEEE Middle East and North Africa COMMunications Conference (MENACOMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Manama, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MENACOMM46666.2019.8988525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude statistique de l'adaptation et du rayonnement de dipôles couplés : application à la RFID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Adjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11383,826 +11392,826 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes (JNM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://jnm2019.sciencesconf.org/, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Computational Cost Hybrid Approach for Near-Field RFID Tag Localization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Poussot Benoit</w:t>
+                <w:t xml:space="preserve">Statistical study of the matching properties of high density randomly distributed dipoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Adjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Poussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Advanced Electrical Engineering (ICAEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Algers, Algeria. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2019 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Granada, Spain. pp.401-401, </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICAEE47123.2019.9014708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APWC.2019.8870511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266036v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical study of the matching properties of high density randomly distributed dipoles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
+                <w:t xml:space="preserve">Low Computational Cost Hybrid Approach for Near-Field RFID Tag Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Belhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fergani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poussot Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APWC.2019.8870511⟩</w:t>
+              <w:t xml:space="preserve">2019 International Conference on Advanced Electrical Engineering (ICAEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Algers, Algeria. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAEE47123.2019.9014708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419920v1</w:t>
+                <w:t xml:space="preserve">hal-03266036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a Chiral Helix Metamaterial Using Eigenmode Expansion Method and Characteristic Mode Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Kari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chukwuka Ozuem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divitha Seetharamdoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of UHF RFID loop matching antennas based on various substrate-metal material combinations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raed Shubair</w:t>
+                <w:t xml:space="preserve">Statistical Study of Coupling in Randomly Distributed Dipole Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Adjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayichatou Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Poussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Middle East and North Africa Communications Conference (MENACOMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Jounieh, Lebanon. pp.1-5, </w:t>
+              <w:t xml:space="preserve">12th European Conference on Antennas and Propagation (EuCAP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MENACOMM.2018.8371046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/cp.2018.0481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419823v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Study of Coupling in Randomly Distributed Dipole Sets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Nadal</w:t>
+                <w:t xml:space="preserve">Comparison of UHF RFID loop matching antennas based on various substrate-metal material combinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadeen Rishani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Gourari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raed Shubair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Antennas and Propagation (EuCAP 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/cp.2018.0481⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE Middle East and North Africa Communications Conference (MENACOMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Jounieh, Lebanon. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MENACOMM.2018.8371046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890656v1</w:t>
+                <w:t xml:space="preserve">hal-02419823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AOA/Range estimation method for UHF RFID Tags located in Near-field Region of Reader Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mohamedatni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benbaghdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fergani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Poussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Antennas and Propagation (EuCAP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, London, United Kingdom. 819 (4 pp.), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/cp.2018.1178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Empirical Indoor Path Loss Model using Active UHF-RFID Tags for Localization Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Hatem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12247,92 +12256,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Macau, China. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RFID-TA.2018.8552832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study the estimated distance error in indoor localization using UHF-RFID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Hatem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12381,92 +12390,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Middle East and North Africa Communications Conference (MENACOMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Jounieh, Lebanon. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MENACOMM.2018.8371026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Study of Coupling in Randomly Distributed Dipole Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Adjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12525,73 +12534,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uncertainty Modeling for Engineering Applications (UMEMA) Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle analytique du couplage entre dipôles aléatoirement répartis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayichatou Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12650,73 +12659,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MEMS EVEH-Assisted Long-Range RFID Tag System for Applications with Low-Frequency Vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingxian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12761,883 +12770,883 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.582, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/proceedings1040582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la validité de l’approximation d’ondes planes appliquée aux méthodes sous-espaces pour le traitement d’antenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Fergani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A autonomous, wireless carbon nanotube strain sensor embedded in concrete for crack monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvio Michelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bodelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bonnassieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-NEMS 2016 - The 11th Annual IEEE International Conference on Nano/Micro Engineered and Molecular Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Matsushima Bay, Japan. 14p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DOA estimation techniques applied to RFID tags using receiving uniform linear array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mohamedatni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fergani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Vancouver, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2015.7305269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless nanosensors for embedded measurement in concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvio Michelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bodelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bonnassieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NICOM 5 - Fifth International Symposium on Nanotechnology in Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, CHICAGO, United States. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near ground wave propagation modeling for wireless network applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bezerra Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Torino, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APWC.2015.7300165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UHF RFID Tags for electrical cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Gran Canaria, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7303027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considerations on the use of commercial loop modules in the excitation of UHF RFID antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Beijing, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandwidth enlargement of inductively-coupled UHF RFID tag antennas based on a dual-dipole topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13656,569 +13665,569 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Quiroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 8th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, The Hague, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RFID tag indoor localization by Fingerprinting methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamya Fergani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Fergani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 4th International Conference on Wireless Communications, Vehicular Technology, Information Theory and Aerospace &amp; Electronic Systems (VITAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Aalborg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VITAE.2014.6934420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A differentially-fed four-port printed antenna for high throughput transmitters at 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 8th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, The Hague, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode pour évaluer la résistance de perte d'une antenne BAN au-dessus d'un milieu diélectrique à pertes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Poussot Benoit</w:t>
+                <w:t xml:space="preserve">Antenne combinée pour tag UHF RFID fixé sur un support variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées nationales microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.1200-1201</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESYCOM, May 2013, Paris, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864709v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne combinée pour tag UHF RFID fixé sur un support variable</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Poussot</w:t>
+                <w:t xml:space="preserve">Méthode pour évaluer la résistance de perte d'une antenne BAN au-dessus d'un milieu diélectrique à pertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alves Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poussot Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESYCOM, May 2013, Paris, France. pp.2</w:t>
+              <w:t xml:space="preserve">journées nationales microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.1200-1201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834403v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Differential printed antenna design for multiband Impulse Radio transmitter at 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14237,73 +14246,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Wireless Symposium (IWS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Pékin, China. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antennes reconfigurables pour la radio cognitive et les systèmes MIMO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14319,342 +14328,342 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques 2013 d'URSI-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplificateur différentiel à 60 GHz pour utilisation dans une architecture impulsionnelle MB-OOK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined RFID Tag Antenna for Recipients Containing Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE RFID-TA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2012, NIce, France. http://ieeexplore.ieee.org/xpl/articleDetails.jsp?tp=&amp;arnumber=6404491&amp;queryText%3DQuiroz+R</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des performances d'antennes canoniques magnétique et électrique à proximité du corps humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14669,73 +14678,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jounées Nationales Microondes 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIFA-Top-Loaded-Monopole Antenna With Diversity Features for WBAN Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14754,257 +14763,257 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Antennas and Propagation (EUCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.693-696, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LAWP.2011.2161744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAR reduction of wearable antennas using polarimetric ferrite sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Augustine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sarrebourse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BAN antenna design using ferrite polymer composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Augustine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15023,397 +15032,397 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 3rd European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp.965-968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vêtement intelligent et communicant : Description du Projet BANET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon RF&amp;Hyper Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European School of Antennas : Results and perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Björn Lindmark</w:t>
+                <w:t xml:space="preserve">MEMS-based reconfigurable antenna for Ka band applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Freni</w:t>
+                <w:t xml:space="preserve">Karthik Kannappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Breinbjerg</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Picon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Applied Electromagnetics and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd European Conference on Antennas and Propagation (EuCAP 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Edinburgh, France. pp.21-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/ic.2007.0952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540993v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS-based reconfigurable antenna for Ka band applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The European School of Antennas : Results and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karthik Kannappan</w:t>
+                <w:t xml:space="preserve">Stephano Maci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Björn Lindmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Freni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Breinbjerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Raisanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference on Antennas and Propagation (EuCAP 2007)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th International Conference on Applied Electromagnetics and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Dubrovnick, Croatia. pp.89-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425240v1</w:t>
+                <w:t xml:space="preserve">hal-00540993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of a polarization/pattern reconfigurable antenna in a indoor environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15458,433 +15467,433 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference on Antennas and Propagation (EuCAP 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom. pp.254-254, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/ic.2007.1377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of Reflected EM Fields by Mixed Plane Dielectric Media Using Green's Functions for Applications in Urban Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wong Man-Fai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Turin, Italy. pp.302 - 304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et caractérisation d'antennes pour des systèmes MIMO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sarrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cirio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion générale Interférences d'Ondes (GDR Ondes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Inductive Tuning of Periodic Metallic Patterns to Minimize Antenna Dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 18th International Conference on Applied Electromagnetics and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Dubrovnik, Croatia. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICECOM.2005.204916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of polarization/pattern diversity in reconfigurable antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15906,383 +15915,383 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 1st European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Nice, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUCAP.2006.4585026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMS-Switched Reconfigurable Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Luxey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacquemod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Staraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEMS WAVE Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Lausanne, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2001.960181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CPW-fed patch antenna with switchable polarization sense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Aïssat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cirio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Paris, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUMC.2005.1608839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mow profile single and dual-band antennas based on EBG patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16298,73 +16307,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Nice, France. pp.166-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction des dimensions d'une antenne imprimée en utilisant une structure métallique à BIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16380,366 +16389,366 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AS BIPs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antennes spirales superposés pour applications bi-bande en polarisation circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées Nationales Microondes (JNM 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Lille, France. pp.470-471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TLM modeling of reconfigurable antennas for multi-band operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Dubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Computational Electromagnetics in Time Domain TLM, FDTD and other Techniques (CEM 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Halifax, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jnm.540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'une fente rayonnante reconfigurable à diodes PIN par la méthode TLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Dubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées Nationales Microondes (JNM 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Lille, France. pp.284-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fentes rayonnantes intégrant des MEMS ou des diodes PIN reconfigurable en fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16755,575 +16764,575 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AG GdR Ondes CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of MEMS in frequency-tunable cavity- backed slot antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Adellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Nice, France. pp.153-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New designs of microstrip antennas integrating switching capabilities</w:t>
+                <w:t xml:space="preserve">BIPs métalliques planaires intégrant des défauts commutables pour applications antennaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pioch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetic Research Symposium (PIERS 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Osaka, Japan. pp.56</w:t>
+              <w:t xml:space="preserve">GDR Microcavités et Cavités Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980459v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIPs métalliques planaires intégrant des défauts commutables pour applications antennaires</w:t>
+                <w:t xml:space="preserve">New designs of microstrip antennas integrating switching capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Pioch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Microcavités et Cavités Photoniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2001, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetic Research Symposium (PIERS 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Osaka, Japan. pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980405v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antennes imprimées intègrant des fonctions de commutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Dubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Luxey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dussopt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées Nationales Microondes (JNM 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Poitiers, France. 4D-2 (2 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception and equivalent circuit modeling of new uniplanar Vivaldi antenna associated into a four element array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Linardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Migliaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetic Research Symposium (PIERS 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Cambridge, United States. pp.491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar Serial Feed Vivaldi Antennas for Monopulse Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Linardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Migliaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17338,272 +17347,272 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Millennium Conference on Antennas &amp; Propagation (AP 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Davos, Switzerland. p.573. Full paper, CD-ROM, paper p0903.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active transponders for short-range communications between on- board units and roadside units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Luxey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dussopt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEE Colloquium on Antennas for Automotive Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Londres, United Kingdom. pp.5/1-5/5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/ic:20000005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transpondeur à duplexage de polarisation pour communications ITS à 5,8 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Luxey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kossiavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées Nationales des Microondes (JNM 99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Arcachon, France. pp.6B2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Array of coupled oscillators generating circular polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dussopt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17619,73 +17628,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antennas and Propagation International Symposium (IEEE AP-S 1999)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Orlando, United States. pp.268-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitic effects of parallel plate modes in planar antennas fed by conductor backed coplanar waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dussopt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17701,414 +17710,414 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IEE Conference on Antennas and Propagation (CAP 99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, York, United Kingdom. pp.363-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-optical balanced mixers using gridded patch antennas excited by folded-slots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Kossiavas</w:t>
+                <w:t xml:space="preserve">Single and dual-beam arrays of microstrip leaky-wave antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Luxey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 1998, Nice, France. pp.694-697</w:t>
+              <w:t xml:space="preserve">, Nov 1998, Nice, France. pp.362-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988552v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPW-fed oscillating microstrip antennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Forma</w:t>
+                <w:t xml:space="preserve">Cavity-backed antennas integrating a self-oscillating mixer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dussopt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Microwaves and Radars (MIKON 98)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, Cracovie, Poland. pp.294-298</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1998, Nice, France. pp.714-717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988529v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single and dual-beam arrays of microstrip leaky-wave antennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Luxey</w:t>
+                <w:t xml:space="preserve">Quasi-optical balanced mixers using gridded patch antennas excited by folded-slots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Luxey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kossiavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 1998, Nice, France. pp.362-365</w:t>
+              <w:t xml:space="preserve">, Nov 1998, Nice, France. pp.694-697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988551v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity-backed antennas integrating a self-oscillating mixer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Dussopt</w:t>
+                <w:t xml:space="preserve">CPW-fed oscillating microstrip antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 98)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1998, Nice, France. pp.714-717</w:t>
+              <w:t xml:space="preserve">International Conference on Microwaves and Radars (MIKON 98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Cracovie, Poland. pp.294-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988550v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twin Vivaldi antenna for transponding applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Linardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18137,155 +18146,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Nice, France. pp.718-721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une antenne à ondes de fuite microruban à rayonnement double faisceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Luxey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes (JNM 97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Saint Malo, France. pp.188- 189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some characteristics of CPW-fed microstrip antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18314,73 +18323,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Antennas and EM Theory (ISAE 97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1997, Xi'an, China. pp.537-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formulation of the Green's functions for a robust analysis of microstrip circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rousta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18409,87 +18418,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Antennas and Propagation (ICAP 97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1997, Edinburgh, United Kingdom. pp.186-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of dual beam antennas in microstrip for automotive applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Luxey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18504,414 +18513,414 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Antennas and EM Theory (ISAE 97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1997, Xi'an, China. pp.460-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Frequency Domain Analysis of microstrip Circuits Using a Frequency Interpolation of Green's Functions and the Complex Image Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Rousta</w:t>
+                <w:t xml:space="preserve">Backing of microstrip antennas fed by a coplanar waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 96)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1996, Nice, France. pp.119-122</w:t>
+              <w:t xml:space="preserve">26th European Microwave Conference (EuMC 96)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Prague, Czech Republic. pp.281-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988506v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backing of microstrip antennas fed by a coplanar waveguides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Giauffret</w:t>
+                <w:t xml:space="preserve">Improved Frequency Domain Analysis of microstrip Circuits Using a Frequency Interpolation of Green's Functions and the Complex Image Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rousta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Microwave Conference (EuMC 96)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Prague, Czech Republic. pp.281-283</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 96)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Nice, France. pp.119-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988503v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPW-fed oscillating microstrip antennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Forma</w:t>
+                <w:t xml:space="preserve">Patch antennas fed by conductor-backed coplanar waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Propagation International Symposium (IEEE AP-S / URSI 1996)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Baltimore, United States. pp.526-529</w:t>
+              <w:t xml:space="preserve">XXVe Assemblée Générale de l'Union Radio-Scientifique Internationale (URSI 1996)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1996, Lille, France. pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988500v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patch antennas fed by conductor-backed coplanar waveguides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Giauffret</w:t>
+                <w:t xml:space="preserve">CPW-fed oscillating microstrip antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVe Assemblée Générale de l'Union Radio-Scientifique Internationale (URSI 1996)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1996, Lille, France. pp.50</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Propagation International Symposium (IEEE AP-S / URSI 1996)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Baltimore, United States. pp.526-529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988501v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'une antenne microruban alimentée par fente coplanaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18927,73 +18936,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes (JNM 95)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1995, Paris, France. 4D16 (2p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the space domain Green's function for microstrip geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19009,100 +19018,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URSI-B Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1995, Newport Beach, United States. pp.1058-1061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and applications of CPW-fed microstrip antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Forma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19117,168 +19126,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium (PIERS 95)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Seattle, United States. pp.987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CPW-fed slot antennas on multilayer dielectric substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.P.B. Katehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.M Rebeiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Microwave Conference (EuMC 94)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Cannes, France. pp.887-892</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne active large bande alimentée par ligne coplanaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19294,73 +19303,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 94)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Nice, France. pp.601-604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CPW-fed active microstrip antenna working in the C-band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19376,73 +19385,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Microwave Conference (EuMC 94)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Cannes, France. pp.1814-1818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wide band, fast, accurate analysis of microstrip circuits by MoM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19458,182 +19467,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE MTT-S European Topical Congress on Technology for Wireless Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Torino, Italy. pp.141-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CPW-fed active twin-slot antennas radiating through layered substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.P.B. Katehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.M Rebeiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URSI Radio Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1993, Ann Arbor, United States. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probe fed multilayer microstrip antennas : modelisation and graphic representation of surface currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Damiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19648,237 +19657,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 92)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1992, Nice, France. pp.83-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of probe feed and soldering point on thick microstrip antennas</w:t>
+                <w:t xml:space="preserve">Rigorous analysis of microstrip patch antenna electromagnetically coupled to a set of coaxial probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan R. Mosig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Microwave Conference (EuMC 91)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1991, Stuttgart, Germany. pp.1179-1184</w:t>
+              <w:t xml:space="preserve">International Conference on Electromagnetics in Aerospace Applications (ICEAA 91)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1991, Turin, Italy. pp.417-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987931v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigorous analysis of microstrip patch antenna electromagnetically coupled to a set of coaxial probes</w:t>
+                <w:t xml:space="preserve">Effects of probe feed and soldering point on thick microstrip antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan R. Mosig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electromagnetics in Aerospace Applications (ICEAA 91)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1991, Turin, Italy. pp.417-420</w:t>
+              <w:t xml:space="preserve">21st European Microwave Conference (EuMC 91)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1991, Stuttgart, Germany. pp.1179-1184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987930v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un potentiel vecteur radial pour l'étude d'une structure mixte monopole-conducteur plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19894,51 +19903,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 90)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1990, Nice, France. pp.325-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19948,364 +19957,364 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UHF RFID tags: Design and technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Paret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loussert Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, ISBN 978-1-84821-592-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UHF RFID Technologies for Identification and Traceability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loussert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Wiley &amp; Sons, Ltd, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118930939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petites Antennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Hermès-Lavoisier, pp.300, 2011, ISBN 978-2-7462-2505-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Antennas for Wireless Communications and Terminals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions ISTE - Wiley, pp.300, 2011, ISBN 978-1-84821-307-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20315,211 +20324,211 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity antennas for BAN applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alves Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in Wearable and Flexible Antennas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Innovation in Wearable and Flexible Antennas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook on Small Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Joffre, M. Martinez-Vazquez, R. S. Calvo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Small Antennas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EurAAP Technical Working Group on Compact Antennas, pp.750, 2008, ISBN: 978-88-907018-0-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId489"/>
+      <w:footerReference w:type="default" r:id="rId491"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20666,51 +20675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027341v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Andre Prabatama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hornych" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mariani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24196487" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156386v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Mughal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jithin Mudakkarappilli Sudersanan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermila Mostarshedi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poussot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2023.3293207" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giovannini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Hadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Iogna Prat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najett Neji" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerihun Gedeb Tegegne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3195048" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Belaid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2022.3193581" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508091v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Nanni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernandez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Paolini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3098232" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Peressutti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Viana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3107197" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeen Rishani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Shubair" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL21040207" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Hatem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fortes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Colin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abou-Chakra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21165346" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612855v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Adjali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayichatou Gueye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nadal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.2977753" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2020.2981235" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El-Hassan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20154100" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;tcho Assoukpou Jean Gnam&#233;l&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelakan Berenger Ouattara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokpa Arsene Kobea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2019.0101270" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01890040v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxian Lu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-018-0025-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meriah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Protat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubouil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.31235" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Henrique Bezerra Cardoso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2811715" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719906v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2682419" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chrissoulidis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2621027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361764v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kabalan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Retima" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piedallu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lebental" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2016.87012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361431v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Louzir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2478148" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361740v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamouda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poussot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Villegas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.1014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chrissoulidis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2318021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864701v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alves" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Quiroz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.3092" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767400v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouattara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692689v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Faiz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alves" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.3594" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692621v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26677" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GLCQB5CP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2096184" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00583766v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Errico" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Gati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-010-0231-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QHKGM921-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00583754v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-010-0237-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T816LDMZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795528v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dussauby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25361" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692931v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raj" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vendier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24978" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-46ZKMR83-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750342v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wong Man-Fai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2008.0194" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692933v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kattackal T. Mathew" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullas G. Kalappura" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Augustine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaimal Lakshmi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24939" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V4NKNDKG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692932v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Augustine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sarrebourse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. T. Mathew" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.3246" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553393v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Miry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Loison" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2010.2090645" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692936v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24752" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQDZ9LJJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122422v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grzeskowiak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24669" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT5MN23H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795530v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poussot Benoit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cirio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Picon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135622v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poussot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2007.913032" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795531v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795532v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dussopt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160097v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim A&#239;ssat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875454" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795534v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tosi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Dubard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:20045048" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795536v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pioch" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692958v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20040276" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795541v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981988v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tosi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981945v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20010247" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981975v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981884v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussopt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:20000401" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981858v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luxey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Le Sonn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20000119" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20001098" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981861v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/75.845714" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981867v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20000932" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981892v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Toutain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20001277" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987325v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kossiavas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987327v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/75.763247" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987329v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giauffret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:19990339" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987326v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987334v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Linardou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Migliaccio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19991481" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987331v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986833v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forma" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986834v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986838v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986341v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papiernik" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986369v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19971259" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986346v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986354v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986363v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Turki" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970868" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986249v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986245v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986323v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986289v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P.B. Katehi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M Rebeiz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986287v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986242v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986243v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchetti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986204v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan R. Mosig" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986201v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491076v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loussert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Silva" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Latrach" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Berradia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid-ta63091.2025.11265737" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193067v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abou Chakra" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM62946.2025.10911038" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385199v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tombakdjian" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193498v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ta" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Conteville" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2024-Fall63153.2024.10757849" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949436v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabin Kim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sera Jeon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814189" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498124v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133733" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435614v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Gadhafi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBioC56839.2023.10305117" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047442v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047433v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047437v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04461480v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886928" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926352v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135585" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263614v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537977v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Baschieri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lenzi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOP49690.2020.9300342" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538030v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MWP48676.2020.9314581" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538017v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerihun Tegegne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rosales" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Algani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCICTS48439.2020.9392985" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265566v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419928v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2019.8870424" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500048v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hatem" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abou Chakra" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Hassan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905457v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM46666.2019.8988525" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265567v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266036v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belhadi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fergani" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE47123.2019.9014708" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419920v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2019.8870511" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194878v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukwuka Ozuem" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419823v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Gourari" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouil" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371046" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890656v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0481" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425251v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mohamedatni" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benbaghdad" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fergani" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1178" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419815v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2018.8552832" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419805v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371026" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765156v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765106v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426284v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040582" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765133v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Belhadi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar G&#243;mez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Fergani" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393369v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Michelis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Zaki" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767122v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305269" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217259v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767100v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bezerra Cardoso" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostarshedi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudoin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2015.7300165" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719907v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7303027" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767124v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929406" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767135v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901889" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767138v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Fergani" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Fergani" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VITAE.2014.6934420" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767128v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Hamouda" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902419" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864709v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Thierry" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834403v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834378v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villegas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909754v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834381v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Abdaoui" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834395v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834400v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692922v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2161744" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506964v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Poussot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194038v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909760v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540993v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephano Maci" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Lindmark" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freni" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Breinbjerg" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Raisanen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425240v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Kannappan" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2007.0952" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425238v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2007.1377" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751383v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525038v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mah&#233;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarrain" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425231v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECOM.2005.204916" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425232v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4585026" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090849v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panaia" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Luxey" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacquemod" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staraj" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2001.960181" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193756v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2005.1608839" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090828v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125945v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984144v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984147v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.540" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q8CG8M2L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984142v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vasseur" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980403v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984126v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adellan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980459v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980405v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984108v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980448v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Migliaccio" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984038v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Barry" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983148v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic:20000005" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988563v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kossiavas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988565v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988560v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988552v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988529v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988551v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988550v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988543v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988514v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988524v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988525v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988522v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988506v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988503v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988500v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988501v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988485v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988489v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988496v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988363v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988375v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988359v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988368v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988340v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922010v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damiano" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987931v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987930v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987918v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361814v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ripoll" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paret" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loussert Christophe" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107610v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118930939" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795569v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795570v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361818v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795581v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027341v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Andre Prabatama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hornych" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mariani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24196487" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156386v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiman Mughal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jithin Mudakkarappilli Sudersanan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermila Mostarshedi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poussot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2023.3293207" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Belaid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2022.3193581" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giovannini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Hadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Iogna Prat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najett Neji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerihun Gedeb Tegegne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3195048" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508091v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Nanni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernandez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Paolini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3098232" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Peressutti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Viana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3107197" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeen Rishani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Shubair" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL21040207" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Hatem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fortes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Colin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abou-Chakra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21165346" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612855v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Adjali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayichatou Gueye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nadal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.2977753" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMMCT.2020.2981235" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El-Hassan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20154100" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;tcho Assoukpou Jean Gnam&#233;l&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelakan Berenger Ouattara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokpa Arsene Kobea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2019.0101270" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01890040v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxian Lu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-018-0025-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meriah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Protat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubouil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.31235" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Henrique Bezerra Cardoso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2811715" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719906v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2682419" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chrissoulidis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2621027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361764v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kabalan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Retima" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piedallu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lebental" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2016.87012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamouda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poussot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Villegas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.1014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Louzir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2478148" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chrissoulidis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2318021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864701v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alves" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Quiroz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.3092" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767400v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouattara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692689v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Faiz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alves" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.3594" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692621v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26677" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GLCQB5CP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00583766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Errico" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Gati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-010-0231-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QHKGM921-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2096184" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00583754v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-010-0237-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T816LDMZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795528v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dussauby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duval" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25361" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692931v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raj" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vendier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24978" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-46ZKMR83-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692933v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kattackal T. Mathew" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullas G. Kalappura" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Augustine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaimal Lakshmi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24939" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V4NKNDKG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750342v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wong Man-Fai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2008.0194" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692932v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Augustine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sarrebourse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. T. Mathew" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.3246" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553393v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Miry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Loison" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2010.2090645" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692936v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24752" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQDZ9LJJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122422v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grzeskowiak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24669" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT5MN23H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795530v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poussot Benoit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cirio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Picon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135622v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poussot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2007.913032" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795531v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795534v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tosi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Dubard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:20045048" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160097v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim A&#239;ssat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875454" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795532v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dussopt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795536v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pioch" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692958v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20040276" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795538v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795541v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981988v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tosi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981945v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20010247" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981975v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981884v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussopt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:20000401" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981873v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20001098" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981858v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luxey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Le Sonn" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20000119" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981861v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/75.845714" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981867v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20000932" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981892v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Toutain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20001277" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987325v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kossiavas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987327v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/75.763247" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987329v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giauffret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:19990339" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987326v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987334v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Linardou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Migliaccio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19991481" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987331v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986834v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986833v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forma" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986838v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986341v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papiernik" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986346v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986369v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19971259" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986354v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986363v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Turki" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970868" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986249v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986245v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986289v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P.B. Katehi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M Rebeiz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986287v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986323v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986242v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986243v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchetti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986204v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan R. Mosig" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986201v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tombakdjian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pahne Protat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA65664.2025.11335362" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193067v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abou Chakra" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM62946.2025.10911038" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491076v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loussert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Silva" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Latrach" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Berradia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid-ta63091.2025.11265737" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193498v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ta" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Conteville" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2024-Fall63153.2024.10757849" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949436v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabin Kim" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sera Jeon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814189" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498124v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133733" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435614v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Gadhafi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMBioC56839.2023.10305117" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047433v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047442v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047437v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04461480v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886928" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926352v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135585" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263614v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538030v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Lenzi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MWP48676.2020.9314581" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537977v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Baschieri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOP49690.2020.9300342" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538017v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerihun Tegegne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rosales" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Algani" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCICTS48439.2020.9392985" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265566v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419928v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2019.8870424" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500048v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hatem" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abou Chakra" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Hassan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905457v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM46666.2019.8988525" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265567v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419920v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2019.8870511" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266036v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belhadi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fergani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE47123.2019.9014708" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194878v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukwuka Ozuem" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890656v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0481" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419823v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Gourari" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouil" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371046" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425251v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mohamedatni" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benbaghdad" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fergani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1178" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419815v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2018.8552832" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419805v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371026" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765156v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765106v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426284v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040582" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765133v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Belhadi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar G&#243;mez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Fergani" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393369v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Michelis" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Zaki" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767122v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305269" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217259v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767100v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bezerra Cardoso" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostarshedi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudoin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2015.7300165" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719907v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7303027" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767124v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929406" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767135v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901889" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767138v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Fergani" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Fergani" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VITAE.2014.6934420" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767128v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Hamouda" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902419" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834403v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864709v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Thierry" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834378v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villegas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909754v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834381v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Abdaoui" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834395v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834400v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692922v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2161744" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506964v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Poussot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194038v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909760v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425240v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Kannappan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2007.0952" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540993v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephano Maci" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Lindmark" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freni" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Breinbjerg" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Raisanen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425238v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2007.1377" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751383v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525038v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mah&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarrain" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425231v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECOM.2005.204916" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425232v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4585026" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090849v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panaia" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Luxey" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacquemod" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staraj" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2001.960181" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193756v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2005.1608839" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090828v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125945v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984144v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984147v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.540" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q8CG8M2L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984142v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vasseur" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980403v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984126v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adellan" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980405v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980459v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984108v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980448v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Migliaccio" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984038v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Barry" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983148v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic:20000005" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988563v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kossiavas" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988565v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988560v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988551v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988550v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988552v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988529v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988543v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988514v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988524v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988525v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988522v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988503v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988506v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988501v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988500v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988485v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988489v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988496v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988363v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988375v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988359v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988368v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988340v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922010v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Damiano" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987930v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987931v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987918v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361814v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ripoll" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paret" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loussert Christophe" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107610v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118930939" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795569v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795570v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361818v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795581v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>