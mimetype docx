--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -619,892 +619,892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gargas, Beyssan (Vaucluse), précisions sur le contexte funéraire associé aux stèles gravées du Néolithique moyen.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Nb alkaline mafic dykes in the central Alps witness to the Triassic evolution of the Adria passive margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bizot</w:t>
+                <w:t xml:space="preserve">Davide Zanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Tiepolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Barthès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+                <w:t xml:space="preserve">Gisella Rebay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 464-465, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177484v1</w:t>
+                <w:t xml:space="preserve">hal-04368725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Nb alkaline mafic dykes in the central Alps witness to the Triassic evolution of the Adria passive margin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tectonic coupling of oceanic and continental units in the Southwestern Alps (Western Liguria, Italy) revealed by structural mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Sanità</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Marroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107435⟩</w:t>
+              <w:t xml:space="preserve">Journal of Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17445647.2023.2214789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368725v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic coupling of oceanic and continental units in the Southwestern Alps (Western Liguria, Italy) revealed by structural mapping</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metamorphism and linked deformation in understanding tectonic processes at varied scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17445647.2023.2214789⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 356 (S2), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368710v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering protoliths nature, protoliths age and peak P-T conditions in retrogressed mafic eclogites: An attempt in the metabasites from Maures-Tannneron Massif (SE France) and consequences for the southern European Variscides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jouffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Tabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 194 (1), pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bsgf/2023006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphism and linked deformation in understanding tectonic processes at varied scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A journey of the continental crust to and from mantle depth: The &amp;lt;i&amp;gt;P–T–t‐d&amp;lt;/i&amp;gt; path of Venaco unit, Alpine Corsica (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Sanità</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Frassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.204⟩</w:t>
+              <w:t xml:space="preserve">Geological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gj.4872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181179v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A journey of the continental crust to and from mantle depth: The &amp;lt;i&amp;gt;P–T–t‐d&amp;lt;/i&amp;gt; path of Venaco unit, Alpine Corsica (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Frassi</w:t>
+                <w:t xml:space="preserve">Metamorphic Remnants of the Variscan Orogeny across the Alps and Their Tectonic Significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Iole Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisella Rebay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gj.4872⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences13100300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368720v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic Remnants of the Variscan Orogeny across the Alps and Their Tectonic Significance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gargas, Beyssan (Vaucluse), précisions sur le contexte funéraire associé aux stèles gravées du Néolithique moyen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Roda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marco Filippi</w:t>
+                <w:t xml:space="preserve">Christane Bosansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gisella Rebay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (2), pp.161-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368717v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic evolution and global crustal architecture of the European Variscan belt constrained by geophysical data</w:t>
               </w:r>
@@ -1618,343 +1618,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics of the Helminthoid Flysch-Marguareis Unit tectonic coupling: consequences for the tectonic evolution of Western Ligurian Alps</w:t>
+                <w:t xml:space="preserve">Metamorphic peak estimates of the Marguareis Unit (Briançonnais Domain): New constrains for the tectonic evolution of the south-western Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Sanità</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean--Marc Lardeaux</w:t>
+                <w:t xml:space="preserve">Maria Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Marroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 354, pp.141-157. </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ter.12592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706875v1</w:t>
+                <w:t xml:space="preserve">hal-03636199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic peak estimates of the Marguareis Unit (Briançonnais Domain): New constrains for the tectonic evolution of the south-western Alps</w:t>
+                <w:t xml:space="preserve">Kinematics of the Helminthoid Flysch-Marguareis Unit tectonic coupling: consequences for the tectonic evolution of Western Ligurian Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Sanità</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+                <w:t xml:space="preserve">Jean--Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Marroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 354, pp.141-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ter.12592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636199v1</w:t>
+                <w:t xml:space="preserve">hal-03706875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Alpine Metamorphism in the Edolo Diabase, Central Southern Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Zanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisella Rebay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Regorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2107,161 +2107,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphibolite facies metamorphic event within the Upper Sebtides tectonic units (Internal Rif, Morocco): a record of a hyperextended margin at the border of the western Tethys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
+                <w:t xml:space="preserve">Cld-St-And-Bearing Assemblages in the Central Southalpine Basement: Markers of an Evolving Thermal Regime during Variscan Convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Iole Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Pigazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Diella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 353 (1), pp.193-208. </w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.1124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/min11101124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278545v1</w:t>
+                <w:t xml:space="preserve">hal-03578562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering large-scale superposed fold systems at shallow crustal levels in collision zones: insights from the Marguareis Massif (southwestern Alps)</w:t>
               </w:r>
@@ -2299,51 +2299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Marroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Gosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Maps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (2), pp.559-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2371,823 +2371,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cld-St-And-Bearing Assemblages in the Central Southalpine Basement: Markers of an Evolving Thermal Regime during Variscan Convergence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of an exhumed high-temperature hydrothermal system and its application for deep geothermal exploration: An example from Terre-de-Haut Island (Guadeloupe archipelago, Lesser Antilles volcanic arc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Pigazzini</w:t>
+                <w:t xml:space="preserve">Alexiane Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Diella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+                <w:t xml:space="preserve">M. Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Navelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min11101124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 418, pp.107256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578562v1</w:t>
+                <w:t xml:space="preserve">hal-03214404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an exhumed high-temperature hydrothermal system and its application for deep geothermal exploration: An example from Terre-de-Haut Island (Guadeloupe archipelago, Lesser Antilles volcanic arc)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">40Ar/39Ar dating of high temperature geothermal systems: First attempt on hydrothermally altered pyroxenes from the Saintes archipelago (Lesser Antilles arc, Guadeloupe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystele Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Navelot</w:t>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107256⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 581, pp.120401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214404v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">40Ar/39Ar dating of high temperature geothermal systems: First attempt on hydrothermally altered pyroxenes from the Saintes archipelago (Lesser Antilles arc, Guadeloupe)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chrystele Verati</w:t>
+                <w:t xml:space="preserve">Metamorphic Facies and Deformation Fabrics Diagnostic of Subduction: Insights From 2D Numerical Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Regorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Iole Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Renac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna Maria Marotta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 581, pp.120401. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (10), pp.e2021GC009899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021GC009899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280968v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic Facies and Deformation Fabrics Diagnostic of Subduction: Insights From 2D Numerical Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roda</w:t>
+                <w:t xml:space="preserve">Amphibolite facies metamorphic event within the Upper Sebtides tectonic units (Internal Rif, Morocco): a record of a hyperextended margin at the border of the western Tethys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae El Bakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Maria Marotta</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (10), pp.e2021GC009899. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (1), pp.193-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021GC009899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451011v1</w:t>
+                <w:t xml:space="preserve">hal-03278545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Tethyan continental break-up and Alpine collision in the Argentera-Mercantour Massif, Western Alps</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neogene polyphase deformation related to the Alboran Basin evolution: new insights for the Beni Bousera massif (Internal Rif, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae El Bakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chalouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105653⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2020008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955783v1</w:t>
+                <w:t xml:space="preserve">hal-02542022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neogene polyphase deformation related to the Alboran Basin evolution: new insights for the Beni Bousera massif (Internal Rif, Morocco)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural relationships between Helminthoid Flysch and Briançonnais Units in the Marguareis Massif: A key for deciphering the finite strain pattern in the external southwestern Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Sanità</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Marroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Gosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 191 (1), pp.10. </w:t>
+              <w:t xml:space="preserve">Geological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2020008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/gj.4040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542022v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and mechanical evolution of collisional and accretionary orogens: a volume in honour of Karel Schulmann—an introduction</w:t>
               </w:r>
@@ -3301,1350 +3301,1350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural relationships between Helminthoid Flysch and Briançonnais Units in the Marguareis Massif: A key for deciphering the finite strain pattern in the external southwestern Alps</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Variscan eclogites from the Argentera–Mercantour Massif (External Crystalline Massifs, SW Alps): a dismembered cryptic suture zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jouffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Iole Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisella Rebay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gj.4040⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109 (4), pp.1273-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-020-01848-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099464v1</w:t>
+                <w:t xml:space="preserve">hal-04097205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical evidences for large-scale mullion-type structures at the mantle–crust interface in southern Madagascar: implications for Neoproterozoic orogeny</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cardon</w:t>
+                <w:t xml:space="preserve">How many subductions in the Variscan orogeny? Insights from numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Regorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Marotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Iole Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-020-01840-w⟩</w:t>
+              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.1025-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gsf.2019.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898017v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many subductions in the Variscan orogeny? Insights from numerical models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Regorda</w:t>
+                <w:t xml:space="preserve">Geophysical evidences for large-scale mullion-type structures at the mantle–crust interface in southern Madagascar: implications for Neoproterozoic orogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Martelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nicollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Schulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gsf.2019.10.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109 (4), pp.1487-1500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-020-01840-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568560v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variscan eclogites from the Argentera–Mercantour Massif (External Crystalline Massifs, SW Alps): a dismembered cryptic suture zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Jouffray</w:t>
+                <w:t xml:space="preserve">Evidence of Tethyan continental break-up and Alpine collision in the Argentera-Mercantour Massif, Western Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Zanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Iole Spalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Gosso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 109 (4), pp.1273-1294. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 372-373, pp.105653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00531-020-01848-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097205v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive versus finite geological mapping: a key for understanding the geodynamic evolution of the Maritime Alps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Davide Zanoni</w:t>
+                <w:t xml:space="preserve">Tectono-metamorphic evolution of shallow crustal levels within active volcanic arcs. Insights from the exhumed Basal Complex of Basse-Terre (Guadeloupe, French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Volante</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
+                <w:t xml:space="preserve">Lucie Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystele Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ofioliti</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 190, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2019011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546560v1</w:t>
+                <w:t xml:space="preserve">hal-02326491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite pattern of Barrovian metamorphic zones: interplay between thermal reequilibration and post-peak deformation during continental collision—insights from the Svratka dome (Bohemian Massif)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Lardeaux</w:t>
+                <w:t xml:space="preserve">Structure of lamprophyres: a discriminant marker for Variscan and Alpine tectonics in the Argentera-Mercantour Massif, Maritime Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Zanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Gosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bradley Hacker</w:t>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 109 (4), pp.1161-1187. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 190, pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00531-019-01788-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2019014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571418v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of lamprophyres: a discriminant marker for Variscan and Alpine tectonics in the Argentera-Mercantour Massif, Maritime Alps</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-distance mobility in the North-Western Mediterranean during the Neolithic transition using high resolution pottery sourcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2019014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28, pp.102050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378589v1</w:t>
+                <w:t xml:space="preserve">hal-02373914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectono-metamorphic evolution of shallow crustal levels within active volcanic arcs. Insights from the exhumed Basal Complex of Basse-Terre (Guadeloupe, French West Indies)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexiane Favier</w:t>
+                <w:t xml:space="preserve">Arc-related high-K magmatism in the Ceuta Peninsula (Internal Rif, Spain): discovery and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Homonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Melody Philippon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae El Bakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016756818000717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2019011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02326491v1</w:t>
+                <w:t xml:space="preserve">hal-03018035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-distance mobility in the North-Western Mediterranean during the Neolithic transition using high resolution pottery sourcing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+                <w:t xml:space="preserve">Progressive versus finite geological mapping: a key for understanding the geodynamic evolution of the Maritime Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Gosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Zanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gratuze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Jacomet</w:t>
+                <w:t xml:space="preserve">Silvia Volante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ofioliti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373914v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arc-related high-K magmatism in the Ceuta Peninsula (Internal Rif, Spain): discovery and consequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite pattern of Barrovian metamorphic zones: interplay between thermal reequilibration and post-peak deformation during continental collision—insights from the Svratka dome (Bohemian Massif)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavla Štípská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Schulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Racek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Homonnay</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bosch</w:t>
+                <w:t xml:space="preserve">Bradley Hacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (4), pp.1161-1187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0016756818000717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00531-019-01788-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018035v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrophysical properties of volcanic rocks and impacts of hydrothermal alteration in the Guadeloupe Archipelago (West Indies)</w:t>
               </w:r>
@@ -4656,51 +4656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Navelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4764,103 +4764,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arc-related metamorphism in the Guadeloupe archipelago (Lesser Antilles active island arc): First report and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystele Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 320, pp.592-598. </w:t>
@@ -4892,307 +4892,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miocene crustal extension following thrust tectonic in the Lower Sebtides units (internal Rif, Ceuta Peninsula, Spain): Implication for the geodynamic evolution of the Alboran domain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
+                <w:t xml:space="preserve">South-eastern Italian transfers towards the Alps during the 5th millennium BCE: Evidence of “Serra-d'Alto” ware within Square-Mouthed Pottery deposits at the Lare 2 cave (Saint-Benoit, Alpes-de-Haute-Provence, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Munch</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italo Muntoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.11.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.222-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01682810v1</w:t>
+                <w:t xml:space="preserve">hal-02353815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">South-eastern Italian transfers towards the Alps during the 5th millennium BCE: Evidence of “Serra-d'Alto” ware within Square-Mouthed Pottery deposits at the Lare 2 cave (Saint-Benoit, Alpes-de-Haute-Provence, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Binder</w:t>
+                <w:t xml:space="preserve">Miocene crustal extension following thrust tectonic in the Lower Sebtides units (internal Rif, Ceuta Peninsula, Spain): Implication for the geodynamic evolution of the Alboran domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Homonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Italo Muntoni</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 722, pp.507 - 535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.11.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.07.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02353815v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01682810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Palaeozoic palaeomagnetic and tectonic constraints for amalgamation of Pangea supercontinent in the European Variscan belt</w:t>
               </w:r>
@@ -5217,51 +5217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Schulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Lexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 177, pp.589 - 612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5301,766 +5301,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic evolution of Les Saintes archipelago (Guadeloupe, French West Indies): relation with the Lesser Antilles arc system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Procurement strategies of Neolithic colouring materials: Territoriality and networks from 6th to 5th millennia BCE in North-Western Mediterranean,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Schneider</w:t>
+                <w:t xml:space="preserve">Stéphane Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 187 (1), pp.3-10. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71, pp.10-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.187.1.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2016.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625778v1</w:t>
+                <w:t xml:space="preserve">hal-01347293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'acquisition des matières colorantes dans l'Arc liguro-provençal au cours des VIe et Ve millénaires cal. BCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des lames de hache du secteur Nord-Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+                <w:t xml:space="preserve">Marion Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologica et Praehistorica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Actes de la table ronde internationnale “About haematite. Procurement and transformation during recent prehistory. Analytical methods” Jambes (Belgique) 7-8 février 2013, 126, pp.105-119</w:t>
+              <w:t xml:space="preserve">Toulon (83), Sainte-Musse. Rapport de fouille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.121-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548665v1</w:t>
+                <w:t xml:space="preserve">hal-02066169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procurement strategies of Neolithic colouring materials: Territoriality and networks from 6th to 5th millennia BCE in North-Western Mediterranean,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Stratégies d'acquisition des matières colorantes dans l'Arc liguro-provençal au cours des VIe et Ve millénaires cal. BCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chrystèle Verati</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dubernet</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anthropologica et Praehistorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Actes de la table ronde internationnale “About haematite. Procurement and transformation during recent prehistory. Analytical methods” Jambes (Belgique) 7-8 février 2013, 126, pp.105-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347293v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des lames de hache du secteur Nord-Est</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Julien</w:t>
+                <w:t xml:space="preserve">Tectonic evolution of Les Saintes archipelago (Guadeloupe, French West Indies): relation with the Lesser Antilles arc system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mazabraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toulon (83), Sainte-Musse. Rapport de fouille</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 187 (1), pp.3-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.187.1.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066169v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Variscan orogeny: extent, timescale and the formation of the European crust</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Oggiano</w:t>
+                <w:t xml:space="preserve">Deciphering orogeny: a metamorphic perspective Examples from European Alpine and Variscan belts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP405.15⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 185 (5), pp.281 - 310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.185.5.281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196112v1</w:t>
+                <w:t xml:space="preserve">hal-01854947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering orogeny: a metamorphic perspective Examples from European Alpine and Variscan belts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+                <w:t xml:space="preserve">The Variscan orogeny: extent, timescale and the formation of the European crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Schulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Catalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Janoušek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oggiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 185 (5), pp.281 - 310. </w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 405 (1), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.185.5.281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/SP405.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854947v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garnet crystal plasticity in the continental crust, new example from south Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Martelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Malamoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6292,51 +6292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6939,51 +6939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diachronous exhumation of HP-LT metamorphic rocks from southwestern Alps: evidence from fission-track analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7304,427 +7304,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and evolution of the Escambray Massif (central Cuba): an example of HP/LT rocks exhumed during intraoceanic subduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HP-LT rocks exhumed during intra-oceanic subduction: the example of the Escambray massif (Cuba).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jodi Schneider</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monie</w:t>
+                <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Garcia‐casco</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 22 (3), pp.227-247. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 22, pp.227-247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407344v1</w:t>
+                <w:t xml:space="preserve">hal-00103026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HP-LT rocks exhumed during intra-oceanic subduction: the example of the Escambray massif (Cuba).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+                <w:t xml:space="preserve">Evidence of synextension tilting and doming during final exhumation from analysis of multistage faults (Queyras Schiste lustrés, Western Alps).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tricart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26 (9), pp.1633-1645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2004.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103026v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of synextension tilting and doming during final exhumation from analysis of multistage faults (Queyras Schiste lustrés, Western Alps).</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Origin and evolution of the Escambray Massif (central Cuba): an example of HP/LT rocks exhumed during intraoceanic subduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodi Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Garcia‐casco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 26 (9), pp.1633-1645. </w:t>
+              <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22 (3), pp.227-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2004.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1525-1314.2004.00510.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105017v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of the coesite-quartz transition: Application to the exhumation of ultrahigh-pressure rocks</w:t>
               </w:r>
@@ -7749,51 +7749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 44 (4), pp.773-788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7831,64 +7831,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphism and tectonics in southern Madagascar: An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Martelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7943,103 +7943,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granulite microfabrics and deformation mechanisms in southern Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Martelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Schulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 21, pp.671-687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8096,51 +8096,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenue en Provence ? Interactions entre les sphères culturelles du Cardial – Épicardial et du Rubané – BVSG : apports des anneaux de la grotte de l’Adaouste (Jouques, Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8310,713 +8310,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Marguareis Massif (southwestern Alps): A natural lab to unravel large-scale superposed fold systems at shallow levels tectonics in collisional setting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edoardo Sanità</w:t>
+                <w:t xml:space="preserve">Thermal event of Upper Triassic age revealed by 40Ar/39Ar dating on the Upper Sebtides metamorphic units (Internal Rif, Morocco): consequence on the timing and the model of the Beni Bousera peridotites emplacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae El Bakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588241v1</w:t>
+                <w:t xml:space="preserve">hal-03588998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal event of Upper Triassic age revealed by 40Ar/39Ar dating on the Upper Sebtides metamorphic units (Internal Rif, Morocco): consequence on the timing and the model of the Beni Bousera peridotites emplacement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asmae El Bakili</w:t>
+                <w:t xml:space="preserve">Structure and petrology of the Edolo diabase and implications for the Alpine tectonics in the Southern Alps, from rifting to continental collision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulcini Gregorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisella Rebay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588998v1</w:t>
+                <w:t xml:space="preserve">hal-03588215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and petrology of the Edolo diabase and implications for the Alpine tectonics in the Southern Alps, from rifting to continental collision</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
+                <w:t xml:space="preserve">A key for deciphering the finite strain pattern in southwestern Alps: Insight from structural relationships between Helminthoid Flysch and Briançonnais Units (Marguareis Massif)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Sanità</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Marroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Gosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588215v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A key for deciphering the finite strain pattern in southwestern Alps: Insight from structural relationships between Helminthoid Flysch and Briançonnais Units (Marguareis Massif)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edoardo Sanità</w:t>
+                <w:t xml:space="preserve">The Concept of Exhumed Analogue for Characterization of High-Energy Geothermal Reservoir: an Example from Les Saintes Island (Guadeloupe Archipelago, Lesser Antilles) and Consequences for Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystele Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">World Geothermal Congress 2020+1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGA, Apr 2021, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587718v1</w:t>
+                <w:t xml:space="preserve">hal-03573091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Concept of Exhumed Analogue for Characterization of High-Energy Geothermal Reservoir: an Example from Les Saintes Island (Guadeloupe Archipelago, Lesser Antilles) and Consequences for Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexiane Favier</w:t>
+                <w:t xml:space="preserve">The Marguareis Massif (southwestern Alps): A natural lab to unravel large-scale superposed fold systems at shallow levels tectonics in collisional setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Sanità</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Marroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Gosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Geothermal Congress 2020+1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGA, Apr 2021, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573091v1</w:t>
+                <w:t xml:space="preserve">hal-03588241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility, interactions and networking within the NW Impresso-Cardial complex: highlights from Finale-Arene-Candide and Castellar-Pendimoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina de Stefanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9058,103 +9058,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un bilan des circulations de terres et de pots dans l’arc liguro-provençal et le Languedoc méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
@@ -9196,90 +9196,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre du pXRF pour caractériser la provenance des vases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
@@ -9308,64 +9308,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la datation 40Ar/39Ar mono-grain pour l’étude des poteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9442,51 +9442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samsara. Aïssaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9554,90 +9554,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives de la modélisation thermodynamique des systèmes pour la caractérisation des modes de cuisson des céramiques archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
@@ -9666,90 +9666,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité à très longue distance des poteries au sein des premières communautés néolithiques (NW de la mer Méditerranée) : évidences pétrographiques et géochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9785,721 +9785,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of geothermal paleosystem in the Lesser Antilles volcanic arc: structural, petrographic, thermodynamic and petrophysics analysis of Terre-de-Haut (Les Saintes archipelago, Lesser Antilles)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexiane Favier</w:t>
+                <w:t xml:space="preserve">Magnetic mapping for structural geology and geothermal exploration in Guadeloupe, Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Mercier de Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Munschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Navelot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799575v1</w:t>
+                <w:t xml:space="preserve">hal-02799791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic mapping for structural geology and geothermal exploration in Guadeloupe, Lesser Antilles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Munschy</w:t>
+                <w:t xml:space="preserve">Multidisciplinary exploratory study of a geothermal resource in the active volcanic arc of Basse-Terre (Guadeloupe, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Navelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vivien Navelot</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799791v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary exploratory study of a geothermal resource in the active volcanic arc of Basse-Terre (Guadeloupe, Lesser Antilles)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
+                <w:t xml:space="preserve">La production des pâtes céramiques : exemple de Pendimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journées d’étude 2017 CIMO – Ceramiques Imprimees de Mediterranee Occidentale. Recherche interdisciplinaire sur la poterie du neolithique ancien: matieres premieres, productions, usages, transferts (ANR-14-CE31-009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799739v1</w:t>
+                <w:t xml:space="preserve">hal-02112444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production des pâtes céramiques : exemple de Pendimoun</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Early Western Mediterranean Impressed Wares (Early 6th millennium BCE): new interdisciplinary research on pottery paste processing at Pendimoun rock-shelter (Alpes-Maritimes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude 2017 CIMO – Ceramiques Imprimees de Mediterranee Occidentale. Recherche interdisciplinaire sur la poterie du neolithique ancien: matieres premieres, productions, usages, transferts (ANR-14-CE31-009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">EMAC2017: European Meeting on Ancient Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112444v1</w:t>
+                <w:t xml:space="preserve">hal-02112459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Western Mediterranean Impressed Wares (Early 6th millennium BCE): new interdisciplinary research on pottery paste processing at Pendimoun rock-shelter (Alpes-Maritimes, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge X. Cohen</w:t>
+                <w:t xml:space="preserve">Characterization of geothermal paleosystem in the Lesser Antilles volcanic arc: structural, petrographic, thermodynamic and petrophysics analysis of Terre-de-Haut (Les Saintes archipelago, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Navelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystele Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAC2017: European Meeting on Ancient Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112459v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Western Mediterranean Impressed Wares (Early 6th millennium cal BCE), sourcing, production, uses and transfers: design of new interdisciplinary research and first results at Pendimoun rock-shelter (Alpes-Maritimes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10541,51 +10541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic and tectonic evolution of Ceuta peninsula (Internal Rif): new interpretation in the framework of arc and back arc evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Homonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10666,77 +10666,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catching Neolithic Humans Red-Handed: The Procurement of Colouring Materials in N.-W. Mediterranean Néolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10791,90 +10791,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts sud-italiques vers les Alpes (5ème mill. cal BCE) : éléments « Serra d’Alto » de la grotte 2 de la Lare (Saint-Benoit, Alpes-de-Haute-Provence, France) (SEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10916,77 +10916,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colouring materials in western mediterranean Early and Middle Neolithic sites: from procurement strategies, to preparations and uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11041,77 +11041,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’approvisionnement et d’exploitation des matériaux de la couleur au Néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11306,77 +11306,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colouring materials in western mediterranean Middle Neolithic sites: from procurement strategies, to preparations and uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11581,402 +11581,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From geomaterials to archaeological pastes: the example of &amp;quot;granitic&amp;quot; pottery productions from Neolithic Castellar -Pendimoun (Alpes-Maritimes, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and study of the provenance of ceramics using portable X-ray fluorescence (pXRF): test study on terrae with granitic and metamorphic components from Castellar -Pendimoun (Impressa and Cardial, 6th millennium BCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Binder; Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges Actes de la séance de la Société préhistorique française de Nice (mars 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séances de la Société préhistorique française (18), Société préhistorique française, pp.277-306, 2022, 2-913745-89-X</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges. Actes de la séance de la Société préhistorique française de Nice (mars 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séances de la Société préhistorique française (18), Société préhistorique française, pp.307-326, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090893v1</w:t>
+                <w:t xml:space="preserve">hal-05090900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and study of the provenance of ceramics using portable X-ray fluorescence (pXRF): test study on terrae with granitic and metamorphic components from Castellar -Pendimoun (Impressa and Cardial, 6th millennium BCE)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">An assessment of Early Farmers’ pottery, pastes and raw materials transfers in the Ligurian-Provençal region (Impressa, first half of the 6th millennium BCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...29 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges. Actes de la séance de la Société préhistorique française de Nice (mars 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séances de la Société préhistorique française (18), Société préhistorique française, pp.307-326, 2022</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges. Actes de la séance de la Société préhistorique française de Nice (mars 2019). Textes publiés sous la direction de Didier Binder et Claire Manen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séances de la Société préhistorique française, 18, Société préhistorique française, pp.177-211, 2022, 978-2-913745-89-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090900v1</w:t>
+                <w:t xml:space="preserve">hal-03910233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of Early Farmers’ pottery, pastes and raw materials transfers in the Ligurian-Provençal region (Impressa, first half of the 6th millennium BCE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">From geomaterials to archaeological pastes: the example of &amp;quot;granitic&amp;quot; pottery productions from Neolithic Castellar -Pendimoun (Alpes-Maritimes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Binder; Claire Manen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges. Actes de la séance de la Société préhistorique française de Nice (mars 2019). Textes publiés sous la direction de Didier Binder et Claire Manen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séances de la Société préhistorique française, 18, Société préhistorique française, pp.177-211, 2022, 978-2-913745-89-X</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges Actes de la séance de la Société préhistorique française de Nice (mars 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séances de la Société préhistorique française (18), Société préhistorique française, pp.277-306, 2022, 2-913745-89-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910233v1</w:t>
+                <w:t xml:space="preserve">hal-05090893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte paléogéographique et paléo-géodynamique de la chaîne Varisque</w:t>
               </w:r>
@@ -12080,51 +12080,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castellar – Pendimoun (Alpes-Maritimes). Avancement des travaux de recherche en 2014 (contribution 9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12241,64 +12241,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2013, pp.95-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -12320,64 +12320,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections des matières premières dans les massifs de l'Argentera et des Maures et premières expérimentations céramiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12594,51 +12594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ruiz-Fuentes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo G. A. M. Aerden" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12816" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Sanit&#224;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Rosa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marroni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tamponi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/mgm.2024.80" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04688985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Bakili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-018" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Filippi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouffray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tiepolo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iole Spalla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B37010.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christane Bosansky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zanoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisella Rebay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107435" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pandolfi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2023.2214789" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097224v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Tabaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schneider" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2023006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181179v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.204" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sanit&#224;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Frassi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4872" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368717v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13100300" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815899v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Schulmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Edel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R Mart&#237;nez Catal&#225;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Mazur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104195" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean--Marc Lardeaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.124" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12592" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Regorda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12080312" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-022-02277-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278545v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.59" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gosso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2021.1982034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pigazzini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Diella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11101124" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214404v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Favier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Verati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navelot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107256" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280968v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120401" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Marotta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC009899" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105653" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542022v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chalouan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578319v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#352;t&#237;psk&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hasalov&#225;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Je&#345;&#225;bek" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lexa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01877-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099464v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4040" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898017v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01840-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568560v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2019.10.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097205v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lardeaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01848-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546560v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Volante" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571418v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla &#352;t&#237;psk&#225;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Racek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Hacker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-019-01788-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378589v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326491v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373914v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102050" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018035v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Homonnay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756818000717" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02457291v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Navelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diraison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.07.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.08.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01682810v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.11.028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6431Q8Q4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353815v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Muntoni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.07.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727022v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Edel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Lexa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.12.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJKBNBMX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01625778v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Schneider" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.1.3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548665v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347293v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubernet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.05.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066169v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Julien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196112v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Catalan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Janou&#353;ek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Oggiano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP405.15" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854947v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.185.5.281" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712863v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Malamoud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Randrianasolo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schulmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2012.00974.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DSVWT85D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00628960v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2011.09.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581492v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2011.03.009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXF57HBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618186v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Schreiber" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Giannerini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.11.009" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSPDL178-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517138v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garibaldi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bont&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.363" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411586v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tricart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B26223.1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352699v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.12.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137461v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Labrin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00728.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130553v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130583v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00706.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86ZW7K5S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407344v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garcia&#8208;casco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2004.00510.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNP663JK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103026v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105017v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2004.02.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7H45F56-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232756v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232798v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pili" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rakotondrazafy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232801v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090930v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Orange" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04483693v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H. Garcia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588241v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588998v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588215v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulcini Gregorio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587718v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573091v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397324v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Stefanis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398836v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398876v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125376v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398850v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsara. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398868v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399503v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799575v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799791v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799739v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112444v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112459v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007450v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azoulay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551939v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cenki-Tok" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112385v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066107v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112393v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112384v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496212v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112386v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933696v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090893v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090900v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910233v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596752v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066076v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cardelli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112423v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ruiz-Fuentes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo G. A. M. Aerden" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12816" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Sanit&#224;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Rosa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marroni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tamponi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/mgm.2024.80" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04688985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Bakili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-018" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Filippi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouffray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tiepolo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iole Spalla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B37010.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368725v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zanoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisella Rebay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107435" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pandolfi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2023.2214789" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.204" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Tabaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schneider" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2023006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sanit&#224;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Frassi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4872" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13100300" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christane Bosansky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815899v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Schulmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Edel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R Mart&#237;nez Catal&#225;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Mazur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104195" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636199v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12592" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean--Marc Lardeaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.124" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Regorda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12080312" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-022-02277-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pigazzini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Diella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11101124" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gosso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2021.1982034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Favier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Verati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navelot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107256" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280968v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120401" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Marotta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC009899" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.59" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542022v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chalouan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099464v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4040" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578319v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#352;t&#237;psk&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hasalov&#225;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Je&#345;&#225;bek" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lexa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01877-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097205v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lardeaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01848-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568560v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2019.10.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898017v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01840-w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955783v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105653" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326491v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378589v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373914v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102050" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018035v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Homonnay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756818000717" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546560v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Volante" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla &#352;t&#237;psk&#225;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Racek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Hacker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-019-01788-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02457291v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Navelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diraison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.07.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.08.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353815v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Muntoni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.07.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01682810v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.11.028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6431Q8Q4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727022v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Edel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Lexa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.12.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJKBNBMX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubernet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.05.007" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066169v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Julien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548665v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01625778v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Schneider" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.1.3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854947v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.185.5.281" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196112v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Catalan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Janou&#353;ek" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Oggiano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP405.15" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712863v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Malamoud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Randrianasolo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schulmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2012.00974.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DSVWT85D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00628960v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2011.09.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581492v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2011.03.009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXF57HBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618186v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Schreiber" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Giannerini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.11.009" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSPDL178-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517138v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garibaldi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bont&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.363" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411586v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tricart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B26223.1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352699v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.12.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137461v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Labrin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00728.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130553v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130583v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00706.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86ZW7K5S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103026v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105017v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2004.02.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7H45F56-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407344v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garcia&#8208;casco" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2004.00510.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNP663JK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232756v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232798v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pili" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rakotondrazafy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232801v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090930v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Orange" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04483693v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H. Garcia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588998v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588215v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulcini Gregorio" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587718v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573091v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588241v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397324v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Stefanis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398836v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398876v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125376v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398850v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsara. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398868v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399503v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799791v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799739v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112444v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112459v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799575v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007450v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azoulay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551939v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cenki-Tok" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112385v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066107v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112393v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112384v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496212v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112386v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933696v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090900v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910233v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090893v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596752v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066076v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cardelli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112423v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>