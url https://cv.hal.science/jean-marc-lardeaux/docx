--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -234,282 +234,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the pressure‒temperature path in low-grade metamorphic rocks by combining crystal chemistry, thermobarometry and thermodynamic modelling: an example in the Marguareis Massif (Western Ligurian Alps, Italy)</w:t>
+                <w:t xml:space="preserve">Metamorphic and chronological records of early Permian continental collision in Beni Bousera granulites (Internal Rif belt): implications for the tectonic evolution of northern Morocco during Pangea construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edoardo Sanità</w:t>
+                <w:t xml:space="preserve">Asmae El Bakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Di Rosa</w:t>
+                <w:t xml:space="preserve">Valérie Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralogical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1180/mgm.2024.80⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/jgs2024-018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921794v1</w:t>
+                <w:t xml:space="preserve">hal-04688985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic and chronological records of early Permian continental collision in Beni Bousera granulites (Internal Rif belt): implications for the tectonic evolution of northern Morocco during Pangea construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the pressure‒temperature path in low-grade metamorphic rocks by combining crystal chemistry, thermobarometry and thermodynamic modelling: an example in the Marguareis Massif (Western Ligurian Alps, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Sanità</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmae El Bakili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
+                <w:t xml:space="preserve">Michele Marroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bosse</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Tamponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Mineralogical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/jgs2024-018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1180/mgm.2024.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04688985v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the occurrence of a Variscan eclogite in the Argentera-Mercantour Massif, Western Alps: Implications for the evolution of the southern Variscan belt</w:t>
               </w:r>
@@ -619,633 +619,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Nb alkaline mafic dykes in the central Alps witness to the Triassic evolution of the Adria passive margin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metamorphism and linked deformation in understanding tectonic processes at varied scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107435⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 356 (S2), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368725v1</w:t>
+                <w:t xml:space="preserve">hal-04181179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic coupling of oceanic and continental units in the Southwestern Alps (Western Liguria, Italy) revealed by structural mapping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Rosa</w:t>
+                <w:t xml:space="preserve">Deciphering protoliths nature, protoliths age and peak P-T conditions in retrogressed mafic eclogites: An attempt in the metabasites from Maures-Tannneron Massif (SE France) and consequences for the southern European Variscides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jouffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Pandolfi</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Tabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17445647.2023.2214789⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2023006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368710v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphism and linked deformation in understanding tectonic processes at varied scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A journey of the continental crust to and from mantle depth: The &amp;lt;i&amp;gt;P–T–t‐d&amp;lt;/i&amp;gt; path of Venaco unit, Alpine Corsica (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Sanità</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Frassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.204⟩</w:t>
+              <w:t xml:space="preserve">Geological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gj.4872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181179v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering protoliths nature, protoliths age and peak P-T conditions in retrogressed mafic eclogites: An attempt in the metabasites from Maures-Tannneron Massif (SE France) and consequences for the southern European Variscides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.S. Tabaud</w:t>
+                <w:t xml:space="preserve">High-Nb alkaline mafic dykes in the central Alps witness to the Triassic evolution of the Adria passive margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Zanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Tiepolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisella Rebay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2023006⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 464-465, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097224v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A journey of the continental crust to and from mantle depth: The &amp;lt;i&amp;gt;P–T–t‐d&amp;lt;/i&amp;gt; path of Venaco unit, Alpine Corsica (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Tectonic coupling of oceanic and continental units in the Southwestern Alps (Western Liguria, Italy) revealed by structural mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Sanità</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Sanità</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Marroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Frassi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luca Pandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gj.4872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17445647.2023.2214789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368720v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic Remnants of the Variscan Orogeny across the Alps and Their Tectonic Significance</w:t>
               </w:r>
@@ -1283,51 +1283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisella Rebay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (10), pp.300. </w:t>
@@ -1484,464 +1484,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic evolution and global crustal architecture of the European Variscan belt constrained by geophysical data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematics of the Helminthoid Flysch-Marguareis Unit tectonic coupling: consequences for the tectonic evolution of Western Ligurian Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Sanità</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karel Schulmann</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean--Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Marroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104195⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 354, pp.141-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815899v1</w:t>
+                <w:t xml:space="preserve">hal-03706875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic peak estimates of the Marguareis Unit (Briançonnais Domain): New constrains for the tectonic evolution of the south-western Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Sanità</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Marroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ter.12592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics of the Helminthoid Flysch-Marguareis Unit tectonic coupling: consequences for the tectonic evolution of Western Ligurian Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edoardo Sanità</w:t>
+                <w:t xml:space="preserve">Tectonic evolution and global crustal architecture of the European Variscan belt constrained by geophysical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Schulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Edel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José R Martínez Catalán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislaw Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean--Marc Lardeaux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 354, pp.141-157. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234, pp.104195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706875v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Alpine Metamorphism in the Edolo Diabase, Central Southern Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Zanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisella Rebay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2107,291 +2107,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cld-St-And-Bearing Assemblages in the Central Southalpine Basement: Markers of an Evolving Thermal Regime during Variscan Convergence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Iole Spalla</w:t>
+                <w:t xml:space="preserve">Deciphering large-scale superposed fold systems at shallow crustal levels in collision zones: insights from the Marguareis Massif (southwestern Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Sanità</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Marroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Pigazzini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guido Gosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min11101124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), pp.559-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17445647.2021.1982034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578562v1</w:t>
+                <w:t xml:space="preserve">hal-03356600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering large-scale superposed fold systems at shallow crustal levels in collision zones: insights from the Marguareis Massif (southwestern Alps)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edoardo Sanità</w:t>
+                <w:t xml:space="preserve">Cld-St-And-Bearing Assemblages in the Central Southalpine Basement: Markers of an Evolving Thermal Regime during Variscan Convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Iole Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Pigazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Diella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (2), pp.559-568. </w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.1124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17445647.2021.1982034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/min11101124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356600v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an exhumed high-temperature hydrothermal system and its application for deep geothermal exploration: An example from Terre-de-Haut Island (Guadeloupe archipelago, Lesser Antilles volcanic arc)</w:t>
               </w:r>
@@ -2505,321 +2505,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">40Ar/39Ar dating of high temperature geothermal systems: First attempt on hydrothermally altered pyroxenes from the Saintes archipelago (Lesser Antilles arc, Guadeloupe)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexiane Favier</w:t>
+                <w:t xml:space="preserve">Metamorphic Facies and Deformation Fabrics Diagnostic of Subduction: Insights From 2D Numerical Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Regorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Iole Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystele Verati</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna Maria Marotta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120401⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (10), pp.e2021GC009899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GC009899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280968v1</w:t>
+                <w:t xml:space="preserve">hal-03451011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic Facies and Deformation Fabrics Diagnostic of Subduction: Insights From 2D Numerical Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roda</w:t>
+                <w:t xml:space="preserve">40Ar/39Ar dating of high temperature geothermal systems: First attempt on hydrothermally altered pyroxenes from the Saintes archipelago (Lesser Antilles arc, Guadeloupe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystele Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Maria Marotta</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Renac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (10), pp.e2021GC009899. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 581, pp.120401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021GC009899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451011v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphibolite facies metamorphic event within the Upper Sebtides tectonic units (Internal Rif, Morocco): a record of a hyperextended margin at the border of the western Tethys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae El Bakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2827,51 +2827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 353 (1), pp.193-208. </w:t>
@@ -2903,905 +2903,905 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neogene polyphase deformation related to the Alboran Basin evolution: new insights for the Beni Bousera massif (Internal Rif, Morocco)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How many subductions in the Variscan orogeny? Insights from numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Regorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Marotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Iole Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2020008⟩</w:t>
+              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.1025-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gsf.2019.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542022v1</w:t>
+                <w:t xml:space="preserve">hal-02568560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural relationships between Helminthoid Flysch and Briançonnais Units in the Marguareis Massif: A key for deciphering the finite strain pattern in the external southwestern Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edoardo Sanità</w:t>
+                <w:t xml:space="preserve">Geophysical evidences for large-scale mullion-type structures at the mantle–crust interface in southern Madagascar: implications for Neoproterozoic orogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Martelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nicollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Schulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109 (4), pp.1487-1500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gj.4040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00531-020-01840-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099464v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and mechanical evolution of collisional and accretionary orogens: a volume in honour of Karel Schulmann—an introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variscan eclogites from the Argentera–Mercantour Massif (External Crystalline Massifs, SW Alps): a dismembered cryptic suture zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jouffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Iole Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Štípská</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+                <w:t xml:space="preserve">Jean Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisella Rebay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 109 (4), pp.1099-1103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-020-01877-x⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 109 (4), pp.1273-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-020-01848-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578319v1</w:t>
+                <w:t xml:space="preserve">hal-04097205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variscan eclogites from the Argentera–Mercantour Massif (External Crystalline Massifs, SW Alps): a dismembered cryptic suture zone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Iole Spalla</w:t>
+                <w:t xml:space="preserve">Thermal and mechanical evolution of collisional and accretionary orogens: a volume in honour of Karel Schulmann—an introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Štípská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hasalová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jeřábek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Lardeaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gisella Rebay</w:t>
+                <w:t xml:space="preserve">O. Lexa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 109 (4), pp.1273-1294. </w:t>
+              <w:t xml:space="preserve">, 2020, 109 (4), pp.1099-1103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00531-020-01848-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00531-020-01877-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097205v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many subductions in the Variscan orogeny? Insights from numerical models</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neogene polyphase deformation related to the Alboran Basin evolution: new insights for the Beni Bousera massif (Internal Rif, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae El Bakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chalouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gsf.2019.10.005⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2020008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568560v1</w:t>
+                <w:t xml:space="preserve">hal-02542022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical evidences for large-scale mullion-type structures at the mantle–crust interface in southern Madagascar: implications for Neoproterozoic orogeny</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cardon</w:t>
+                <w:t xml:space="preserve">Structural relationships between Helminthoid Flysch and Briançonnais Units in the Marguareis Massif: A key for deciphering the finite strain pattern in the external southwestern Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Sanità</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Marroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Gosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 109 (4), pp.1487-1500. </w:t>
+              <w:t xml:space="preserve">Geological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00531-020-01840-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/gj.4040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898017v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Tethyan continental break-up and Alpine collision in the Argentera-Mercantour Massif, Western Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Zanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Iole Spalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Gosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 372-373, pp.105653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3829,295 +3829,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectono-metamorphic evolution of shallow crustal levels within active volcanic arcs. Insights from the exhumed Basal Complex of Basse-Terre (Guadeloupe, French West Indies)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexiane Favier</w:t>
+                <w:t xml:space="preserve">Structure of lamprophyres: a discriminant marker for Variscan and Alpine tectonics in the Argentera-Mercantour Massif, Maritime Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Zanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Gosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Legendre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Melody Philippon</w:t>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 190, pp.10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2019011⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 190, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2019014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326491v1</w:t>
+                <w:t xml:space="preserve">hal-02378589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of lamprophyres: a discriminant marker for Variscan and Alpine tectonics in the Argentera-Mercantour Massif, Maritime Alps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guido Gosso</w:t>
+                <w:t xml:space="preserve">Tectono-metamorphic evolution of shallow crustal levels within active volcanic arcs. Insights from the exhumed Basal Complex of Basse-Terre (Guadeloupe, French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystele Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+                <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 190, pp.12. </w:t>
+              <w:t xml:space="preserve">, 2019, 190, pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2019014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2019011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378589v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-distance mobility in the North-Western Mediterranean during the Neolithic transition using high resolution pottery sourcing</w:t>
               </w:r>
@@ -4129,51 +4129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4276,51 +4276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae El Bakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4371,77 +4371,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive versus finite geological mapping: a key for understanding the geodynamic evolution of the Maritime Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Gosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Zanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Volante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4509,77 +4509,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite pattern of Barrovian metamorphic zones: interplay between thermal reequilibration and post-peak deformation during continental collision—insights from the Svratka dome (Bohemian Massif)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavla Štípská</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Schulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Racek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bradley Hacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4764,51 +4764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arc-related metamorphism in the Guadeloupe archipelago (Lesser Antilles active island arc): First report and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystele Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4816,51 +4816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 320, pp.592-598. </w:t>
@@ -4892,3626 +4892,3638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">South-eastern Italian transfers towards the Alps during the 5th millennium BCE: Evidence of “Serra-d'Alto” ware within Square-Mouthed Pottery deposits at the Lare 2 cave (Saint-Benoit, Alpes-de-Haute-Provence, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Binder</w:t>
+                <w:t xml:space="preserve">Miocene crustal extension following thrust tectonic in the Lower Sebtides units (internal Rif, Ceuta Peninsula, Spain): Implication for the geodynamic evolution of the Alboran domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Homonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Italo Muntoni</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.07.012⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 722, pp.507 - 535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353815v1</w:t>
+                <w:t xml:space="preserve">insu-01682810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miocene crustal extension following thrust tectonic in the Lower Sebtides units (internal Rif, Ceuta Peninsula, Spain): Implication for the geodynamic evolution of the Alboran domain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
+                <w:t xml:space="preserve">South-eastern Italian transfers towards the Alps during the 5th millennium BCE: Evidence of “Serra-d'Alto” ware within Square-Mouthed Pottery deposits at the Lare 2 cave (Saint-Benoit, Alpes-de-Haute-Provence, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Munch</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italo Muntoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.11.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.222-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01682810v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Palaeozoic palaeomagnetic and tectonic constraints for amalgamation of Pangea supercontinent in the European Variscan belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bernard Edel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Schulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Lexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 177, pp.589 - 612. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.earscirev.2017.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procurement strategies of Neolithic colouring materials: Territoriality and networks from 6th to 5th millennia BCE in North-Western Mediterranean,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Stratégies d'acquisition des matières colorantes dans l'Arc liguro-provençal au cours des VIe et Ve millénaires cal. BCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chrystèle Verati</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dubernet</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anthropologica et Praehistorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Actes de la table ronde internationnale “About haematite. Procurement and transformation during recent prehistory. Analytical methods” Jambes (Belgique) 7-8 février 2013, 126, pp.105-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347293v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des lames de hache du secteur Nord-Est</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Procurement strategies of Neolithic colouring materials: Territoriality and networks from 6th to 5th millennia BCE in North-Western Mediterranean,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Julien</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toulon (83), Sainte-Musse. Rapport de fouille</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71, pp.10-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2016.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066169v1</w:t>
+                <w:t xml:space="preserve">hal-01347293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'acquisition des matières colorantes dans l'Arc liguro-provençal au cours des VIe et Ve millénaires cal. BCE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Etude des lames de hache du secteur Nord-Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologica et Praehistorica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Actes de la table ronde internationnale “About haematite. Procurement and transformation during recent prehistory. Analytical methods” Jambes (Belgique) 7-8 février 2013, 126, pp.105-119</w:t>
+              <w:t xml:space="preserve">Toulon (83), Sainte-Musse. Rapport de fouille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.121-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548665v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic evolution of Les Saintes archipelago (Guadeloupe, French West Indies): relation with the Lesser Antilles arc system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mazabraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 187 (1), pp.3-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gssgfbull.187.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering orogeny: a metamorphic perspective Examples from European Alpine and Variscan belts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+                <w:t xml:space="preserve">The Variscan orogeny: extent, timescale and the formation of the European crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Schulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Catalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Janoušek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Oggiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 405 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP405.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.185.5.281⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01854947v1</w:t>
+                <w:t xml:space="preserve">hal-02196112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Variscan orogeny: extent, timescale and the formation of the European crust</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Oggiano</w:t>
+                <w:t xml:space="preserve">Deciphering orogeny: a metamorphic perspective Examples from European Alpine and Variscan belts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 185 (5), pp.281 - 310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.185.5.281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP405.15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02196112v1</w:t>
+                <w:t xml:space="preserve">hal-01854947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garnet crystal plasticity in the continental crust, new example from south Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Martelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Malamoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Schulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (4), pp.435-452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1525-1314.2012.00974.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering orogenic evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 56-57, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jog.2011.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00628960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating low-temperature deformation by 40Ar/39Ar on white mica, insights from the Argentera-Mercantour Massif (SW Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Oliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 125 (1-2), pp.521-536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2011.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The active fault system of SW Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Giannerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (5), pp.296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jog.2009.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal anomalies and geological structures in the Provence basin: Implications for hydrothermal circulations at depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 181 (4), pp.363-376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.4.363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late tectonic and metamorphic evolution of the Piedmont accretionary wedge (Queyras Schistes lustrés, western Alps): Evidences for tilting during Alpine collision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 121 (3-4), pp.502-518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/B26223.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00411586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of the pre-Permian geology of the Variscan French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 341 (2-3), pp.202-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2008.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00352699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diachronous exhumation of HP-LT metamorphic rocks from southwestern Alps: evidence from fission-track analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Labrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2006.00728.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The late extension in the inner western Alps: a synthesis along the south-Pelvoux transect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tricart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tricart</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 177, pp.299-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A crustal-scale cross-section of the south-western Alps combining geophysical and geological imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18, pp.412-422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2006.00706.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HP-LT rocks exhumed during intra-oceanic subduction: the example of the Escambray massif (Cuba).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 22, pp.227-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of synextension tilting and doming during final exhumation from analysis of multistage faults (Queyras Schiste lustrés, Western Alps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tricart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tricart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 26 (9), pp.1633-1645. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2004.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and evolution of the Escambray Massif (central Cuba): an example of HP/LT rocks exhumed during intraoceanic subduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodi Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Garcia‐casco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 22 (3), pp.227-247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1525-1314.2004.00510.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of the coesite-quartz transition: Application to the exhumation of ultrahigh-pressure rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 44 (4), pp.773-788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00232756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphism and tectonics in southern Madagascar: An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Martelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rakotondrazafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gondwana Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2 (3), pp.355-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00232798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granulite microfabrics and deformation mechanisms in southern Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Martelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Schulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 21, pp.671-687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00232801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenue en Provence ? Interactions entre les sphères culturelles du Cardial – Épicardial et du Rubané – BVSG : apports des anneaux de la grotte de l’Adaouste (Jouques, Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e colloque Interrégional sur le Néolithique. Néolithisations. Unité et diversité du Néolithique ancien du nord de la France (aux VIe et Ve millénaires)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INTERNEO, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution to promote the results, expertise and partnership of the GEOTREF research project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel H. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice A Ledésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Géothermie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française des professionnels de la géothermie (AFPG), Jun 2022, Aix-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal event of Upper Triassic age revealed by 40Ar/39Ar dating on the Upper Sebtides metamorphic units (Internal Rif, Morocco): consequence on the timing and the model of the Beni Bousera peridotites emplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae El Bakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and petrology of the Edolo diabase and implications for the Alpine tectonics in the Southern Alps, from rifting to continental collision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulcini Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisella Rebay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8530,1173 +8542,1173 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A key for deciphering the finite strain pattern in southwestern Alps: Insight from structural relationships between Helminthoid Flysch and Briançonnais Units (Marguareis Massif)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Sanità</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Marroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Gosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Concept of Exhumed Analogue for Characterization of High-Energy Geothermal Reservoir: an Example from Les Saintes Island (Guadeloupe Archipelago, Lesser Antilles) and Consequences for Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystele Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Geothermal Congress 2020+1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGA, Apr 2021, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Marguareis Massif (southwestern Alps): A natural lab to unravel large-scale superposed fold systems at shallow levels tectonics in collisional setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Sanità</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Marroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Gosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility, interactions and networking within the NW Impresso-Cardial complex: highlights from Finale-Arene-Candide and Castellar-Pendimoun</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina de Stefanis</w:t>
+                <w:t xml:space="preserve">Apports de la datation 40Ar/39Ar mono-grain pour l’étude des poteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Drieu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Séance de la Société Préhistorique Française, Nice, 18-20 mars 2019, Céramiques imprimées de Méditerranée occidentale, Matières premières, Productions, Usages et transferts, Projet CIMO-ANR-14-CE31-009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nice, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397324v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un bilan des circulations de terres et de pots dans l’arc liguro-provençal et le Languedoc méditerranéen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Mobility, interactions and networking within the NW Impresso-Cardial complex: highlights from Finale-Arene-Candide and Castellar-Pendimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina de Stefanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398836v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre du pXRF pour caractériser la provenance des vases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Un bilan des circulations de terres et de pots dans l’arc liguro-provençal et le Languedoc méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398876v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la datation 40Ar/39Ar mono-grain pour l’étude des poteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Mise en œuvre du pXRF pour caractériser la provenance des vases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de la Société Préhistorique Française, Nice, 18-20 mars 2019, Céramiques imprimées de Méditerranée occidentale, Matières premières, Productions, Usages et transferts, Projet CIMO-ANR-14-CE31-009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nice, France, France</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125376v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de Pendimoun : une approche systémique de la production céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samsara. Aïssaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives de la modélisation thermodynamique des systèmes pour la caractérisation des modes de cuisson des céramiques archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité à très longue distance des poteries au sein des premières communautés néolithiques (NW de la mer Méditerranée) : évidences pétrographiques et géochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9705,1584 +9717,1459 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Charbonnier S.; Trentesaux A., Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic mapping for structural geology and geothermal exploration in Guadeloupe, Lesser Antilles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Munschy</w:t>
+                <w:t xml:space="preserve">Multidisciplinary exploratory study of a geothermal resource in the active volcanic arc of Basse-Terre (Guadeloupe, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Navelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vivien Navelot</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799791v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary exploratory study of a geothermal resource in the active volcanic arc of Basse-Terre (Guadeloupe, Lesser Antilles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic mapping for structural geology and geothermal exploration in Guadeloupe, Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Mercier de Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Munschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Diraison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Navelot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799739v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production des pâtes céramiques : exemple de Pendimoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude 2017 CIMO – Ceramiques Imprimees de Mediterranee Occidentale. Recherche interdisciplinaire sur la poterie du neolithique ancien: matieres premieres, productions, usages, transferts (ANR-14-CE31-009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Western Mediterranean Impressed Wares (Early 6th millennium BCE): new interdisciplinary research on pottery paste processing at Pendimoun rock-shelter (Alpes-Maritimes, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge X. Cohen</w:t>
+                <w:t xml:space="preserve">Characterization of geothermal paleosystem in the Lesser Antilles volcanic arc: structural, petrographic, thermodynamic and petrophysics analysis of Terre-de-Haut (Les Saintes archipelago, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Navelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystele Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAC2017: European Meeting on Ancient Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112459v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of geothermal paleosystem in the Lesser Antilles volcanic arc: structural, petrographic, thermodynamic and petrophysics analysis of Terre-de-Haut (Les Saintes archipelago, Lesser Antilles)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
+                <w:t xml:space="preserve">Early Western Mediterranean Impressed Wares (Early 6th millennium cal BCE), sourcing, production, uses and transfers: design of new interdisciplinary research and first results at Pendimoun rock-shelter (Alpes-Maritimes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International symposium. Traditions and innovations in the study of earliest pottery, may 2016, Saint-Pétersbourg (Russia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Saint Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799575v1</w:t>
+                <w:t xml:space="preserve">halshs-02007450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Western Mediterranean Impressed Wares (Early 6th millennium cal BCE), sourcing, production, uses and transfers: design of new interdisciplinary research and first results at Pendimoun rock-shelter (Alpes-Maritimes, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Azoulay</w:t>
+                <w:t xml:space="preserve">Metamorphic and tectonic evolution of Ceuta peninsula (Internal Rif): new interpretation in the framework of arc and back arc evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Homonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Cenki-Tok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium. Traditions and innovations in the study of earliest pottery, may 2016, Saint-Pétersbourg (Russia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Saint Pétersbourg, Russia</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02007450v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic and tectonic evolution of Ceuta peninsula (Internal Rif): new interpretation in the framework of arc and back arc evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Homonnay</w:t>
+                <w:t xml:space="preserve">Catching Neolithic Humans Red-Handed: The Procurement of Colouring Materials in N.-W. Mediterranean Néolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bosch</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Colloque international. 40th International Symposium on Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Los Angeles, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551939v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catching Neolithic Humans Red-Handed: The Procurement of Colouring Materials in N.-W. Mediterranean Néolithic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Transferts sud-italiques vers les Alpes (5ème mill. cal BCE) : éléments « Serra d’Alto » de la grotte 2 de la Lare (Saint-Benoit, Alpes-de-Haute-Provence, France) (SEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Jacomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international. 40th International Symposium on Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Los Angeles, USA, United States</w:t>
+              <w:t xml:space="preserve">Séminaires de recherche de l’UMR CEPAM, équipe P2(EST) et du Master PPA, Approches systémiques des productions céramiques. Université de Nice Sophia-Antipolis Avril 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112385v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts sud-italiques vers les Alpes (5ème mill. cal BCE) : éléments « Serra d’Alto » de la grotte 2 de la Lare (Saint-Benoit, Alpes-de-Haute-Provence, France) (SEM)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Colouring materials in western mediterranean Early and Middle Neolithic sites: from procurement strategies, to preparations and uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lepère</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires de recherche de l’UMR CEPAM, équipe P2(EST) et du Master PPA, Approches systémiques des productions céramiques. Université de Nice Sophia-Antipolis Avril 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nice, France</w:t>
+              <w:t xml:space="preserve">Table ronde internationnale "About haematite. Procurement and transformation during recent prehistory, analytical methods"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066107v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colouring materials in western mediterranean Early and Middle Neolithic sites: from procurement strategies, to preparations and uses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Stratégies d’approvisionnement et d’exploitation des matériaux de la couleur au Néolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde internationnale "About haematite. Procurement and transformation during recent prehistory, analytical methods"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Namur, Belgium</w:t>
+              <w:t xml:space="preserve">Archéométrie 2013, 19e Colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Caen, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112393v1</w:t>
+                <w:t xml:space="preserve">hal-02112384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’approvisionnement et d’exploitation des matériaux de la couleur au Néolithique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+                <w:t xml:space="preserve">Combination of Numerical Tools to Link Deep Temperatures, Geological Structures and Fluid Flow in Sedimentary Basins: Application to the Thermal Anomalies of the Provence Basin (South-East France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Garibaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...57 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Geothermal Congress 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11292,158 +11179,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colouring materials in western mediterranean Middle Neolithic sites: from procurement strategies, to preparations and uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leuven, KU. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. 39th International Symposium on Archaeometry: “50 years of ISA”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Leuven, Belgique, Belgium. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11453,117 +11340,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal melting and tectonics in the Variscan belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Schulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11573,490 +11460,490 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and study of the provenance of ceramics using portable X-ray fluorescence (pXRF): test study on terrae with granitic and metamorphic components from Castellar -Pendimoun (Impressa and Cardial, 6th millennium BCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Binder; Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges. Actes de la séance de la Société préhistorique française de Nice (mars 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séances de la Société préhistorique française (18), Société préhistorique française, pp.307-326, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of Early Farmers’ pottery, pastes and raw materials transfers in the Ligurian-Provençal region (Impressa, first half of the 6th millennium BCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges. Actes de la séance de la Société préhistorique française de Nice (mars 2019). Textes publiés sous la direction de Didier Binder et Claire Manen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séances de la Société préhistorique française, 18, Société préhistorique française, pp.177-211, 2022, 978-2-913745-89-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From geomaterials to archaeological pastes: the example of &amp;quot;granitic&amp;quot; pottery productions from Neolithic Castellar -Pendimoun (Alpes-Maritimes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Binder; Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges Actes de la séance de la Société préhistorique française de Nice (mars 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séances de la Société préhistorique française (18), Société préhistorique française, pp.277-306, 2022, 2-913745-89-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte paléogéographique et paléo-géodynamique de la chaîne Varisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Schulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denèle Y et Berger J. Coordinateurs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La chaîne Varisque en France: de la construction au démantèlement d'une chaîne de montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, Chapitre 2, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12066,388 +11953,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castellar – Pendimoun (Alpes-Maritimes). Avancement des travaux de recherche en 2014 (contribution 9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janet Battentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+                <w:t xml:space="preserve">Sylvie Beyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Beyries</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2014, pp.173-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des matières premières utilisées pour la production de l'outillage poli néolithique de Nice - Giribaldi (Annexe 12)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Cardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2013, pp.95-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections des matières premières dans les massifs de l'Argentera et des Maures et premières expérimentations céramiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lepère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2012, pp.101-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId315"/>
+      <w:footerReference w:type="default" r:id="rId314"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12594,51 +12481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ruiz-Fuentes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo G. A. M. Aerden" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12816" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Sanit&#224;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Rosa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marroni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tamponi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/mgm.2024.80" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04688985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Bakili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-018" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Filippi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouffray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tiepolo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iole Spalla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B37010.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368725v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zanoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisella Rebay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107435" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pandolfi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2023.2214789" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.204" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Tabaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schneider" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2023006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sanit&#224;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Frassi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4872" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13100300" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christane Bosansky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815899v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Schulmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Edel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R Mart&#237;nez Catal&#225;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Mazur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104195" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636199v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12592" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean--Marc Lardeaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.124" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Regorda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12080312" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-022-02277-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pigazzini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Diella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11101124" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gosso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2021.1982034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Favier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Verati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navelot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107256" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280968v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120401" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Marotta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC009899" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.59" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542022v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chalouan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099464v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4040" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578319v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#352;t&#237;psk&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hasalov&#225;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Je&#345;&#225;bek" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lexa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01877-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097205v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lardeaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01848-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568560v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2019.10.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898017v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01840-w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955783v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105653" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326491v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378589v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373914v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102050" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018035v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Homonnay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756818000717" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546560v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Volante" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla &#352;t&#237;psk&#225;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Racek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Hacker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-019-01788-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02457291v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Navelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diraison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.07.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.08.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353815v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Muntoni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.07.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01682810v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.11.028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6431Q8Q4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727022v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Edel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Lexa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.12.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJKBNBMX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubernet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.05.007" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066169v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Julien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548665v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01625778v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Schneider" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.1.3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854947v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.185.5.281" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196112v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Catalan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Janou&#353;ek" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Oggiano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP405.15" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712863v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Malamoud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Randrianasolo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schulmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2012.00974.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DSVWT85D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00628960v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2011.09.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581492v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2011.03.009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXF57HBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618186v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Schreiber" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Giannerini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.11.009" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSPDL178-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517138v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garibaldi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bont&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.363" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411586v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tricart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B26223.1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352699v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.12.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137461v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Labrin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00728.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130553v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130583v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00706.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86ZW7K5S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103026v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105017v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2004.02.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7H45F56-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407344v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garcia&#8208;casco" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2004.00510.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNP663JK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232756v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232798v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pili" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rakotondrazafy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232801v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090930v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Orange" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04483693v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H. Garcia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588998v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588215v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulcini Gregorio" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587718v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573091v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588241v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397324v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Stefanis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398836v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398876v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125376v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398850v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsara. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398868v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399503v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799791v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799739v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112444v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112459v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799575v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007450v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azoulay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551939v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cenki-Tok" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112385v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066107v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112393v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112384v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496212v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112386v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933696v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090900v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910233v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090893v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596752v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066076v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cardelli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112423v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ruiz-Fuentes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo G. A. M. Aerden" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12816" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04688985v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Bakili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-018" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921794v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Sanit&#224;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Rosa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marroni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tamponi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/mgm.2024.80" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Filippi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouffray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tiepolo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iole Spalla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B37010.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.204" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Tabaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schneider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2023006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368720v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sanit&#224;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Frassi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4872" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zanoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisella Rebay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107435" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368710v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pandolfi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2023.2214789" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13100300" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christane Bosansky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706875v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean--Marc Lardeaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.124" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12592" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815899v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Schulmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Edel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R Mart&#237;nez Catal&#225;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Mazur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104195" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Regorda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12080312" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-022-02277-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356600v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gosso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2021.1982034" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pigazzini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Diella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11101124" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Favier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Verati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navelot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107256" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Marotta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC009899" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120401" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.59" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2019.10.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898017v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01840-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097205v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lardeaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01848-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578319v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#352;t&#237;psk&#225;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hasalov&#225;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Je&#345;&#225;bek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lexa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01877-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542022v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chalouan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4040" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955783v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105653" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326491v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373914v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102050" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018035v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Homonnay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756818000717" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546560v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Volante" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla &#352;t&#237;psk&#225;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Racek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Hacker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-019-01788-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02457291v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Navelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diraison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.07.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.08.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01682810v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.11.028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6431Q8Q4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353815v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Muntoni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.07.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q07NVCFP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727022v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Edel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Lexa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.12.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJKBNBMX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548665v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347293v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubernet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.05.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066169v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Julien" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01625778v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Schneider" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.1.3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196112v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Catalan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Janou&#353;ek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Oggiano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP405.15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854947v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.185.5.281" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712863v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Malamoud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Randrianasolo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schulmann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2012.00974.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DSVWT85D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00628960v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2011.09.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581492v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2011.03.009" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXF57HBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618186v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Schreiber" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Giannerini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.11.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSPDL178-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517138v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garibaldi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bont&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.363" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411586v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tricart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B26223.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352699v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.12.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137461v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Labrin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00728.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130553v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130583v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00706.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86ZW7K5S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103026v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105017v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2004.02.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7H45F56-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407344v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garcia&#8208;casco" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2004.00510.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNP663JK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232756v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232798v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pili" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rakotondrazafy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232801v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090930v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Orange" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04483693v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H. Garcia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588998v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588215v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulcini Gregorio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587718v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573091v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588241v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125376v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397324v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Stefanis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398836v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398876v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398850v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsara. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398868v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399503v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799739v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799791v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112444v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799575v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007450v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azoulay" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551939v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cenki-Tok" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112385v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066107v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112393v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112384v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496212v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112386v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933696v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090900v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910233v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090893v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596752v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066076v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cardelli" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112423v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>