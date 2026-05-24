--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -234,282 +234,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic and chronological records of early Permian continental collision in Beni Bousera granulites (Internal Rif belt): implications for the tectonic evolution of northern Morocco during Pangea construction</w:t>
+                <w:t xml:space="preserve">Deciphering the pressure‒temperature path in low-grade metamorphic rocks by combining crystal chemistry, thermobarometry and thermodynamic modelling: an example in the Marguareis Massif (Western Ligurian Alps, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmae El Bakili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
+                <w:t xml:space="preserve">Edoardo Sanità</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bosse</w:t>
+                <w:t xml:space="preserve">Maria Di Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Marroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tamponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/jgs2024-018⟩</w:t>
+              <w:t xml:space="preserve">Mineralogical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/mgm.2024.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688985v1</w:t>
+                <w:t xml:space="preserve">hal-04921794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the pressure‒temperature path in low-grade metamorphic rocks by combining crystal chemistry, thermobarometry and thermodynamic modelling: an example in the Marguareis Massif (Western Ligurian Alps, Italy)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Rosa</w:t>
+                <w:t xml:space="preserve">Metamorphic and chronological records of early Permian continental collision in Beni Bousera granulites (Internal Rif belt): implications for the tectonic evolution of northern Morocco during Pangea construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae El Bakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralogical Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-72. </w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1180/mgm.2024.80⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/jgs2024-018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04921794v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the occurrence of a Variscan eclogite in the Argentera-Mercantour Massif, Western Alps: Implications for the evolution of the southern Variscan belt</w:t>
               </w:r>
@@ -619,633 +619,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphism and linked deformation in understanding tectonic processes at varied scales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-Nb alkaline mafic dykes in the central Alps witness to the Triassic evolution of the Adria passive margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Zanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Tiepolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisella Rebay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.204⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 464-465, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181179v1</w:t>
+                <w:t xml:space="preserve">hal-04368725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering protoliths nature, protoliths age and peak P-T conditions in retrogressed mafic eclogites: An attempt in the metabasites from Maures-Tannneron Massif (SE France) and consequences for the southern European Variscides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Jouffray</w:t>
+                <w:t xml:space="preserve">Tectonic coupling of oceanic and continental units in the Southwestern Alps (Western Liguria, Italy) revealed by structural mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Sanità</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Schneider</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Marroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2023006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17445647.2023.2214789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097224v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A journey of the continental crust to and from mantle depth: The &amp;lt;i&amp;gt;P–T–t‐d&amp;lt;/i&amp;gt; path of Venaco unit, Alpine Corsica (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E Sanità</w:t>
+                <w:t xml:space="preserve">Deciphering protoliths nature, protoliths age and peak P-T conditions in retrogressed mafic eclogites: An attempt in the metabasites from Maures-Tannneron Massif (SE France) and consequences for the southern European Variscides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jouffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Frassi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+                <w:t xml:space="preserve">A.S. Tabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gj.4872⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2023006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368720v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Nb alkaline mafic dykes in the central Alps witness to the Triassic evolution of the Adria passive margin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metamorphism and linked deformation in understanding tectonic processes at varied scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107435⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 356 (S2), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368725v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic coupling of oceanic and continental units in the Southwestern Alps (Western Liguria, Italy) revealed by structural mapping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A journey of the continental crust to and from mantle depth: The &amp;lt;i&amp;gt;P–T–t‐d&amp;lt;/i&amp;gt; path of Venaco unit, Alpine Corsica (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Sanità</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Frassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19, </w:t>
+              <w:t xml:space="preserve">Geological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17445647.2023.2214789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/gj.4872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368710v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic Remnants of the Variscan Orogeny across the Alps and Their Tectonic Significance</w:t>
               </w:r>
@@ -1283,51 +1283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisella Rebay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (10), pp.300. </w:t>
@@ -1484,732 +1484,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics of the Helminthoid Flysch-Marguareis Unit tectonic coupling: consequences for the tectonic evolution of Western Ligurian Alps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tectonic evolution and global crustal architecture of the European Variscan belt constrained by geophysical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean--Marc Lardeaux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karel Schulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Edel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José R Martínez Catalán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislaw Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.124⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234, pp.104195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706875v1</w:t>
+                <w:t xml:space="preserve">hal-03815899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic peak estimates of the Marguareis Unit (Briançonnais Domain): New constrains for the tectonic evolution of the south-western Alps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Kinematics of the Helminthoid Flysch-Marguareis Unit tectonic coupling: consequences for the tectonic evolution of Western Ligurian Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Sanità</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean--Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Marroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ter.12592⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 354, pp.141-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636199v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic evolution and global crustal architecture of the European Variscan belt constrained by geophysical data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stanislaw Mazur</w:t>
+                <w:t xml:space="preserve">Metamorphic peak estimates of the Marguareis Unit (Briançonnais Domain): New constrains for the tectonic evolution of the south-western Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Sanità</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Guy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Marroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 234, pp.104195. </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ter.12592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815899v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Alpine Metamorphism in the Edolo Diabase, Central Southern Alps</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A vestige of an Ediacaran magmatic arc in southeast France and its significance for the northern Gondwana margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Regorda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Tabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (8), pp.312. </w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112 (3), pp.925-950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences12080312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00531-022-02277-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815440v1</w:t>
+                <w:t xml:space="preserve">hal-04063488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vestige of an Ediacaran magmatic arc in southeast France and its significance for the northern Gondwana margin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of Alpine Metamorphism in the Edolo Diabase, Central Southern Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Zanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisella Rebay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tabaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessandro Regorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 112 (3), pp.925-950. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00531-022-02277-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences12080312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063488v1</w:t>
+                <w:t xml:space="preserve">hal-03815440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering large-scale superposed fold systems at shallow crustal levels in collision zones: insights from the Marguareis Massif (southwestern Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Sanità</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Marroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Gosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Maps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (2), pp.559-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2505,321 +2505,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamorphic Facies and Deformation Fabrics Diagnostic of Subduction: Insights From 2D Numerical Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roda</w:t>
+                <w:t xml:space="preserve">40Ar/39Ar dating of high temperature geothermal systems: First attempt on hydrothermally altered pyroxenes from the Saintes archipelago (Lesser Antilles arc, Guadeloupe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystele Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Renac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021GC009899⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 581, pp.120401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451011v1</w:t>
+                <w:t xml:space="preserve">hal-03280968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">40Ar/39Ar dating of high temperature geothermal systems: First attempt on hydrothermally altered pyroxenes from the Saintes archipelago (Lesser Antilles arc, Guadeloupe)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chrystele Verati</w:t>
+                <w:t xml:space="preserve">Metamorphic Facies and Deformation Fabrics Diagnostic of Subduction: Insights From 2D Numerical Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Regorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Iole Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Renac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna Maria Marotta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 581, pp.120401. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (10), pp.e2021GC009899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021GC009899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280968v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphibolite facies metamorphic event within the Upper Sebtides tectonic units (Internal Rif, Morocco): a record of a hyperextended margin at the border of the western Tethys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae El Bakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2827,51 +2827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 353 (1), pp.193-208. </w:t>
@@ -2903,866 +2903,866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many subductions in the Variscan orogeny? Insights from numerical models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Regorda</w:t>
+                <w:t xml:space="preserve">Thermal and mechanical evolution of collisional and accretionary orogens: a volume in honour of Karel Schulmann—an introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Štípská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hasalová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jeřábek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gsf.2019.10.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109 (4), pp.1099-1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-020-01877-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568560v1</w:t>
+                <w:t xml:space="preserve">hal-03578319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical evidences for large-scale mullion-type structures at the mantle–crust interface in southern Madagascar: implications for Neoproterozoic orogeny</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cardon</w:t>
+                <w:t xml:space="preserve">Structural relationships between Helminthoid Flysch and Briançonnais Units in the Marguareis Massif: A key for deciphering the finite strain pattern in the external southwestern Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Sanità</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Marroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Gosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gj.4040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00531-020-01840-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02898017v1</w:t>
+                <w:t xml:space="preserve">hal-03099464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variscan eclogites from the Argentera–Mercantour Massif (External Crystalline Massifs, SW Alps): a dismembered cryptic suture zone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gisella Rebay</w:t>
+                <w:t xml:space="preserve">Neogene polyphase deformation related to the Alboran Basin evolution: new insights for the Beni Bousera massif (Internal Rif, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae El Bakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chalouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-020-01848-2⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2020008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097205v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and mechanical evolution of collisional and accretionary orogens: a volume in honour of Karel Schulmann—an introduction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geophysical evidences for large-scale mullion-type structures at the mantle–crust interface in southern Madagascar: implications for Neoproterozoic orogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lexa</w:t>
+                <w:t xml:space="preserve">Jean-Emmanuel Martelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nicollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Schulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 109 (4), pp.1099-1103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-020-01877-x⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 109 (4), pp.1487-1500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-020-01840-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578319v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neogene polyphase deformation related to the Alboran Basin evolution: new insights for the Beni Bousera massif (Internal Rif, Morocco)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How many subductions in the Variscan orogeny? Insights from numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Regorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Marotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Iole Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2020008⟩</w:t>
+              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.1025-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gsf.2019.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542022v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural relationships between Helminthoid Flysch and Briançonnais Units in the Marguareis Massif: A key for deciphering the finite strain pattern in the external southwestern Alps</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Variscan eclogites from the Argentera–Mercantour Massif (External Crystalline Massifs, SW Alps): a dismembered cryptic suture zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jouffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Iole Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisella Rebay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109 (4), pp.1273-1294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gj.4040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00531-020-01848-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099464v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Tethyan continental break-up and Alpine collision in the Argentera-Mercantour Massif, Western Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Zanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3848,51 +3848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of lamprophyres: a discriminant marker for Variscan and Alpine tectonics in the Argentera-Mercantour Massif, Maritime Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Zanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Gosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4008,51 +4008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystele Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4276,51 +4276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae El Bakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4365,286 +4365,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive versus finite geological mapping: a key for understanding the geodynamic evolution of the Maritime Alps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Finite pattern of Barrovian metamorphic zones: interplay between thermal reequilibration and post-peak deformation during continental collision—insights from the Svratka dome (Bohemian Massif)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavla Štípská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Schulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Racek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Hacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ofioliti</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (4), pp.1161-1187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-019-01788-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546560v1</w:t>
+                <w:t xml:space="preserve">hal-02571418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite pattern of Barrovian metamorphic zones: interplay between thermal reequilibration and post-peak deformation during continental collision—insights from the Svratka dome (Bohemian Massif)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Progressive versus finite geological mapping: a key for understanding the geodynamic evolution of the Maritime Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Gosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bradley Hacker</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Zanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Volante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ofioliti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571418v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrophysical properties of volcanic rocks and impacts of hydrothermal alteration in the Guadeloupe Archipelago (West Indies)</w:t>
               </w:r>
@@ -4764,51 +4764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arc-related metamorphism in the Guadeloupe archipelago (Lesser Antilles active island arc): First report and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystele Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4859,3232 +4859,3256 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 320, pp.592-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miocene crustal extension following thrust tectonic in the Lower Sebtides units (internal Rif, Ceuta Peninsula, Spain): Implication for the geodynamic evolution of the Alboran domain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
+                <w:t xml:space="preserve">South-eastern Italian transfers towards the Alps during the 5th millennium BCE: Evidence of “Serra-d'Alto” ware within Square-Mouthed Pottery deposits at the Lare 2 cave (Saint-Benoit, Alpes-de-Haute-Provence, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Munch</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italo Muntoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.222-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.11.028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-01682810v1</w:t>
+                <w:t xml:space="preserve">hal-02353815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">South-eastern Italian transfers towards the Alps during the 5th millennium BCE: Evidence of “Serra-d'Alto” ware within Square-Mouthed Pottery deposits at the Lare 2 cave (Saint-Benoit, Alpes-de-Haute-Provence, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Binder</w:t>
+                <w:t xml:space="preserve">Miocene crustal extension following thrust tectonic in the Lower Sebtides units (internal Rif, Ceuta Peninsula, Spain): Implication for the geodynamic evolution of the Alboran domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Homonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Italo Muntoni</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 722, pp.507 - 535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.11.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.07.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02353815v1</w:t>
+                <w:t xml:space="preserve">insu-01682810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Palaeozoic palaeomagnetic and tectonic constraints for amalgamation of Pangea supercontinent in the European Variscan belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bernard Edel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Schulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Lexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 177, pp.589 - 612. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.earscirev.2017.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d'acquisition des matières colorantes dans l'Arc liguro-provençal au cours des VIe et Ve millénaires cal. BCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologica et Praehistorica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Actes de la table ronde internationnale “About haematite. Procurement and transformation during recent prehistory. Analytical methods” Jambes (Belgique) 7-8 février 2013, 126, pp.105-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procurement strategies of Neolithic colouring materials: Territoriality and networks from 6th to 5th millennia BCE in North-Western Mediterranean,</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Etude des lames de hache du secteur Nord-Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chrystèle Verati</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Toulon (83), Sainte-Musse. Rapport de fouille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.121-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347293v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des lames de hache du secteur Nord-Est</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Procurement strategies of Neolithic colouring materials: Territoriality and networks from 6th to 5th millennia BCE in North-Western Mediterranean,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Julien</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toulon (83), Sainte-Musse. Rapport de fouille</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71, pp.10-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2016.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066169v1</w:t>
+                <w:t xml:space="preserve">hal-01347293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic evolution of Les Saintes archipelago (Guadeloupe, French West Indies): relation with the Lesser Antilles arc system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mazabraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 187 (1), pp.3-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gssgfbull.187.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Variscan orogeny: extent, timescale and the formation of the European crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Schulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Catalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtěch Janoušek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Oggiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 405 (1), pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/SP405.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering orogeny: a metamorphic perspective Examples from European Alpine and Variscan belts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 185 (5), pp.281 - 310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gssgfbull.185.5.281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garnet crystal plasticity in the continental crust, new example from south Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Martelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Malamoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Schulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (4), pp.435-452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1525-1314.2012.00974.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering orogenic evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 56-57, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jog.2011.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00628960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating low-temperature deformation by 40Ar/39Ar on white mica, insights from the Argentera-Mercantour Massif (SW Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Oliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 125 (1-2), pp.521-536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2011.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The active fault system of SW Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Giannerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (5), pp.296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jog.2009.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal anomalies and geological structures in the Provence basin: Implications for hydrothermal circulations at depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 181 (4), pp.363-376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.4.363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late tectonic and metamorphic evolution of the Piedmont accretionary wedge (Queyras Schistes lustrés, western Alps): Evidences for tilting during Alpine collision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 121 (3-4), pp.502-518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/B26223.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00411586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of the pre-Permian geology of the Variscan French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 341 (2-3), pp.202-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2008.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00352699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diachronous exhumation of HP-LT metamorphic rocks from southwestern Alps: evidence from fission-track analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Labrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.1-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2006.00728.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The late extension in the inner western Alps: a synthesis along the south-Pelvoux transect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 177, pp.299-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A crustal-scale cross-section of the south-western Alps combining geophysical and geological imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18, pp.412-422. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2006.00706.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HP-LT rocks exhumed during intra-oceanic subduction: the example of the Escambray massif (Cuba).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 22, pp.227-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of synextension tilting and doming during final exhumation from analysis of multistage faults (Queyras Schiste lustrés, Western Alps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 26 (9), pp.1633-1645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsg.2004.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and evolution of the Escambray Massif (central Cuba): an example of HP/LT rocks exhumed during intraoceanic subduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodi Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Garcia‐casco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Metamorphic Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 22 (3), pp.227-247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1525-1314.2004.00510.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of the coesite-quartz transition: Application to the exhumation of ultrahigh-pressure rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 44 (4), pp.773-788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00232756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphism and tectonics in southern Madagascar: An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Martelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rakotondrazafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gondwana Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2 (3), pp.355-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00232798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granulite microfabrics and deformation mechanisms in southern Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Martelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Schulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 21, pp.671-687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00232801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8094,436 +8118,436 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenue en Provence ? Interactions entre les sphères culturelles du Cardial – Épicardial et du Rubané – BVSG : apports des anneaux de la grotte de l’Adaouste (Jouques, Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e colloque Interrégional sur le Néolithique. Néolithisations. Unité et diversité du Néolithique ancien du nord de la France (aux VIe et Ve millénaires)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INTERNEO, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution to promote the results, expertise and partnership of the GEOTREF research project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel H. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice A Ledésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Géothermie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française des professionnels de la géothermie (AFPG), Jun 2022, Aix-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal event of Upper Triassic age revealed by 40Ar/39Ar dating on the Upper Sebtides metamorphic units (Internal Rif, Morocco): consequence on the timing and the model of the Beni Bousera peridotites emplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae El Bakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and petrology of the Edolo diabase and implications for the Alpine tectonics in the Southern Alps, from rifting to continental collision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulcini Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisella Rebay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8542,1088 +8566,1088 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A key for deciphering the finite strain pattern in southwestern Alps: Insight from structural relationships between Helminthoid Flysch and Briançonnais Units (Marguareis Massif)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Sanità</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Marroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Gosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Concept of Exhumed Analogue for Characterization of High-Energy Geothermal Reservoir: an Example from Les Saintes Island (Guadeloupe Archipelago, Lesser Antilles) and Consequences for Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystele Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Geothermal Congress 2020+1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGA, Apr 2021, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Marguareis Massif (southwestern Alps): A natural lab to unravel large-scale superposed fold systems at shallow levels tectonics in collisional setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Sanità</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Marroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Gosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la datation 40Ar/39Ar mono-grain pour l’étude des poteries</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Un bilan des circulations de terres et de pots dans l’arc liguro-provençal et le Languedoc méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de la Société Préhistorique Française, Nice, 18-20 mars 2019, Céramiques imprimées de Méditerranée occidentale, Matières premières, Productions, Usages et transferts, Projet CIMO-ANR-14-CE31-009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nice, France, France</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125376v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility, interactions and networking within the NW Impresso-Cardial complex: highlights from Finale-Arene-Candide and Castellar-Pendimoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina de Stefanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Binder</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un bilan des circulations de terres et de pots dans l’arc liguro-provençal et le Languedoc méditerranéen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Convertini</w:t>
+                <w:t xml:space="preserve">Mise en œuvre du pXRF pour caractériser la provenance des vases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398836v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre du pXRF pour caractériser la provenance des vases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports de la datation 40Ar/39Ar mono-grain pour l’étude des poteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Séance de la Société Préhistorique Française, Nice, 18-20 mars 2019, Céramiques imprimées de Méditerranée occidentale, Matières premières, Productions, Usages et transferts, Projet CIMO-ANR-14-CE31-009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nice, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398876v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de Pendimoun : une approche systémique de la production céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samsara. Aïssaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives de la modélisation thermodynamique des systèmes pour la caractérisation des modes de cuisson des céramiques archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9642,73 +9666,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité à très longue distance des poteries au sein des premières communautés néolithiques (NW de la mer Méditerranée) : évidences pétrographiques et géochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9717,538 +9741,538 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Charbonnier S.; Trentesaux A., Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary exploratory study of a geothermal resource in the active volcanic arc of Basse-Terre (Guadeloupe, Lesser Antilles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic mapping for structural geology and geothermal exploration in Guadeloupe, Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Mercier de Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Munschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Diraison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Navelot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799739v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic mapping for structural geology and geothermal exploration in Guadeloupe, Lesser Antilles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Munschy</w:t>
+                <w:t xml:space="preserve">Multidisciplinary exploratory study of a geothermal resource in the active volcanic arc of Basse-Terre (Guadeloupe, Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Navelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Diraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vivien Navelot</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799791v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production des pâtes céramiques : exemple de Pendimoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude 2017 CIMO – Ceramiques Imprimees de Mediterranee Occidentale. Recherche interdisciplinaire sur la poterie du neolithique ancien: matieres premieres, productions, usages, transferts (ANR-14-CE31-009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of geothermal paleosystem in the Lesser Antilles volcanic arc: structural, petrographic, thermodynamic and petrophysics analysis of Terre-de-Haut (Les Saintes archipelago, Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Navelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystele Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10267,198 +10291,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Western Mediterranean Impressed Wares (Early 6th millennium cal BCE), sourcing, production, uses and transfers: design of new interdisciplinary research and first results at Pendimoun rock-shelter (Alpes-Maritimes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium. Traditions and innovations in the study of earliest pottery, may 2016, Saint-Pétersbourg (Russia)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Saint Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02007450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic and tectonic evolution of Ceuta peninsula (Internal Rif): new interpretation in the framework of arc and back arc evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Homonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10467,709 +10491,709 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Cenki-Tok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catching Neolithic Humans Red-Handed: The Procurement of Colouring Materials in N.-W. Mediterranean Néolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. 40th International Symposium on Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Los Angeles, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts sud-italiques vers les Alpes (5ème mill. cal BCE) : éléments « Serra d’Alto » de la grotte 2 de la Lare (Saint-Benoit, Alpes-de-Haute-Provence, France) (SEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires de recherche de l’UMR CEPAM, équipe P2(EST) et du Master PPA, Approches systémiques des productions céramiques. Université de Nice Sophia-Antipolis Avril 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colouring materials in western mediterranean Early and Middle Neolithic sites: from procurement strategies, to preparations and uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde internationnale "About haematite. Procurement and transformation during recent prehistory, analytical methods"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’approvisionnement et d’exploitation des matériaux de la couleur au Néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéométrie 2013, 19e Colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Caen, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Numerical Tools to Link Deep Temperatures, Geological Structures and Fluid Flow in Sedimentary Basins: Application to the Thermal Anomalies of the Provence Basin (South-East France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Geothermal Congress 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Bali, Indonesia. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11179,158 +11203,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colouring materials in western mediterranean Middle Neolithic sites: from procurement strategies, to preparations and uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Victor Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leuven, KU. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. 39th International Symposium on Archaeometry: “50 years of ISA”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Leuven, Belgique, Belgium. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11340,117 +11364,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal melting and tectonics in the Variscan belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Schulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11460,490 +11484,490 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and study of the provenance of ceramics using portable X-ray fluorescence (pXRF): test study on terrae with granitic and metamorphic components from Castellar -Pendimoun (Impressa and Cardial, 6th millennium BCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Binder; Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges. Actes de la séance de la Société préhistorique française de Nice (mars 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séances de la Société préhistorique française (18), Société préhistorique française, pp.307-326, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of Early Farmers’ pottery, pastes and raw materials transfers in the Ligurian-Provençal region (Impressa, first half of the 6th millennium BCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges. Actes de la séance de la Société préhistorique française de Nice (mars 2019). Textes publiés sous la direction de Didier Binder et Claire Manen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séances de la Société préhistorique française, 18, Société préhistorique française, pp.177-211, 2022, 978-2-913745-89-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From geomaterials to archaeological pastes: the example of &amp;quot;granitic&amp;quot; pottery productions from Neolithic Castellar -Pendimoun (Alpes-Maritimes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Binder; Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges Actes de la séance de la Société préhistorique française de Nice (mars 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séances de la Société préhistorique française (18), Société préhistorique française, pp.277-306, 2022, 2-913745-89-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte paléogéographique et paléo-géodynamique de la chaîne Varisque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Schulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denèle Y et Berger J. Coordinateurs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La chaîne Varisque en France: de la construction au démantèlement d'une chaîne de montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, Chapitre 2, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11953,388 +11977,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castellar – Pendimoun (Alpes-Maritimes). Avancement des travaux de recherche en 2014 (contribution 9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beyries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2014, pp.173-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des matières premières utilisées pour la production de l'outillage poli néolithique de Nice - Giribaldi (Annexe 12)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2013, pp.95-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections des matières premières dans les massifs de l'Argentera et des Maures et premières expérimentations céramiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lepère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2012, pp.101-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId314"/>
+      <w:footerReference w:type="default" r:id="rId316"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12481,51 +12505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ruiz-Fuentes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo G. A. M. Aerden" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12816" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04688985v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Bakili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-018" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921794v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Sanit&#224;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Rosa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marroni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tamponi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/mgm.2024.80" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Filippi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouffray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tiepolo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iole Spalla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B37010.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.204" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Tabaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schneider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2023006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368720v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sanit&#224;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Frassi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4872" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zanoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisella Rebay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107435" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368710v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pandolfi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2023.2214789" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13100300" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christane Bosansky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706875v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean--Marc Lardeaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.124" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12592" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815899v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Schulmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Edel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R Mart&#237;nez Catal&#225;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Mazur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104195" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Regorda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12080312" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-022-02277-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356600v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gosso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2021.1982034" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pigazzini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Diella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11101124" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Favier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Verati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navelot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107256" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Marotta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC009899" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120401" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.59" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2019.10.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898017v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01840-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097205v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lardeaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01848-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578319v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#352;t&#237;psk&#225;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hasalov&#225;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Je&#345;&#225;bek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lexa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01877-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542022v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chalouan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4040" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955783v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105653" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326491v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373914v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102050" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018035v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Homonnay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756818000717" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546560v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Volante" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla &#352;t&#237;psk&#225;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Racek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Hacker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-019-01788-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02457291v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Navelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diraison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.07.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.08.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01682810v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.11.028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6431Q8Q4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353815v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Muntoni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.07.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q07NVCFP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727022v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Edel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Lexa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.12.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJKBNBMX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548665v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347293v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubernet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.05.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066169v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Julien" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01625778v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Schneider" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.1.3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196112v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Catalan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Janou&#353;ek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Oggiano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP405.15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854947v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.185.5.281" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712863v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Malamoud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Randrianasolo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schulmann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2012.00974.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DSVWT85D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00628960v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2011.09.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581492v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2011.03.009" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXF57HBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618186v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Schreiber" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Giannerini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.11.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSPDL178-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517138v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garibaldi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bont&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.363" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411586v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tricart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B26223.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352699v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.12.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137461v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Labrin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00728.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130553v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130583v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00706.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86ZW7K5S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103026v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105017v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2004.02.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7H45F56-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407344v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garcia&#8208;casco" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2004.00510.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNP663JK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232756v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232798v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pili" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rakotondrazafy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232801v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090930v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Orange" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04483693v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H. Garcia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588998v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588215v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulcini Gregorio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587718v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573091v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588241v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125376v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397324v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Stefanis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398836v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398876v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398850v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsara. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398868v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399503v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799739v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799791v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112444v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799575v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007450v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azoulay" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551939v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cenki-Tok" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112385v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066107v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112393v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112384v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496212v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112386v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933696v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090900v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910233v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090893v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596752v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066076v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cardelli" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112423v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ruiz-Fuentes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo G. A. M. Aerden" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmg.12816" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Sanit&#224;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Rosa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marroni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tamponi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/mgm.2024.80" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04688985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Bakili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-018" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Filippi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouffray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tiepolo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iole Spalla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B37010.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368725v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zanoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisella Rebay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107435" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pandolfi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2023.2214789" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097224v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Tabaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schneider" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2023006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.204" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sanit&#224;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Frassi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4872" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13100300" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christane Bosansky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815899v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Schulmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Edel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R Mart&#237;nez Catal&#225;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Mazur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104195" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean--Marc Lardeaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.124" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12592" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063488v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-022-02277-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Regorda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12080312" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356600v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Gosso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2021.1982034" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pigazzini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Diella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11101124" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Favier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Verati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navelot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107256" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280968v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120401" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Marotta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC009899" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.59" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578319v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#352;t&#237;psk&#225;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hasalov&#225;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Je&#345;&#225;bek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lexa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01877-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099464v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.4040" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542022v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chalouan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Romagny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898017v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01840-w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568560v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2019.10.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097205v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lardeaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-020-01848-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955783v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105653" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326491v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legendre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2019011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373914v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102050" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018035v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Homonnay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756818000717" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571418v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla &#352;t&#237;psk&#225;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Racek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Hacker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-019-01788-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546560v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Volante" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02457291v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Navelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Diraison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.07.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.08.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9JFRHWP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Muntoni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.07.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q07NVCFP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01682810v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.11.028" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6431Q8Q4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727022v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Edel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Lexa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.12.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJKBNBMX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548665v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066169v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Julien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347293v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubernet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.05.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28GFGR47-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01625778v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Schneider" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.1.3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196112v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Catalan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Janou&#353;ek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Oggiano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP405.15" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854947v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.185.5.281" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712863v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Malamoud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Randrianasolo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schulmann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2012.00974.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DSVWT85D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00628960v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2011.09.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581492v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2011.03.009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXF57HBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618186v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Schreiber" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Giannerini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.11.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSPDL178-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00517138v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garibaldi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bont&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.363" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411586v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tricart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B26223.1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352699v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.12.001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137461v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Labrin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00728.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130553v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130583v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00706.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86ZW7K5S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103026v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105017v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2004.02.002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7H45F56-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407344v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Garcia&#8208;casco" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-1314.2004.00510.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNP663JK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232756v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232798v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pili" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rakotondrazafy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232801v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090930v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Orange" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04483693v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H. Garcia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588998v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588215v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulcini Gregorio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587718v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573091v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588241v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398836v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397324v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Stefanis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398876v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125376v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398850v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsara. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398868v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399503v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799791v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799739v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112444v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799575v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007450v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azoulay" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551939v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cenki-Tok" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112385v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066107v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112393v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112384v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00496212v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112386v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933696v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090900v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910233v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090893v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596752v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066076v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cardelli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112423v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>