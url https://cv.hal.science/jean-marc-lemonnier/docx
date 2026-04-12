--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -803,159 +803,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme sur le territoire des Plages du Débarquement : diversification et réorganisation spatiale par les pratiques ludo-sportives dans le contexte des changements globaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Michel</w:t>
+                <w:t xml:space="preserve">Le cirque en France à l'épreuve de l'Ecole Républicaine : histoire d'une scolarisation différée (1880-1974)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.19449⟩</w:t>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (2), pp.9-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.542.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03690304v1</w:t>
+                <w:t xml:space="preserve">hal-03824397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Calbrix, un randonneur hébertiste bas-normand. Micro-analyse d'un tourisme sportif en transformation (1960-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -971,161 +959,173 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Tourisme sportif et santé. Fabriquer de nouvelles manières de vivre l’ici et l’ailleurs, 1 (40), [18 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cirque en France à l'épreuve de l'Ecole Républicaine : histoire d'une scolarisation différée (1880-1974)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Froissart</w:t>
+                <w:t xml:space="preserve">Le tourisme sur le territoire des Plages du Débarquement : diversification et réorganisation spatiale par les pratiques ludo-sportives dans le contexte des changements globaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les territoires touristiques et sportifs en transition, 95 (2), [23 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.19449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lsdle.542.0009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03824397v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03690304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une révolution artistique manquée en éducation physique scolaire ? De l'expression corporelle aux activités physiques artistiques (1967 à nos jours)</w:t>
               </w:r>
@@ -1482,291 +1482,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La socialisation sportive des jeunes Français scolarisés dans les années 1960 : au-delà des intentions généreuses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction laborieuse d’un tennis open : actions et positionnements des instances fédérales françaises sur la question de l’amateurisme et du professionnalisme (1958–1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 48 (1), pp.18-36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/shr.2016-0017⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 48 (1), pp.37-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/shr.2016-0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924833v1</w:t>
+                <w:t xml:space="preserve">hal-01926687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction laborieuse d’un tennis open : actions et positionnements des instances fédérales françaises sur la question de l’amateurisme et du professionnalisme (1958–1968)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+                <w:t xml:space="preserve">La socialisation sportive des jeunes Français scolarisés dans les années 1960 : au-delà des intentions généreuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 48 (1), pp.37-56. </w:t>
+              <w:t xml:space="preserve">, 2017, 48 (1), pp.18-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/shr.2016-0020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/shr.2016-0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926687v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young people’s disillusionment with French education before 1968: sport, the school curriculum and social change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2198,51 +2198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunesse scolarisée et implications sportives : dissonances et paradoxes à travers l'enquête Missoffe de 1966</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Entre État et professions : rôles et modalités de « l’expertise » en éducation, 37, pp.159-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2367,51 +2367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presse jeunesse face au sport. Le développement en France d'une culture entre tradition et modernité dans les années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern and Contemporary France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (1), pp.71-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2445,51 +2445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le champion sportif : une figure totémique de la France des années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2530,174 +2530,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture sportive lycéenne. Divorce entre les valeurs adolescentes et les attentes de l'institution ?</w:t>
+                <w:t xml:space="preserve">Jeunesse et sport dans les années soixante. Les valeurs de la compétition en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, L'Education physique et le sport : pratiques, attractivité, légitimité, 43 (3), pp.83-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944033v1</w:t>
+                <w:t xml:space="preserve">hal-01944026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeunesse et sport dans les années soixante. Les valeurs de la compétition en question</w:t>
+                <w:t xml:space="preserve">Culture sportive lycéenne. Divorce entre les valeurs adolescentes et les attentes de l'institution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp.7-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.029.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944026v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adolescents des années soixante : Salut les copains !</w:t>
               </w:r>
@@ -2812,532 +2812,532 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sport croqué dans les albums de L’École des loisirs, propos d’auteurs et d’illustrateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Portrait d’un enseignant d’EPS humaniste et sensible : La Vie en grand de Mathieu Vadepied (2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Profillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international : Les Enjeux des Jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418710v1</w:t>
+                <w:t xml:space="preserve">hal-05418685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portrait d’un enseignant d’EPS humaniste et sensible : La Vie en grand de Mathieu Vadepied (2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bauer</w:t>
+                <w:t xml:space="preserve">Le sport croqué dans les albums de L’École des loisirs, propos d’auteurs et d’illustrateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Profillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international : Les Enjeux des Jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418685v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cirque sur le fil de la scolarisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une histoire de l’EPS scolaire à l’épreuve des pratiques de terrain et de la parole des élèves : une épistémologie de la lacune (1945-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche doctorale en Cirque : CircoScope</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Montpellier [VisioConférence], France</w:t>
+              <w:t xml:space="preserve">Journée d'étude : Présents partout, visibles nulle part ? Pour une histoire des élèves en EPS : années 1940 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L.ViS Lyon 1 et ACP G. Eiffel, Dec 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841810v1</w:t>
+                <w:t xml:space="preserve">hal-04836065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A l'école des loisirs sportifs ? Étude des représentations des pratiques physiques à travers les albums de l'École des loisirs</w:t>
+                <w:t xml:space="preserve">Le biographe dramaturge en Sciences Humaines et Sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucas Profillet</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe-Meden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international - Sport et littérature pour la jeunesse : d'autres regards sur les corps en mouvement ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Culture, Sport, Santé, Société de l'Université de Franche-Comté (UR 4660); Centre national de la littérature pour la jeunesse (BNF), Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque internationel : Fiction &amp; Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valery Montpellier 3, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613322v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le biographe dramaturge en Sciences Humaines et Sociales</w:t>
+                <w:t xml:space="preserve">Le cirque sur le fil de la scolarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Berger</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque internationel : Fiction &amp; Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul-Valery Montpellier 3, May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche doctorale en Cirque : CircoScope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Montpellier [VisioConférence], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580447v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire de l’EPS scolaire à l’épreuve des pratiques de terrain et de la parole des élèves : une épistémologie de la lacune (1945-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Auvray</w:t>
+                <w:t xml:space="preserve">A l'école des loisirs sportifs ? Étude des représentations des pratiques physiques à travers les albums de l'École des loisirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Profillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude : Présents partout, visibles nulle part ? Pour une histoire des élèves en EPS : années 1940 à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L.ViS Lyon 1 et ACP G. Eiffel, Dec 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international - Sport et littérature pour la jeunesse : d'autres regards sur les corps en mouvement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Culture, Sport, Santé, Société de l'Université de Franche-Comté (UR 4660); Centre national de la littérature pour la jeunesse (BNF), Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836065v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps dansant chez Fernand Léger, un objet au service d'une démarche picturale et politique</w:t>
               </w:r>
@@ -3908,381 +3908,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sport et les loisirs balnéaires au service de la reconstruction de Deauville (1946-1958)</w:t>
+                <w:t xml:space="preserve">Introduction de la Journée d'étude &amp;quot;Sports, Tourisme et Territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yohann Fortune</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVème République (1946-1958) : Entre intentions et réalisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Caen, France. pp.161-178</w:t>
+              <w:t xml:space="preserve">Sports, Tourisme, Territoires. Les stratégies de développement territorial par les activités physiques et sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926817v1</w:t>
+                <w:t xml:space="preserve">hal-01926655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la Journée d'étude &amp;quot;Sports, Tourisme et Territoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coter la valeur athlétique des jeunes français : un enjeu fort dans l'éducation physique scolaire d'après-guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports, Tourisme, Territoires. Les stratégies de développement territorial par les activités physiques et sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude de la SFHS 2016 - Reconstructions physique et sportive en France sous la IVe République (1946-1958) : entre intentions et réalisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Dutheil; Yohann Fortune; Jean-Marc Lemonnier, Mar 2016, Caen, France. pp.45-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926655v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coter la valeur athlétique des jeunes français : un enjeu fort dans l'éducation physique scolaire d'après-guerre</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scolarisation de la danse : l’incompris artistique ? (1956-1995)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude de la SFHS 2016 - Reconstructions physique et sportive en France sous la IVe République (1946-1958) : entre intentions et réalisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Dutheil; Yohann Fortune; Jean-Marc Lemonnier, Mar 2016, Caen, France. pp.45-62</w:t>
+              <w:t xml:space="preserve">5e journées d’études de la SFHS : Formations / enseignement en arts du cirque et dans les activités physiques artistiques des années 1970 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre national des arts du cirque de Châlons-en-Champagne (Cnac); Chaire d'innovation cirque et marionnette (ICiMa); Société française d'histoire du sport (SFHS), Apr 2017, Châlons-en-Champagne, France. pp.19-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926774v1</w:t>
+                <w:t xml:space="preserve">hal-01926675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolarisation de la danse : l’incompris artistique ? (1956-1995)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le sport et les loisirs balnéaires au service de la reconstruction de Deauville (1946-1958)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e journées d’études de la SFHS : Formations / enseignement en arts du cirque et dans les activités physiques artistiques des années 1970 à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre national des arts du cirque de Châlons-en-Champagne (Cnac); Chaire d'innovation cirque et marionnette (ICiMa); Société française d'histoire du sport (SFHS), Apr 2017, Châlons-en-Champagne, France. pp.19-33</w:t>
+              <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVème République (1946-1958) : Entre intentions et réalisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Caen, France. pp.161-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926675v1</w:t>
+                <w:t xml:space="preserve">hal-01926817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation physique d’une adolescente dans les années 1960 : Diabolo Menthe (1977) de Diane Kurys</w:t>
               </w:r>
@@ -4344,247 +4344,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acculturation sportive d’une génération dans les années soixante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emil Zatopek en bande dessinée, un héros du roman sportif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII ème Congrès du CISH (XXII Congress of ISCH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité International des Sciences Historiques, Aug 2015, Jinan, Chine</w:t>
+              <w:t xml:space="preserve">Colloque international : Bande dessinée et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931783v1</w:t>
+                <w:t xml:space="preserve">hal-01927315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emil Zatopek en bande dessinée, un héros du roman sportif ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acculturation sportive d’une génération dans les années soixante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Bande dessinée et sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">XXII ème Congrès du CISH (XXII Congress of ISCH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité International des Sciences Historiques, Aug 2015, Jinan, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927315v1</w:t>
+                <w:t xml:space="preserve">hal-01931783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue de presse : La/Les Jeunesse(s) face au(x) Sport(s) dans les années soixante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe carrefours d'histoire du sport : Le sport et les sixties (16 crossroads of the history of sport : Sport and the sixties)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Claude Bernard Lyon I, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4603,96 +4603,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nous les garçons et les filles. Revue jeune et valeurs sportives traditionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’éducation physique scolaire dans le récit cinématographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude : Le sport dans les presses communistes au XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Grenoble, France. pp.249-260</w:t>
+              <w:t xml:space="preserve">Journée d’étude : L'espace scolaire par le prisme de l'écriture littéraire et cinématographique (II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934591v1</w:t>
+                <w:t xml:space="preserve">hal-01942256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Brevet Sportif Populaire et ses évolutions réglementaires (1937-1967) : une régulation au service de la sportivisation de l’éducation physique scolaire ?</w:t>
               </w:r>
@@ -4754,109 +4767,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation physique scolaire dans le récit cinématographique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nous les garçons et les filles. Revue jeune et valeurs sportives traditionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude : L'espace scolaire par le prisme de l'écriture littéraire et cinématographique (II)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude : Le sport dans les presses communistes au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Grenoble, France. pp.249-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942256v1</w:t>
+                <w:t xml:space="preserve">hal-01934591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une désescalade olympique : un projet français de lutte contre le gigantisme des JO (1960-1980)</w:t>
               </w:r>
@@ -4918,178 +4918,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La danse à l'école : du corps harmonieusement mis en forme au corps expression artistique</w:t>
+                <w:t xml:space="preserve">Accéder au sport ? Le rôle de la presse jeune dans la diffusion de masse d'une pratique sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Congrés de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">Jeunes et jolis. La formation de la jeunesse dans la presse magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Histoire de Sciences Po, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934637v1</w:t>
+                <w:t xml:space="preserve">hal-01943922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accéder au sport ? Le rôle de la presse jeune dans la diffusion de masse d'une pratique sociale</w:t>
+                <w:t xml:space="preserve">La danse à l'école : du corps harmonieusement mis en forme au corps expression artistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes et jolis. La formation de la jeunesse dans la presse magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Histoire de Sciences Po, Mar 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">XIVe Congrés de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943922v1</w:t>
+                <w:t xml:space="preserve">hal-01934637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport des &amp;quot;Copains&amp;quot; : entre plaisir et rêve</w:t>
               </w:r>
@@ -5510,664 +5510,664 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coter la valeur physique et reconstruire l'éducation physique scolaire : acteurs, enjeux et ambitions manquées (1952-1957)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexions autour d'un renouvellement historiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVe République, 1946-1958 : entre intentions et réalisations, actes des journées d'étude organisées à l'université de Caen Normandie, 16-17 mars 2016</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.45-62, 2018, 978-2-84133-883-2</w:t>
+              <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVe République (1946-1958), entre intentions et réalisations : actes des journées d'étude organisées à l'université de Caen Normandie (16-17 mars 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.9-24, 2018, 978-2-84133-883-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925439v1</w:t>
+                <w:t xml:space="preserve">hal-01925331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions autour d'un renouvellement historiographique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour une remise à flot de Deauville : le sport et les loisirs balnéaires au service de la reconstruction (1946-1958)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Dutheil; Yohann Fortune; Jean-Marc Lemonnier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVe République (1946-1958), entre intentions et réalisations : actes des journées d'étude organisées à l'université de Caen Normandie (16-17 mars 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.9-24, 2018, 978-2-84133-883-2</w:t>
+              <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVe République (1946-1958)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.161-178, 2018, 978-2-84133-883-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925331v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une remise à flot de Deauville : le sport et les loisirs balnéaires au service de la reconstruction (1946-1958)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coter la valeur physique et reconstruire l'éducation physique scolaire : acteurs, enjeux et ambitions manquées (1952-1957)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Dutheil; Yohann Fortune; Jean-Marc Lemonnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVe République (1946-1958)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.161-178, 2018, 978-2-84133-883-2</w:t>
+              <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVe République, 1946-1958 : entre intentions et réalisations, actes des journées d'étude organisées à l'université de Caen Normandie, 16-17 mars 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-62, 2018, 978-2-84133-883-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925453v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation physique d’une adolescente dans les années 1960 : Diabolo Menthe (1977) de Diane Kurys</w:t>
+                <w:t xml:space="preserve">El “profesor de gimnasia” en la pantalla grande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Epure, Reims. </w:t>
+              <w:t xml:space="preserve">Dominique Gay-Sylvestre; Jesús Bernardo Miranda Esquer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Sport dans les Sixties. Pratiques, valeurs, acteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.21-32, 2016</w:t>
+              <w:t xml:space="preserve">La Educación en Francia, México y África : aportes para la reflexión</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibukku, pp.238-248, 2016, 978-1-944278-39-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679958v1</w:t>
+                <w:t xml:space="preserve">hal-01825096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El “profesor de gimnasia” en la pantalla grande</w:t>
+                <w:t xml:space="preserve">L’éducation physique d’une adolescente dans les années 1960 : Diabolo Menthe (1977) de Diane Kurys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dominique Gay-Sylvestre; Jesús Bernardo Miranda Esquer. </w:t>
+              <w:t xml:space="preserve">Epure, Reims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Educación en Francia, México y África : aportes para la reflexión</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ibukku, pp.238-248, 2016, 978-1-944278-39-7</w:t>
+              <w:t xml:space="preserve">Le Sport dans les Sixties. Pratiques, valeurs, acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-32, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825096v1</w:t>
+                <w:t xml:space="preserve">hal-04679958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Sabine ou la mise en scène médiatique des sports mécaniques. De l'Enduro du Touquet au Paris-Dakar (1975-1986)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'indétermination de la danse à l'école : l'offre socioculturelle face aux enjeux éducatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Emmanuel Bayle. </w:t>
+              <w:t xml:space="preserve">Michaël Attali; Jean Saint-Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands dirigeants du sport. 23 portraits et stratégies de management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck, pp.135-149, 2014, 978-2-8041-8304-2</w:t>
+              <w:t xml:space="preserve">A l'école du sport. Épistémologie des savoirs corporels du XIXe à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.137-166, 2014, (Formation des maîtres), 978-2-8041-8473-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925719v1</w:t>
+                <w:t xml:space="preserve">hal-01925672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'indétermination de la danse à l'école : l'offre socioculturelle face aux enjeux éducatifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thierry Sabine ou la mise en scène médiatique des sports mécaniques. De l'Enduro du Touquet au Paris-Dakar (1975-1986)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michaël Attali; Jean Saint-Martin. </w:t>
+              <w:t xml:space="preserve">Emmanuel Bayle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A l'école du sport. Épistémologie des savoirs corporels du XIXe à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck, pp.137-166, 2014, (Formation des maîtres), 978-2-8041-8473-5</w:t>
+              <w:t xml:space="preserve">Les grands dirigeants du sport. 23 portraits et stratégies de management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.135-149, 2014, 978-2-8041-8304-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925672v1</w:t>
+                <w:t xml:space="preserve">hal-01925719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AS Danse : compromis ou compromission artistique (1958-2012) ?</w:t>
               </w:r>
@@ -6533,51 +6533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">80 ans après. Sur les traces du Débarquement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.36-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7024,51 +7024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311117v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2274179" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183960v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2053322" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19449" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CSQFCRD3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183945v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824397v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.542.0009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.015.0075" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.692.0101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.124.0075" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2018.1482843" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926687v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Parisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03071022.2015.1108716" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0172-4029-2016-1-72" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.105.0067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.037.0159" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.105.0123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925871v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2011.635786" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943905v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.42.2.117" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944033v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.029.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnioux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.038.0087" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-WJBFWVN2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Profillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841810v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613322v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe-Meden" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Auvray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723577v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812301v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835707v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895958v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368195v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368200v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926817v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lestrelin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926774v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927315v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942256v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934637v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943922v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.quidu.2025.01.0067" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580452v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324950v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401467v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925439v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/recherche/mrsh/cesams/3812" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925453v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679958v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925719v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925672v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925677v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50546" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944052v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03201662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277572v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580449v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.18046" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311117v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2274179" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183960v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2053322" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.542.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183945v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19449" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CSQFCRD3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.015.0075" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.692.0101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.124.0075" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2018.1482843" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Parisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03071022.2015.1108716" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0172-4029-2016-1-72" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.105.0067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.037.0159" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.105.0123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925871v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2011.635786" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943905v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.42.2.117" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.029.0007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnioux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.038.0087" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-WJBFWVN2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418710v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Profillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836065v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Auvray" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe-Meden" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841810v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723577v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812301v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835707v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895958v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368195v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368200v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lestrelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927315v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934591v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943922v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.quidu.2025.01.0067" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580452v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324950v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401467v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925331v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/recherche/mrsh/cesams/3812" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825096v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679958v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925672v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925677v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50546" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944052v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03201662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277572v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580449v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.18046" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>