--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1196,209 +1196,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des patronages rouennais aux rives de l'Orne : Jean Calbrix, itinéraire d'un randonneur hébertiste depuis les années 1930</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caricature d’un enseignant d’EPS dans les années 1980 : P.R.O.F.S. de Patrick Schulmann (1985)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Normandie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/annor.692.0101⟩</w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (124), pp.75-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.124.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328692v1</w:t>
+                <w:t xml:space="preserve">hal-02418885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caricature d’un enseignant d’EPS dans les années 1980 : P.R.O.F.S. de Patrick Schulmann (1985)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bauer</w:t>
+                <w:t xml:space="preserve">Des patronages rouennais aux rives de l'Orne : Jean Calbrix, itinéraire d'un randonneur hébertiste depuis les années 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (124), pp.75-90. </w:t>
+              <w:t xml:space="preserve">Annales de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (69e année), pp.101-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sta.124.0075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/annor.692.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418885v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’olympe sportif d’un dessinateur de BD : Emil Zatopek et Marcel Couchaux</w:t>
               </w:r>
@@ -1482,291 +1482,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction laborieuse d’un tennis open : actions et positionnements des instances fédérales françaises sur la question de l’amateurisme et du professionnalisme (1958–1968)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+                <w:t xml:space="preserve">La socialisation sportive des jeunes Français scolarisés dans les années 1960 : au-delà des intentions généreuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 48 (1), pp.37-56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/shr.2016-0020⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 48 (1), pp.18-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/shr.2016-0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926687v1</w:t>
+                <w:t xml:space="preserve">hal-01924833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La socialisation sportive des jeunes Français scolarisés dans les années 1960 : au-delà des intentions généreuses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction laborieuse d’un tennis open : actions et positionnements des instances fédérales françaises sur la question de l’amateurisme et du professionnalisme (1958–1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 48 (1), pp.18-36. </w:t>
+              <w:t xml:space="preserve">, 2017, 48 (1), pp.37-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/shr.2016-0017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/shr.2016-0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924833v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young people’s disillusionment with French education before 1968: sport, the school curriculum and social change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2094,51 +2094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation physique au cinéma : une autre histoire (1943-2014) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2198,51 +2198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunesse scolarisée et implications sportives : dissonances et paradoxes à travers l'enquête Missoffe de 1966</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Entre État et professions : rôles et modalités de « l’expertise » en éducation, 37, pp.159-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2367,51 +2367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presse jeunesse face au sport. Le développement en France d'une culture entre tradition et modernité dans les années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern and Contemporary France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (1), pp.71-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2445,51 +2445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le champion sportif : une figure totémique de la France des années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2530,174 +2530,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeunesse et sport dans les années soixante. Les valeurs de la compétition en question</w:t>
+                <w:t xml:space="preserve">Culture sportive lycéenne. Divorce entre les valeurs adolescentes et les attentes de l'institution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp.7-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.029.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944026v1</w:t>
+                <w:t xml:space="preserve">hal-01944033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture sportive lycéenne. Divorce entre les valeurs adolescentes et les attentes de l'institution ?</w:t>
+                <w:t xml:space="preserve">Jeunesse et sport dans les années soixante. Les valeurs de la compétition en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, L'Education physique et le sport : pratiques, attractivité, légitimité, 43 (3), pp.83-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdle.029.0007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01944033v1</w:t>
+                <w:t xml:space="preserve">hal-01944026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adolescents des années soixante : Salut les copains !</w:t>
               </w:r>
@@ -2812,532 +2812,532 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portrait d’un enseignant d’EPS humaniste et sensible : La Vie en grand de Mathieu Vadepied (2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bauer</w:t>
+                <w:t xml:space="preserve">Le sport croqué dans les albums de L’École des loisirs, propos d’auteurs et d’illustrateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Profillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international : Les Enjeux des Jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418685v1</w:t>
+                <w:t xml:space="preserve">hal-05418710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sport croqué dans les albums de L’École des loisirs, propos d’auteurs et d’illustrateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Portrait d’un enseignant d’EPS humaniste et sensible : la Vie en grand de Mathieu Vadepied (2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Profillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international : Les Enjeux des Jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418710v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire de l’EPS scolaire à l’épreuve des pratiques de terrain et de la parole des élèves : une épistémologie de la lacune (1945-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Auvray</w:t>
+                <w:t xml:space="preserve">Le cirque sur le fil de la scolarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude : Présents partout, visibles nulle part ? Pour une histoire des élèves en EPS : années 1940 à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L.ViS Lyon 1 et ACP G. Eiffel, Dec 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche doctorale en Cirque : CircoScope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Montpellier [VisioConférence], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836065v1</w:t>
+                <w:t xml:space="preserve">hal-04841810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le biographe dramaturge en Sciences Humaines et Sociales</w:t>
+                <w:t xml:space="preserve">A l'école des loisirs sportifs ? Étude des représentations des pratiques physiques à travers les albums de l'École des loisirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Berger</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Profillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque internationel : Fiction &amp; Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul-Valery Montpellier 3, May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque international - Sport et littérature pour la jeunesse : d'autres regards sur les corps en mouvement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Culture, Sport, Santé, Société de l'Université de Franche-Comté (UR 4660); Centre national de la littérature pour la jeunesse (BNF), Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580447v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cirque sur le fil de la scolarisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une histoire de l’EPS scolaire à l’épreuve des pratiques de terrain et de la parole des élèves : une épistémologie de la lacune (1945-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche doctorale en Cirque : CircoScope</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Montpellier [VisioConférence], France</w:t>
+              <w:t xml:space="preserve">Journée d'étude : Présents partout, visibles nulle part ? Pour une histoire des élèves en EPS : années 1940 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L.ViS Lyon 1 et ACP G. Eiffel, Dec 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841810v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A l'école des loisirs sportifs ? Étude des représentations des pratiques physiques à travers les albums de l'École des loisirs</w:t>
+                <w:t xml:space="preserve">Le biographe dramaturge en Sciences Humaines et Sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucas Profillet</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe-Meden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international - Sport et littérature pour la jeunesse : d'autres regards sur les corps en mouvement ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Culture, Sport, Santé, Société de l'Université de Franche-Comté (UR 4660); Centre national de la littérature pour la jeunesse (BNF), Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque internationel : Fiction &amp; Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valery Montpellier 3, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613322v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps dansant chez Fernand Léger, un objet au service d'une démarche picturale et politique</w:t>
               </w:r>
@@ -3524,51 +3524,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'image en histoire : Dépasser l'illustration</w:t>
+                <w:t xml:space="preserve">L'image en histoire : dépasser l'illustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international : Les enjeux des jeux. Symposium : Arts, images, sport et mouvement</w:t>
             </w:r>
             <w:r>
@@ -3593,51 +3593,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le blog : Donner à lire sa fabrique de l'histoire</w:t>
+                <w:t xml:space="preserve">Le blog : donner à lire sa fabrique de l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études - Écritures alternatives de la recherche en SHS : nouvelles stratégies, nouvelles pratiques, nouveaux formats</w:t>
             </w:r>
             <w:r>
@@ -4268,51 +4268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation physique d’une adolescente dans les années 1960 : Diabolo Menthe (1977) de Diane Kurys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4540,51 +4540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue de presse : La/Les Jeunesse(s) face au(x) Sport(s) dans les années soixante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe carrefours d'histoire du sport : Le sport et les sixties (16 crossroads of the history of sport : Sport and the sixties)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Claude Bernard Lyon I, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4609,51 +4609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation physique scolaire dans le récit cinématographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4937,51 +4937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder au sport ? Le rôle de la presse jeune dans la diffusion de masse d'une pratique sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes et jolis. La formation de la jeunesse dans la presse magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Histoire de Sciences Po, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5816,358 +5816,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El “profesor de gimnasia” en la pantalla grande</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">L’éducation physique d’une adolescente dans les années 1960 : Diabolo Menthe (1977) de Diane Kurys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dominique Gay-Sylvestre; Jesús Bernardo Miranda Esquer. </w:t>
+              <w:t xml:space="preserve">Epure, Reims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Educación en Francia, México y África : aportes para la reflexión</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ibukku, pp.238-248, 2016, 978-1-944278-39-7</w:t>
+              <w:t xml:space="preserve">Le Sport dans les Sixties. Pratiques, valeurs, acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-32, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825096v1</w:t>
+                <w:t xml:space="preserve">hal-04679958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation physique d’une adolescente dans les années 1960 : Diabolo Menthe (1977) de Diane Kurys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">El “profesor de gimnasia” en la pantalla grande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Epure, Reims. </w:t>
+              <w:t xml:space="preserve">Dominique Gay-Sylvestre; Jesús Bernardo Miranda Esquer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Sport dans les Sixties. Pratiques, valeurs, acteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.21-32, 2016</w:t>
+              <w:t xml:space="preserve">La Educación en Francia, México y África : aportes para la reflexión</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibukku, pp.238-248, 2016, 978-1-944278-39-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679958v1</w:t>
+                <w:t xml:space="preserve">hal-01825096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'indétermination de la danse à l'école : l'offre socioculturelle face aux enjeux éducatifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thierry Sabine ou la mise en scène médiatique des sports mécaniques. De l'Enduro du Touquet au Paris-Dakar (1975-1986)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michaël Attali; Jean Saint-Martin. </w:t>
+              <w:t xml:space="preserve">Emmanuel Bayle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A l'école du sport. Épistémologie des savoirs corporels du XIXe à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck, pp.137-166, 2014, (Formation des maîtres), 978-2-8041-8473-5</w:t>
+              <w:t xml:space="preserve">Les grands dirigeants du sport. 23 portraits et stratégies de management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.135-149, 2014, 978-2-8041-8304-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925672v1</w:t>
+                <w:t xml:space="preserve">hal-01925719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Sabine ou la mise en scène médiatique des sports mécaniques. De l'Enduro du Touquet au Paris-Dakar (1975-1986)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'indétermination de la danse à l'école : l'offre socioculturelle face aux enjeux éducatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Emmanuel Bayle. </w:t>
+              <w:t xml:space="preserve">Michaël Attali; Jean Saint-Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands dirigeants du sport. 23 portraits et stratégies de management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck, pp.135-149, 2014, 978-2-8041-8304-2</w:t>
+              <w:t xml:space="preserve">A l'école du sport. Épistémologie des savoirs corporels du XIXe à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.137-166, 2014, (Formation des maîtres), 978-2-8041-8473-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925719v1</w:t>
+                <w:t xml:space="preserve">hal-01925672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AS Danse : compromis ou compromission artistique (1958-2012) ?</w:t>
               </w:r>
@@ -7024,51 +7024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311117v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2274179" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183960v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2053322" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.542.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183945v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19449" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CSQFCRD3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.015.0075" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.692.0101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.124.0075" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2018.1482843" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Parisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03071022.2015.1108716" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0172-4029-2016-1-72" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.105.0067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.037.0159" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.105.0123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925871v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2011.635786" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943905v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.42.2.117" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.029.0007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnioux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.038.0087" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-WJBFWVN2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418710v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Profillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836065v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Auvray" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe-Meden" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841810v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723577v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812301v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835707v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895958v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368195v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368200v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lestrelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927315v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934591v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943922v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.quidu.2025.01.0067" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580452v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324950v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401467v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925331v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/recherche/mrsh/cesams/3812" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825096v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679958v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925672v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925677v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50546" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944052v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03201662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277572v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580449v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.18046" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311117v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2274179" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183960v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2053322" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.542.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183945v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19449" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CSQFCRD3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.015.0075" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418885v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.124.0075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.692.0101" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2018.1482843" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926687v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Parisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03071022.2015.1108716" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0172-4029-2016-1-72" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.105.0067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.037.0159" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.105.0123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925871v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2011.635786" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943905v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.42.2.117" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944033v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.029.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnioux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.038.0087" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-WJBFWVN2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Profillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841810v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613322v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836065v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Auvray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe-Meden" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723577v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812301v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835707v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895958v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368195v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368200v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lestrelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927315v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934591v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943922v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.quidu.2025.01.0067" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580452v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324950v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401467v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925331v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/recherche/mrsh/cesams/3812" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679958v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925719v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925672v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925677v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50546" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944052v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03201662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277572v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580449v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.18046" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>