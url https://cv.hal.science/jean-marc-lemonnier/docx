--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -3140,204 +3140,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire de l’EPS scolaire à l’épreuve des pratiques de terrain et de la parole des élèves : une épistémologie de la lacune (1945-2020)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le biographe dramaturge en Sciences Humaines et Sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Auvray</w:t>
+                <w:t xml:space="preserve">Pierre Philippe-Meden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude : Présents partout, visibles nulle part ? Pour une histoire des élèves en EPS : années 1940 à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L.ViS Lyon 1 et ACP G. Eiffel, Dec 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque internationel : Fiction &amp; Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valery Montpellier 3, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836065v1</w:t>
+                <w:t xml:space="preserve">hal-04580447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le biographe dramaturge en Sciences Humaines et Sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une histoire de l’EPS scolaire à l’épreuve des pratiques de terrain et de la parole des élèves : une épistémologie de la lacune (1945-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque internationel : Fiction &amp; Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul-Valery Montpellier 3, May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude : Présents partout, visibles nulle part ? Pour une histoire des élèves en EPS : années 1940 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L.ViS Lyon 1 et ACP G. Eiffel, Dec 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580447v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps dansant chez Fernand Léger, un objet au service d'une démarche picturale et politique</w:t>
               </w:r>
@@ -7024,51 +7024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311117v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2274179" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183960v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2053322" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.542.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183945v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19449" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CSQFCRD3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.015.0075" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418885v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.124.0075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.692.0101" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2018.1482843" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926687v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Parisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03071022.2015.1108716" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0172-4029-2016-1-72" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.105.0067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.037.0159" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.105.0123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925871v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2011.635786" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943905v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.42.2.117" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944033v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.029.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnioux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.038.0087" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-WJBFWVN2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Profillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841810v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613322v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836065v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Auvray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe-Meden" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723577v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812301v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835707v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895958v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368195v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368200v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lestrelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927315v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934591v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943922v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.quidu.2025.01.0067" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580452v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324950v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401467v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925331v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/recherche/mrsh/cesams/3812" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679958v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925719v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925672v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925677v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50546" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944052v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03201662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277572v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580449v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.18046" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311117v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2274179" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183960v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2053322" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.542.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183945v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19449" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CSQFCRD3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.015.0075" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418885v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.124.0075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.692.0101" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2018.1482843" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926687v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Parisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03071022.2015.1108716" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0172-4029-2016-1-72" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.105.0067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.037.0159" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.105.0123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925871v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2011.635786" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943905v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.42.2.117" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944033v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.029.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnioux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.038.0087" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-WJBFWVN2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Profillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841810v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613322v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe-Meden" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Auvray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723577v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812301v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835707v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895958v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368195v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368200v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lestrelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926817v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825071v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927315v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934591v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943922v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.quidu.2025.01.0067" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580452v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324950v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401467v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925331v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/recherche/mrsh/cesams/3812" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679958v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01825096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925719v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925672v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925677v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50546" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944052v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03201662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277572v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580449v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.18046" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>